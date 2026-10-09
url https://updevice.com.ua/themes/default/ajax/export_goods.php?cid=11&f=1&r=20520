--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02ea7ebcfda0b869a74baa92b723a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c4c9afac12ab3fd4d6c97087f32c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055942f5f25a2ecc69112368aec683783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e044fa0f630d3836b9eafa1fa8eaace4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff076dd20329fcc738867dce84c22ef35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6178f80eed9d0c209d99be4d772306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f21471be4a0d1f9bc41f57347b982c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69481b7cd7744e11223086c2109e8b0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf376cb2f11164d798e4eb4d11afe35d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d23b66ba192ec8f7e57f90d1ea74410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f27018e3980bcbc5c957687c7832f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e4387fa1ed4e45817a2de040a84aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e71dc1d62cea02611d475399c8aeb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41a6974c4843dce6344be70a3551b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f043d318e155fe66eac2c169229b0dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c551a5464c60e9bdfb02e9a4052d2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383c3906f686c5fc89a889fd678513617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa3e36bf45fae08d105ba8228b48b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6e488d515c1c497f77d39d8bedbea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cadb98f956aeac27798e5374c72f3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa881c09dab0912412427e80aa60a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f0dc91c873383990e76ec05664af122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527893fbe3dbbea78d9bc808d4488ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977e79b9a5d7a62672034337508d6b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb6ad5f3554a2a7a24be71b25d4a1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474c7e1f3f57b6d0a284d9f868c552126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa30168f58396636aefbc941366c8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610680aa49d0b1bbde5e9762a712575228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f32447413c364fb56bc93e24127dcc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2c591fb8f5ab417d4208c87d345c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918c0468a564d70af1087c5b5385bd831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9021f82714b2486d6dbc96aec8b80732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e0dfa36f8165d52100a02a80dad9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346544e47a5f65f69661b85ef4c5aad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ed217b22f3d6da5216e01792e7c9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2819eba4868b59e7374f6b9487799636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4e99f972d68ece7d79c5e6aaf873837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f586cea0be73c9d994d20bade2fc69a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9490cac20aab1091ccf811209cea1d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68053fb91e13387bf79415d76db09940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd142e3b963cabd3d6c0f4b24fc1e07b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aefbbb641af3287ca4780df54bcf3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2f11beb7cbad9a7ca31bb30d8b62043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da386a6795fb0ddcb93a0dff312a87244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8e4e79d930507f9350badb5ed7f3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671840135e738a1b4e1d442e476554b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1eed8f6e29bcb1216a7bf0fa200c2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75da98f16882b3e0b0742878af9263148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc5621034adfe944797662b29a53e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d77d6142889a2c9c071b17d8340fc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f8d0ff6a5c778ad0ac781615e8bd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30db6cab95ed2a22d7f71cf45a154f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003f8822ea7255229d587383b71426c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef8ac698e324b57b56b36f576e3bbd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883e10429e5a3ab359c17a57489489355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c918245d86dfcb781ea5a57403fa9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6eb9916433d92a17605f72276de8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e90a596b027bf2a7d65e12db437f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d51e1904e94e7a180dd49ac1bfdba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745eccd58907f02044cf087141c6ae260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdf3d851250d1a94e2c087a710345761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c7ade4deee07517fb16c416613d4362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a9bb2196cf1ffc18b210ab90d2fd463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd4843639b07d0944f5113adc1459264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2ed491740de22b6c4466dab80c6d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaefdb5e7fd8d972d463c448e79c6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650f924e9bec6cc3a2cc1a23f8c06b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06216bdcbe9a0ebee23ff8ac5f84a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c4378ecc1517a16623782c512a89269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9119af1360129282f64929af928e52f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e77b4a591c7786eebd6f73823ffc271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b49f9e5fa916186b35352c8539a3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f431ae32504c06eccb5c4dcfb0e6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9c2bf00de1b4054d7b3198cf5ad3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be109a33b82f3875d2f4e57739c424b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbe3bfd6562a53148ecbad51963c2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e4f78f216655e7be9785d75586e4877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915095e436ff13beec320e8db45482c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6c42d60fb6e72b70ca071de8c386379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33948814ead33f903b89fd3ff1811680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b61e66c5fa72425c8a0485982d573381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2eb799a58942aaefaf438e106db2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7b7f170faceb14cac9bcdbd47b55683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a8c7c575de51945ced2e7d2fb056584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2eddbd2663596f30a334826aa20bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed827ac8860c24e11f39f23e9a7ee96e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2c4c6c950651ec60010ecdeb7141187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df474743c52f2c9d020deed1901b88988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fa3c21fd2a4d961302b21ae03c3bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6e2ce803196f6586e3aa883c4b60890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc99d29737785bdc0c795a6f4facc491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb46e6ddf159f3e9382a1f5f550bb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3a01af780635f1f6a9936aaa9976193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e466bd0cf0f66211b3ca27e0d81f8e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35b93d2d16a06506bc88b620bae34895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567ddba33c38a1a554af1ad119fb4fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae7df97e2206ebaf7a803b396c648d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ae42ed12ec1b6b86fe1bca657c21d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85608ca7d77e93543613a115a1a7cbaa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a07d192c05e7ef18590b7ef0ea3ac4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000b3524544058848b908ca36159506101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84742e8e0ad96a0994e904820a6b2aac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13307e8554d8f5663c2ba7626909aa49103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc664034cafb2790b5b35218d3650c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66124695beedc3ffdfd3bd27c500e41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37634c6bfa9d8b15e08728cdd0fc80106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abe1e2d21ada01e601087e95f87395107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba59c98680315dc455901dcaf70a0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903aa70568ad3d5e65dd63eca505114e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5307ba882ec00eebbe941b7dc5bea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae5548885dd1035d1199de931d9049111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b14332807be0d5e644b47bcbeec8f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad719b4c75bdbed5f1046c56b35877113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9e16e065fcbc063519d43c578dcd4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7e0b205878a1d6b3b424ba7f7137c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f372824cf5cec0a76af0c608c6eba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d8b8398e61751032e5df8b4a51c6f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1080e33966439559986277246cf80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1972530f3c6f127f48f36f56f74c6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013b7322a38cf7fe3755893f7c4337b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef6b5b886690367bf6aee464b091ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217cf08f533ae715c40ef607d321474122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d97296d69b9445c76886a71ef75cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abb40dc9aecd05eb95f4897076e41d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e537861c20878cb9c5e3cf8f56efa4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656a19fb860d278721923e655f4d724126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6f2fccde571aa02f3378b485b3aab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1144b637e122da8a85fe1688302cc09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299e4a6c43c839c3828c1d05b8e0eef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04665703727d66db60143dab8116e9bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292888477856e931acb3d0bc7aae04a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03b1340042d1c83e44dfeef3de08ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b52ff957bc228557c323c11dbbb91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3013a0ba31bda33077e1986d7c272a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e945616d0d6a6be42ee6deee2efe7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e4d4391d7567f71d1ed119c0c1883136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a784877e1ed1f441311e4e271c049137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b1dc10749760067920e2d5fcbed17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47e650f58b714508b866f1e29813ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fe23a3d8b571cfae5411d16851471140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6b32ab9cbcb5ef0b22d0a82915479141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b6b8b1f22f84e56cbf9cc8ddb39f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cca3d98d788ec366a370fd49d46ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d4e59c29f6144f32e441a6bef0551144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6086f55c7fb8b0a7e8139b99ca151b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1424bf118ae24c2edef4c67937aa16d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82673e4c6c561f13c4c41d6650121cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aea7973a6fc2b541c8adf35ebe908148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4f891b2904fe795f6da58d0886db1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78e985d4e5d5025423e6d4bc2839ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc6b38b6d557984cdffce2697b4f49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc0e9b76b887b98dc2920439bad9c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78609b174a94d5f1e80090934e705e75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228a4def15b95e8853564311b1b981e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f63b034e49a45274e3bbabdebc808155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52e4fe548bd5b671724ba7b1582ddc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98cb2cfefe91fd0b4ff7090a001c7b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e025d6f089d553dfee0f60c220faf1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22ad939ac09d0169457f2db5df7c87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975b32580fe59814a5292c55fb1352c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375b50c0166e6fb20d0cc928009d59e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e714c8022dd0994c26ba5c472f69141162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860c198921ef550de9a912a7cf92042163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679047f6bfc32188be3cc9149fa2128164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f89c26c37737ec2757f3ab5811ce97165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeafe6d51669c028672e7c27ac06805166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fffed66aa8c4815bd53a30064738ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1efb266c7364663d0055905526ca3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8905668b53b3b9c5307190885d6bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8aff6c6eba0d839fab16b458cb2d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75c319361ea66af7c839d2444ea95e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d849af030557875862a1bc30a0b1149172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52313f2308c480a0dc5913c64c642e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869305f9d26ade9ee722bf1129edcde174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a221f948c8bb1a0611ea71750bc3d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4487d3896b898c8f5b1ce629e4586b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fabfab612254301f06eb560f34fe6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b57e47dcc827a3e9ab3f998b5fe2d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0aedb95b03cdba64386ed6b3201e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dc0d05625aa2edc21fdc7fe705ac8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdf5964519269ed6d5ccdb2bb4e373181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55426f427099639a3fc377da1e17ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870ca2e2eabd613ba6ae39e4a049295183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f136b2fac2fbb82c1b0e4634470a7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddd579d5da70d9947b6ceaa56ad62a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4060eac440110701302a7310c8899a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4346609529d78af2bfa5e1d96aa4866187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcc787a918cac9bfdc819b1e43151e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea76122b2fa8281e24dc7633725637189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c94aae1834ece0b7e79ae7e6b4f38e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18889a2a4982eeda0438cbf856bd268a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73c9befba0157fa20a660d9a609991192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494997ae2838d694a9d5cc5e92bbaed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd61f53d33b0bfda1b6a86ef80d28b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7314ec7aed94568a1e7745fdc73bb6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78903182d6626d421cca47e1e6467d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4685d6cf1aad7d5bb7d62103877b3bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93fc804ca9201d197c0fa32d1a1ed3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baadcc0df61a07ba4a969d461876ece199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7909404df52f45b068e6aa1b914fda200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cda52340e7db450bd3aaa14e0a8cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354c1358652190a72e5dd659aa54953202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ffa28ba4aca53589cfcbd568e48eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae759b1c547640761e64ee99757fc6d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cb54a431ba13a920306fe7201839e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cb4549708e308bf91cbde3020f1b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a942dd0d0a0a3a0354d21e87df0b1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3080e09f85e9481b1f6f54aab87c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3ab57a659b70be4712b962fa9dd47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625678c0ccb591d9d317fd74272da3b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3c4d3d6317be9c4500a3e19cf6282211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9ec13f63f012e11c721e6e0789912212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b872f2f1e6508ea751318c3d1a3ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31727976293d4909eba417329d4812a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba608d44b4f91157859f565070fb10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc0c09fd5ed7ddff603b05776d137d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af6e7de1ab6bd289d93ba779ff4acd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c7280ec48a7f7480bb2be98edd259218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890536dc0d2cbe5466875bb6bde5d81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bad52e7fa5417e690f2571f02f00a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9671d8e4e9b652cae1b7e567cee0b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a1cde0da8b723996f23148505282f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a944ce009c2f30735003ccc6e02373223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3091e42e6b2a2e7b1b1f6a351a9701224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d803c068ad4ac387fbf0e26f7576b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e4423332b912bef29018cee7e9447226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130944ce80e6ef1c3f6d2ebafb57ca94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e73c4c56d28fbef459c1f00413fa79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5de510f7916422155f9745181ab30229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe792eb8ed387cf98ed9006756e774230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd00cabf1d6f2610086501b41718e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e311c897e48d02358eb4dcfa8e492232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3e1b912e9845167ef296436db4dc0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6ef11e3ff7329f79fec00b7104c53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880780e1a43a4cd7c85f74baaf18592235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00032560b0a47e36749a01c477f4d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30734115a25f77fb286abe861364e88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fc5bcfff3bf2816d67a0172de40bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf017aa86216eb82ff4d44296044652239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aec2362babdad85f9cb41c054ecfd1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0399aaf6d1c7f354b1cba96628c7b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d0794dc3f3b54342a68d8f27937b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f725f359fc16ad2ea88e8619e1f653243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f03b93e7eed043449239dafd70019c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b231b7ea110139f7c0430d47a81ad2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e94edeeb684283b199fface6ac4d04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04adc9789f0b96287186397a35928c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a41bbd9d70e6664cf3e923346e635a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44c616988db1ad26bbe6b1c03b376c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4cbfe5309fef5082342b80ac7f727250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838ea5a3a5192393c2c182b8004c59b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9d931a03f9bd466102445f3caf36a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2486dc843f7642b2ebdd5516c00fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832735faf7b9210ee3e4eccbb441675254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7451303f22928a925651531478b67255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea67b706f6c1d11c73e371b450897b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd4a15d6066b0df0a17abc9a88870e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c59d01134bc2a6cf7bcd6fc873f9e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a89c264e26f568a0ddf7b1ba9318de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac763400efb6c9a194a5dd79e4113ff9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4ef09e771b08394c7e519d14c7de1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f27289ce6a0ee332deb860551bc50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24dd269f5f3bb47326e9d86cc5906a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06d99e38a95ec0000b79f271437512264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60d371069ca04086b4955c657a7960265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35babec68deba197355b72fe00ecb8b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088b73a5925fa4403e32d1c813d21ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d556c7ec8d3cb2a46c3736b3798120b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24225db5c6db9b1633397912c4625b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06913e60cc06dd71270605ab405dc3c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd0478f1a5d7e09127c5bb57f30289271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad511251fb0c869fcec4d6182ec06a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd89e56ac1036e59f8be8b0cae7cd6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a03faa920ce7e5114a22c11027d102274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203a6046406a06311c1c5f26e52b516275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c407e2ed4b7ea6f9c9cac0353ff7b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2146b284d3ff237f7a83f75c298c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b2a2f0a8c6d6ad32615ed2f886cdd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f3b7270df8b9c2f4c1adfbc2b5ce6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f459f878b8e3bd5b9924c0c7cc5e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737e6c3cfb3a4de1b80727a234e91c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3e1a2daf5e164fa64f46a1dab5a00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e839f5cb2c597ab720c14501ae7d7c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613261823ff94d27bb5603167905c024284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c600372f46505e35c513f32d69a0e02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5240255c662971498bf8f34eec599286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b61f0600380bec51875b5bd73dd97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e5cedd4d8cde1afa9be4b3a94e21a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5ca06e52e9d6a842b101a5662bb03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a37109c1c6246113e96fdc58296424290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179f40a3c36498abcf9a126ed1e876c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26daba79122466f3f7db60dc7ea73489292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc3e24be93f370a008ab0b3bd6b2de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd03b5294215bdc16b67609d3e77f81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ced946c06e63829415c8623bcccb7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e209786870e4bee97d28a9b4e06be1d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd906d4d67d47f50031bbad584a42ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a47c6c03fd57573f393f0a374d79d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517c83023f588a9164f8e2f89479a8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6e338d740e0d847680a38ac8100ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaabe43bfa3a796f0622edbe3dacd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ebea593e0a093505b656dd14fd516302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7119690db1899710ace123a1cd367303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc183f5fbd369222879a89713cb95f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6839cbbadd8a5fe97f9c628f664b090305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4e53b5ea3b03b3123c685f6ac5f79306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828856ad4148fa20740c896cb6fa0d14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0a70c17ed85936881073aec109879308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9561763df3d2ca9ccd4bf25f6ea68b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bc36c0f324ea505d1843c70b3976d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24842e0ebbdd912f23332a862efd720e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35876bf07a94eb9d58074a2c5e982f52312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b426d46fdc971cbbd3518d3be380752313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00721c480f04584075241e25641d47314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0bdc434f7a761a55de2a62cafdec8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d0127843e7b915ea3127a31203dec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f1df1e11aaee582f4dab4488c7f64317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40f1d07fca0f4a6a472e90a9d5c3bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33df1609ba449a5ae004b517b66aa6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cf189b61a25b157bd070e3b02ad84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0aacdde99ab0b01ed7fe598d00426321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb488243e2f466a3d54289b79ca594322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b13d18a3ffb1a06d324267d5b6fe91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef1e2a1c1bb8b0b55b1c76ca4512bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bbb1bfffbb2974063fae3cd0915fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd942e6a34c1596fcf3635ba735cf25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f550359b0b31a94ccc191ff0aa49a09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cb3cd8af510e380f51b62828a2f3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00533b71d4ac2ba30b653c12210a1c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2a3a266f42d639da9a3ab102d7e46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66917d7476a29ba9210bb596a340c6d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb77676a47293c0948c315a33b04d87332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584a32e40b5a9cd80300ae34cdd00d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabc37dc1e049b94a7ad08397696fba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9144ed037e3fbe3d235333b685350cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ebaac376087565f7d9757ea25b366336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10ec51114c17976ad7bc1848d20591337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0913bf19ee2a73e849903429a8df3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1c754a74349843007f3454d1df622339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287adb31f8af459115f4ba273c91f5cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462934096aec34ab321bfa6873865ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add115b4932b1feefe0116388d311ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6f5e03329ec27daa7f19cb8ead030343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30207c03a3e8a219261c75dcf046514344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041036cbfa5cb24bf2ae5c403e62621345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ca7ca0e54ac5f99c9841bf0543094346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1ee1d322e68f8fa8bbc231d99b755347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd88293a00903c5aaef96047adcd270348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed156c73bcae77d1c014b6da66f7d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e621dfe3361894d167a709cc8d7e00a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38eeac3456368fd53b645aa6170194351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366f7bc65e1d74ea050756d4bc22e5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692b147cfa46066673439d07b559315353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd7ed94b1e8b4ce378ad6acd3a3daa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873455b924ae0359bcc1ef4ed119a74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bb2f6831dd4c542e3c92ae46cc984356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95597101b1d386594a4483612b720ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2af15e12e8d9768ab0eb00eb7728f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427e079609bd427b640e2411b1321be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddeed1e5e3220b9047ddd45dcbd60b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e14d881920d4cb40066f65773c9bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c523ebaf7eee346222fe88ac8f7178362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955552d5ef19c093fafa6a24f5ba21f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb3984672557813e88b133545ab846364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bfe68b5ee93e5dbb898ca276efb39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe687c2167b80a0d1df22dfc056ec71f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b9a696c6aec55b45e2f162ed178b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d13fe2f52c347f5d74449cd727fba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2056c49ecb634f6e783d919c306969e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1d1db292e8372012fc899626004df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e516267092c306bc460704c103f6716371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dc46827089b0253791acd622cc512372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472707d20d0ae2e1613d4b680369abb3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc31425a577a55cc5ed35ae20df8e9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd4577ee9404eb8c025e47fdb91e5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15ed4092551638fc671f31fd8ed134376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a85549c02d923410ce70b2d17dd43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39134b64ee043bd3cce7afc136e58d85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df518dc7e6ca709a5e434c6a3bf29e37379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e81018a8cf1bcc9557675a12634ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52803de42422458c36539a1143fff3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b1aa14929a6d3392ac14a2f059a95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71051b9ad87ce77f9f4117c3cff98be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac976c71d3954f6ea7875ed0b8e23c08384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d803689a1d8d8445086c8994122e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594495aad2d69100f0816811a4bd32f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca6134413b8037f394f82c1627cab8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51370fe7db1b05669fcb518db6997ee9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34d5e1e6a30a7e4a0cc3b64a2cf1f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fd9c5ab943931956ff7971b211f91390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ec326268fa83cb3f64561fb062ef4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9fe66dd829632166e78197a5d7dad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c38bf9addb0106fe309fb5e917f9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d252d9944d53fee1425fd645abf2a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02249ca8daea6619f9037dfcf1b5c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3e848cca4cb82fc450607e9dcbfc8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc259c7328cde39fee56be32384e68b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67eebc3f886be172ddd49331a62028398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672726c9baaf5d3fb6d2aea9338d65af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dbfbe9117bb6763f10403dd09fb4e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f005a8706b783cdca6d01232e73849401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b5b991580e24e226eab5f23fb3148402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7ddb46ef94dfc577c9597f1d3062d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c2177fd2deef57db4861fd2bf91db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc0f28f11e869db4d094e0750130a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48aa5d4a89d1fb4009d85103d687f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ea3875fa4082d300a1194bf336d3f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcea75ca4b5611f00485b97868396f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165dd48f7c67ceb6f88c1d3b2dde3ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032754e26624ea0775d1fdb697f9e800410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39ee43fc94f934aa228dfbe58747fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6016b44d2bf6a3e45370b8f4bedc2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76f3b7a0a42511c0c879d647300260413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4f2542444aafa252c42eafdb13124414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1305e76a762416ca2ed54cd8cf274a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c89f36ef4cef6a192b746beacf00f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c67238cc5fcd5fc01b02dc8ea316e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83ed479a802f8796f5fdfd13f2e748418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b065a99f6b82d58a21f88cb9dd1210419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789cdd52ee402605f2b8ebc9f34f9a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216075c1c532742ac2f90b2f5d374dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb46446b93c3864de219f486e4ff490422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e5b9818ae6b98760ddc7a5a048841423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5971b4b2de0517362d9a5cf2aff8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46abc49f6b85fefb4f4f5b1b1438ca4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b3da4346de547cc39ea4c4aef60c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5634c0c6d92fd30abc88d7c004ba1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a593d96c5b1858ce37576b88021bd74428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1e16477f005b5cc631a36f913e9f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6fa5893f5afe76e876329a09ab3a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095522c82b95efce381c2b70d347ab5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca2174bcff55ef6ea63310a243fffb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fd5690d0df7338f02587d40075ac0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a62616094d98960fab117d11804a0e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90324816bb338e8ce0902fc4c0143a38435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da2a249f7c4861b29dc082ff364a4f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041e34eaf3d3198260844d010c2f405437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1c8a3f5f6e1312e66617a7f50a1dd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33ac6d4593d5963f522ca0fb609ef9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5a5d63caaa72dfca4fd872344c1de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4beb1b77ac9f63661d07ad1fefdec0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c51675dabc562cbe1e72e68367244442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e412ec5a9414ca107c1b4824d986b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08008f539f730e79dab634cc187aedc5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384e6fc2eee7b61b60b9a64dc449f52445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64ec637bae31dd56fc4884ad1509fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8080ea737b413d6fee3d03732bd56b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17728a89ae6a1f9acd2e46402472b1a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb593b07866c28adf8dcdc9bfcf8a62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2fa69f6be551f95b68875c13d3f0e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156683e6f1107d228368c33053457122451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c3a42cbbd414558b83069f846ad9a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbeed5af50b92cef8ce84eeb62a400453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ab5478cee1e20ec923bf1ff00a011454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee368cc13a85500e6db4fc9fe3768c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b51763720ed58c87ced47f002edda456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2245c509454bdd683a086c91253fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c8e65d95b6fa7ca5a7b1ded3996e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a80500eaff54dadd91508553198ab6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95bbfe2c4511465aa1add5984da2b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48a0b6c511d331da5d844a9a3a3846461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c51097d861286308b914367c7af631462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c6ac0d32dfefc491deb20ce119b7a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040802ae1e22dfa283f74d1ec01815ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6ba7c623093f193f5bfcfceef3681465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cef0c5ab3cb8bf6704e634ee2cb560466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a113c1b5ec340c35a9ad19bd896ced467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8a4f8e9c016eb3d0b923bf42bf79b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca752fd675b9f0dc64a2d292f3f0071469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47d73fe969ab810c6183fceb14ac6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744c63966e201037d34d2ca3ef043c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f304b04f4ba1822b7cfe057f8006a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bebcfa2750557ca5c7c910e0ee888473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65378126e3f8d324dae0e15cbf7874cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713f69d387633182a831f1012e2090d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1fbc6a3b8a1d0e853ee29df24c530476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a03bc27ff224755274728a49744324477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d136b7449ee952bea8735bd956dacd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a909e81afcd44dadb93c048013ee0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d890a573cc4c283edf04c51ba278bb5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e962b530e3da338c6130bd9e2e34cf3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda16e980715e1ac1d0eb26adf231965482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1eb2bd9a2d94d92a62ff551314014483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542645166edb68a790c0b0a09d5c632c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4682515394861314d518a1241bbaacc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ada64b6ce7eaa8ecc3bfd2d80d940486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b164b15b98f4685edd694ac7d89bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299aa34f3a0ff70d0d8ffce40d32c8a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee5f9c9ab7c8b1202a81245e13483c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b1210fc09290d4132d0c90ee9a735490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7253a385ec934a29017f854dd437b5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba6e7334060a2dfa59f3425a3d5e5c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d74cf4c69fa73c4dced5785bc6414d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a8374b902f33a5d4a143b32c0a875494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89796a2c8a67099b0c34d076a6eb68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ca5e978c6d73ac52af1daa245331f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbf5bb10e1d51ee746f4913b434d63497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394aac546bc1bf7b92ee458c798b6717498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f502d8678f335b842f617490dd2e5c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb4559f8deac76cedd02b2a3b89690500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d690d2cae0bcba9f26d03045cb3391501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821e689d09c3f1fda3cbf0313c91c0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd33776d0ddff23df5ab75ba827b368503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147306eb17d0fc9fd118114d5b5839ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226f3be69794f6f4498357d3e87f48d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ae01fe8c485fdb9364e2748e10157506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21420f6bddad76a8ebf56c6b410c4f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb9c5a3ba8e084aa13098c6e494556508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87171de4faa226d4e75e5eea8bdce755509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11fb07a89de6b638a45487419bb2e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4806be7b83384aed517ff0ffe08b38511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980f2c188453a916ca79eccba1a8912512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc3a29f99d8f51c9e7afd1768319dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0465e580a570f492b93deb89e0291514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bff9b211b0852202353a6338bd2a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26db54e098b49d9e74d4e7ca296e6d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf4951c5a2c971a3bbf1e1f84420dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d28410cca48007421af23f3801073a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843edb8d7f0f308dd80ffa5f58ee9ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebaa7054087cdb007648a922460dbd4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661670512d769f5d43601545e25f70f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354f1e3d1fe9de64e12eec9b88e2efb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926542d1939a521a7c523e6f8562a642523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407401ffb9f419d267a412553f978017524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c81de40145ca13e6bdbdf6cc5d03a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193652cd8f1badd6561e21951f7023a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db1b3874c11ab7285584ac41de1229527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee499d501c8d2b4c812e4ed5e02afd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1e26aafcd5941e53a0d9731c14a85529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578af211908e2ea2c7e0e8be6237c2e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325659616f6675ae7ee928c0603c4c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca168b8c3a548e214df6cb6ea8e36d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29b1fc54a13a03710a5722f6f0d00a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8804f65408cf733cedecc7fcfbb558534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0872e0539191ff77a648098e61ed053535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6abf434d48cd47fc186525adf6b4e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeab5fea5c9abb671c471cec86a8748537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e0398a26e4b02ab09910d0d13f2dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b8eea574ef1ac4617a8490758527b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cb93c9db1da1076f06ed56b88b576540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed631d19d0bcca2499c40aa31025a594541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884e28c9dce0905c297a992713331a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2b3ebc65bdb2de604716e7250650f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b08288ddb833e09222531e8fcfb2d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc99c5f9d56928ae7dd9b1b71ffb13545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d23492327ca44c9aa09479a76d9d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace12c0b9f773429d19b7062233bfec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45cf0df8005de91a1a5644ca259248548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80563e600f448a327c0e732b1bcb994a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0901eee822c4700edb5a00d22c5fad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895c28f361c9695877811e1ffb66554551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403038d0c4039c371532d388ec6a184552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d98d5dc6adbb5fbfb42c7a1c45b941553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b416b9343f63f27bcb1ef3a9668c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5637ab6b431e989700f6b52ed44e1bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dadf4778d01eac46d8f7190ba871b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160227970c451656d24ccf7f8a07bd2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b35423b6bcb756c51ae1120451e52558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba18ea543322764bc4a65d431c0cdf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688b70529d0e006e38b42c0be98b8b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c59d1bec02312bee07e89bdf354c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f562c7f45334bd2e64266a4e5d3ba0e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2b2906f3d21ed6a4ae8a174d1cfe0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc3e941ae8f20181d867c7008025b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed6357b29a7ebb33be4563959f2d08565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79618a990deef401556d021e93c03cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180019da2faebe4d8764539ff3ae7f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63595f2b60e490639fa898303d351d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3143d5ced790dc64150cf1f4fb4166569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902e03b97b4644bf727562db1354410570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c997a4835d7046087159ae6cd9b0a0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0f88fd2b8fcf5cf7bfadb6011ba89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ab060cb2f6c0db83c171f653c574a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727909a46dc1bf54a32e288e5191059b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164c6e01f1b8db2579baf236c554b7b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66e64cd2aecd9c8f8d13d443e75bba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc86f27ef2d191af6b845bcb12bfd69577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05160874195bab1e3c9ae554d829e43578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5b8c14f0ddc8c23f18b8e88e27c22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56f8552ecc80004ddc9b60198c4328580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225324a9a4c62c316325e2490c87ae35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2a18e0f677c3f7de4fb9dac810eb3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bc22a1fc75b8e1ad8dbe0aca49eab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f550e9aa3d0a8d41b436083958bd7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b670047f51463bbce0e30d8218ef26585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c21cb5bba4ce60b0c1b7930f57c259586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466263895bd22bc4c2a919c5dbdff72587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd747f14fc53f42f5a8d099721cdfc18588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56707a8b348398f92f624926ede5135589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10b781d06e04489998d7cd0d067644590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87171293a282067f83c4db39b7d179f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73e7fc81493b794ad6ccb5e8940f03592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb786a96152aed1893c1503c6bb21b03593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fb031df39c6ca5b7b5d6d3e5819fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed088af91e61b6bb86e118515e438486595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79150f708100f4371a802dd119383551596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f317bb327fa9be05cad9fed1311acb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92b0904c25862c4643f599251ecb03598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647af14af60e94093d4b88213cc88696599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1a5f11bfc1bb2fd9de267ebc9a70e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698dddb83416e6ce0d13550afa04ae5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa891fc553244cb1c58f2b6afd272d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb38b23d37b27009fc172c407db71b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea615d1326715830cec76a2d768f0563604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210793dc861d00f43b1090ff6a10ca82605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fbc52e96a280b4c2d2d00cc58d97d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3ffb1e25f21dce1462befc4061290607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b11eb050ec61d97379869d01f267dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f325073a6d093e22d1b9824a8317c77609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59e4d694e3d024db2320c0ec138b9e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875d493cb2384aaac5ee500d248d5ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d67e79153fbe05175e6d58bc46312612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98a427c2e627402744d6a3be666716613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1380fbb5217cc301340d2bc2249ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efcfe1a1577c954fcfe0b6291705f7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc45fc55d4027287417362d72854696616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56357559ca2ede9de1c1151b7b709d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aee8cf8e042781ef1e17c040fc9080618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa18fa914008bdb6582d27e89c5142619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcc983ee4d042fcf446bba03d19ef8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bbc29f3cc8197d8436b03d7d86795621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e43ff40419ea8008e65410fe923fa3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b56fb1999e9cf0d0b35464397e34f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9b60057508f4521d98e81b0b48c21624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0d58866f257bc8200783a5ffd7b4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514b1334a8534f7b62dd1be972de0c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69f6f9caf1b87f5232fe93112fc32f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90b8e4edda8a81b139845f7eefa40a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071f2c5a9d88955c6d4816edfad8bba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cdc7b46ef454c5229f4b52aa7e76a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18059ac71025270ad4151d0e4afe5d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fb2ae921ad8baba12ccf64a11ddaa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dedfdd999bf2312c30514f94851d2e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a741613d050b313573a0e27db0180634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98ac368b584a24f737aeda989a9ef5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf55b8e48a615b26e3f64ba0a81904636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5925457ad779e2b156a038357cd642637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa0c34b36eea7ae455a3c6031c9266638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf109c5af26cc89139612a6ece1680c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae08d9765daca4fcaf866e156eb6a12640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095f172387f66d8d5c9634bade6183e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d712a7f2915e3ba2ae1d642b82c523642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acb7d52b970130b629498bdbd6bcaa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ede2983d14aa2ececc3dd418b61504644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8bb18b45c3bd659493098e7977924645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392793df7ee3dc8c0b89cbf643a0ad3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48229e41a043a8c7eb0be67b0d599de5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29692ffbd8d3b4a875b756dfeb017822648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9be6dc1ad7a9c0dadeb7b895a69e06649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8e461f62aa5ba8546d27d69f552a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb07be729a9b9c74661ad5db5ad2771651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70589f62b999f9be7e7f06871073dc04652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572abbf9dac94a0a40e67d844c4e09e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8aac453b9190a8f3d153397d5a993654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb2fd9c1cb53adbab3ef161c7ecdb0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb79f472f63b40f36ecf3a91fbf90c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a85ef21dadf158467dfb2cbc333b6c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de8739db239a85ee25ae03696ff7af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd34a330d0170ceb438754a2cedb1a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b3fa6555a9e762f091ae7935eebc1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac35d2a658aa853bdcaa0e3dda58be5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0cbb7043c05c09c51e79092583a4b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd0631bf2d9f69bd1848100e374827663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf4f804e54225659db183eb7732026664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29deb4d54421adecf6f7f6befa4cd0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bd20bd41729c6e7e1f408732632bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419ccceda55f38c3a6936e07a104a57667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727c330f2bf67a1e26980652468abbe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182285cc72947ab05c578dfed0db5ea3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341eea24711e10eaafd4316550c1fb96670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c70df6c0a0bdd5dba699fa1a70470671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462569140ba82e962d62e8018784e4be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8e14015ab03c24d05bf549d420471673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987552c7b5d8c9f361a6190a5fe464c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f9d8fbfbed4f6fc729c51fa2ed218675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28837ae3d847faac0a7d3a2a3b3c762c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47b468f7e337002a2dac03e7137ced677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a793a4aa2642c491b54ae56cef488678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7b2b06589afeb50c1f35a4530b736679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc83a3b77f8ab05be9876f9ed5cbf87680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad765764bf87273ad128bb8d9be98c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f183f9da2d042b55c4e733dd12cbf6d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00193c8802cce8801b7f6c7af57446b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dcf9cb2409f9e5320bba30c349f84684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6eeefe3b117454aac9be574f54eaec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69443595aaeebebbdf3e59cdc7620c2d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe416b9d14862433e88a86be6708510687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab3a21b9d9d193b6c0cda70a1c4550688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220d5f5be395d6f96d75d16e60a2dd4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2cb581b951f0e9f9083bb02be635b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001adec7d2bc6199315f98adfc079df691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421458b7de4800ee7bf7e27674efbd8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727b02353de44778bf8b70eb070aa87693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f19413216aef9f0d85305aa3138d2d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4753ecbce36c91350d3b1f54e8917695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187d9bd5bb377537473fe814a961833696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f4015829890409e05fa8ce0dde144697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde6e8c0231e76ab0aa472b0ae9545d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16570d86efbd29d0f0f0b0c8e71973f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff8ed0d71ea9cfc094bbecfc93f11b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06083daef2aab6cec965cd7247a7093701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a60d0f61b73d39733deec5b7458a02702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba25cc0ce06b259a19e022a103a9c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964c808d392d7856f05a07334014f98704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8287fdf285136c4d0d19c1ea44da8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6d925e713d4275088813f81b15f4e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ddd4b3f4d6b6ceb57a1b49da12785707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3c0083d4e760ea1a38952139140df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707a5c76f9603c4fa9f332bc32a6597709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749f7a0be887c87ea78714ba70367d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bfc18eaebad99061ac5d4f04b4df8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce20d3a2ec64cc4bca9fcd1254b1d38712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f461d8d5cb082a8b9c9cfbe1bbdd8581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99146feb9c01946b56ca9c661fe9952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f45ef698878c77d9ae93c84bdd2803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fd95870d5b54d93d56a05fbf9fb354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c65dffc6d467bf41f8d938947162b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257d315fea82347cc5038d39102f7636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacb8c1db691b2e1ecf5ecb44f4c4a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112320dd2f1732874482063260931c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d69308986fa076637ebbaf1374e4d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208b5049c9c71c00ac30c566d0d6ad710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855fd7c37fa072d57d14e88d688022911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8761183ce984d5dbefdc657957a4c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1844654438f753b163794ad35c3cc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c50362fc7dba33e8d55f53ae4bc3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baaa8d3216f1e99ff4741c718cdc9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105e826a166a503babcb89fa06c4b2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115004792d788cb90b39caf637a53a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97955c8654ebd3ebb16506c1c30b4a6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ad00eaa580467ecd9f0c8ccd3b41a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb07c346199618aa2ab126386e5fb820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96764cfb9fd0ba9b2716fb2ed661cda321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1176b9806b8e7fb13c2839a928bb5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa861bcb056ea976916c9696bd865c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192f12783d057ed16684e9adddb1dd624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96866e571190b8f505dde43d2f04c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b3c6467de2a0569030170654f9a8f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ecd67b5bfd26d6e99057641c8387f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699531db4dfc822d9126c305b4f3b86328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb5c7c65a4dea2fc489197f4eae9c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb481db4c8910299ab9a7caa9e529830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bac8334beb5d3677d649b167a7afd631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fe3a7fc042b29dd6cb7c26e47b45a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda0dd43adbd4e115ec4feb56842e9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c0028517561d9b6c2502a0e02a78d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016287d99e38ef6acaa7db77e257c71835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f1a8b5cd484b4ca4c93c538bb446536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf60c939246d14422815dcaca4e82e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33101b1bc2b317ec309ea6b5a4f90b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135842061343b4a896c18fa04f69bf039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af5bd69f414f44104aeb88b447c8c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a661b2e697099e60bd7d9aff6a6ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d330184dceeadf93ec939c7457688c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ff148416c7051837e50ba6faf2de943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab631c18c6b1e0a370455b285f9f44444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07382c4efcc16bc53ed27c1e64f604df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dd031ef9e41ed501f4189bbf8e9c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7a35bc02e167141b3702f06c70e1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa46e48f0234edb6ab42b0d28263ceb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a34d74ae8de5628859952b9db00add49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49631d731076677e4aad566a06a3d8ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e56afa23421cdb4b90552acaf2071f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876864e467761137af1b54af3e7539652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91681761836eb506305e08f2475bac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05cf67ae9ef4f3583fc3b72740b9e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11a9d7fc94281054bb6a3b782acd7555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9871c0b7d698b98a6e764575abf8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f0bebe290b606220160fdad62aa6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d28f835bb8d52423d1340d448d5f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda07fbc00263a122c47a51092ef6ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac725e7bf4d27649e2e8c079aa8748d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6938033d83328cfa932684bfeed2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df383e9ef9b01ef09b32c8d1f9020362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d0c5d566fbbd9e4e111031e88d28a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9826626e2a5d48d60e289092098ed664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd33d4809d1fd4ac347384364bd4f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0844826416e3d10365e89789fe919166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50740ac78a10c55083b50bdabfcf9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90823f271990084873de07554f08f4dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466448bb15ef86aa6745ef9758fea0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4b16145419030cedcacfbe2536c8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fb3b52dc4e8367cd98b4a3afe7a3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50e89e5167701970925c71326aa3db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bd738e961f13cd18a712e7764d94a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cd9349aef2e98e232d739b93d0b8e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875b0fe780e254ed1725315bf09dd1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7137f8ac80934f860b0d6a8c99851276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3086a8a75b39b91d4c395530345672177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55492f06f418b03980eb2abbb5c3d47678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2967f75862eb6a263a74234d8a7ac0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd237978fc43d08f8f0be2d09742ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f06ceecb6a7bc5ffeb8ab5dd6f413481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce1e540d3fe236f3971a31c421697282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fc9c672c5f2805762f79b2b4d3da183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e2095d43bf466ce5142063306b06184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e08b7a37481afe50d8200cbf09f3cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c3e4cc54890ed0261cbf209a655ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8618543b2699a0f6f2c9feb4ef3445a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077de262ab4cd6223f7a46fadefe0fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbb49956f3d0b03a1badaa88a9cb0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f552abeaa03f8ac5706ce7bc316af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747ae32c6902f94b540c705d8a89b9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8a3a81dee1327b521fc655f39f86692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555c312498adaf9a51720c26b39806a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810e727a5b423944daff8383987933394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693de837d7fefb62cdffb83937866bc595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d85ecdfdecc97c76e35c29bfb9f2996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80c43c5cd70900cd91c9581deca57297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471d30f6b8b2cd88de3720a163957d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728b3a819bca57f792cb35be2108fad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c44ad23429b4528023dccc97bfa19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc8b1af1278aa3d5f2b49a2d3178c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935dc45467de42b29289752535f42bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c56d098d036032b6aac6e89c33899e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55431677d2ff55773c8a23bc22dd25c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e643a5d5f6ba15b588046f1f8545fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72744bcdb50e478b0c44a1444c54ad69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573a2ea8eb9d35ddeed247d2f1d44d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ea4dcbbce49db930aeb6c25967b98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7893b135bd9fa49c9d1e47eb7b88b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8876294604cdc0bc32154d32e1ec6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdfb740f0027240493bd1f54237ba8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3ee718b04f21c51f6065281cb417c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6605da5ccb39ed09d125a8681757b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea177e3d20c44db38c6d48283133b0ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687508a503e256cbc8d6aae2350cc19a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1d7417f722f3b3577912266a8fa40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89fb76f149d32edc8e711ee84a5017117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b278375bf16c229abe3b69dc4f9890118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941c1c5943c230f109c3c817a2c037b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4e6abd7bad9c7f8f9a902c0aeb643120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf771e8401d043f2cc751558647ef0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646313c23ad584ea991eb47c7907ea4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253c0f26c7fc6a17dad2c83d2bac7b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403dbadccacc725d5d9ea502468b680124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fea6b7b03814d0169f628b11df1e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941cefafb7a9ed338c652ba6fc4aeb8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7653f0b9ab5ae97846d9d4951c102127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec1f12e7f382866aaf94aaaad5ca90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e50b0c8c4b7fb7d2924d9822cffff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ee63c72b2a3502b85b74abba58414130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d165bce848f1809dd792e1ed89b1a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7110b011bfa4eac8149b142730be2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ab0eb0c1fbaf953b4383bdb945951133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5616697c309f633a2bbac348d32e2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0067d21f1e06ad65dd5cdd5cd56e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1171f1a164503169bab3259d2295aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec610de6011a2e302c169ccd730f5ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1b5ca56ebd7c0bebbb7080326f975138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcd8d37c88f50887559d7b72f7ebb2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48a323da7aef3ab68b9294a08aec4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21845aac173f26b65842c869a3ee7ebe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6eccc2f20c79afd20edbf21b3da840142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08900c39274af6acd408b14c5b4874dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a397c305bb73aa5bfcf47b8bca11ad6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6aee15fc7efcf498e654c2d5ccf9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae828310fb5dabe0ca33386152b4f7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93cdeb55ce273e1e9ae7af839b5b01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc2c3c8ce791076ac4325c0eae8166148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c5ccde2f29ccd9058c5d5afab87c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e08887355165054e1919540135568a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef547e4fb70860ddceedd671bf6a69a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cafb13ce9cd588b54c9a4754dc65f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660faead37c18ed4261342c4cc835d1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f543bbc61d1808d3078b6be5d4a27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026acf0861df632741b87de3734f5c7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2bf6420ee3af58254e3c0384359de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7c914b0f2237840a0825d59947d10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056789e028fa9ec39f1baad2cc4b1728158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9ec98b62cff32b580f2987223739a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc5d2a1cd3bd95ff9da33d2f741560160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fb72c6717321a47d9edaf4a646b90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014acde54453dd7191ddedef9c27d225162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117886b6c3abdbae8aedced9efc6ee99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8f1db09604f059c6124bb20b4dc48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c52b171f1eed4ce73d9d9e0cc8ba5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52604020636eeb1f7f0205d65db0bff4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21fa311ce96e1a48d8b19522527fd8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91876571383d5e12367b35dd7ac594168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e07d4df48e91e25797d31ca65a7195169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226130c0fecbff997b42c1f131d6db2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b11d3eae42866affbdbf5024dcce2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c3ff8001b4960ec21a7b36fbe013b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32f5e7a6cbbba21fe4c835a7f333fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab274dda8ce081db4510fe36a8f32097174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bb42a5bbde36adbbaa2b3d7312818175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d488836df3aa19e4a4a454ea4af9136176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daddbedf1938dd31cb2af1fe292cc9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b775367eb243604829a61de1ad30554178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d292ce5c72bdaeaec9c38addeb3f37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070eae77e625e335186abb0704a96b44180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384989adeeae6204b23f9cd17a879af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb983495e15db782557099b60e572ed8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cbcda65164e7cb01778986a361671183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c4d0e66774426d0f736a1c9f8a5ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559452ac6d1c16b6c87c33954e87fcf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed03bd3a5e11c3ab868c0c80666393186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245b973dcdc9b538ce48116a7c5ebd6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78193ad554369a6d41c38a5b7aa0b1b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43652b370d2096157860f2cab0e2cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a5d0fee0bdcaafc1f0cbba32a9a7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbd3526b6685a023ac1e527d09e2ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f41598297a42263c6153b50bcf634192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5ea6699d0b4e72e927e22bd36df91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265d9bd8c623df46da446767b2b1759194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69435e4ba629140a4c9b02a1959490195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a2f6c01fe9742a5a98b1690dedbb9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdaf58c4c7346f75136dd0207d7d8e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa48ccea48c3bf04d9d38f3b64f2f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5887aac91b2cc914606562905fc0c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fda6186bf08348a5fb2bc9c97ee05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659732deb92ec91bfaac972f634c0de9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0f2cc4691cd7a4cda091f0dbf62a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a7ea9c48aa0af990cb600c86562f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c9fdccd0a68326f8f7c26306de3b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d728fafddd6668beffc2f2d724149205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6c95e01ed25170aeaa778abe8946b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343171f8605b632c3bcdcd1766ac714207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3339a5de048986ff25064b5ae6eb705208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0be612dfa5edbd3b2548845cbf020209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147d7ebf9f6a42178aae4592266d199210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71413dc1efd4923e2125d07c5d015598211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b2bde76db1c763b54dacc778bb215212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fdb2f489099edefb294a9c2029b20213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc53d2fb7b03a3c54b0663e2120376e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9f75f3b8c4b55ea002236500f4fb7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2af916332e24180ec16334a2ee85a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308aa3ebc5b6bb218ae7651f0df2c1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc64a2d526d89aa3bbfbe61e06d59e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf75b5009628bee6ce4523ca6fae36a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a451631c24bca6309e504f06f4354220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fbd7468e06936dbd9b326a9d53220221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb747bc6e748e9dd4991ef391eabbc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196aef5a4e688a0fcc8926400e44f45c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b119a5e05da43fc086a3c755b552e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878fcbf7de56b959b3e7739b3e95c88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202824d6f70329fabcfeb0238de349bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48546a368f3beb935dcd2cf83629a247227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e4318a7dcf485561074199b293c11228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817ca7841f0efd9649ffabd40a3acdc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886be6be05ffea7e117eb99d0c0f7bf0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fe47760634d7bd0a8e466fae62152231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fa1bfe5bb2fd7c8aa2dbf266d946a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add76aa0c84e91136901285490be58d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc7add49d66597c3885751ce212c11234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7d86908429b39dbf9b9187b71f49c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad919f416c1678c05a9bb45b4cb157236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ae9b7a44c01107fae022bf8adc744237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b625d8519dd5cb5fd6d2e7f1713d0e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ea9a0b7e3049b6b884637615a390b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3b406c450e972b89ad744df9c2de6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513bee1c939ff6bb05780903d1b3209241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0d7b2f3771161101ae5ef8b14bea8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b9d3bfac76d0da2672e009184d469243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade747dd7590de86fcc2fbe033b97099244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf61384fb48609f4adc034c11393140245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7f390e40bcbde6291bf7675a4c76f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b8cd84a52cb0fb5245f02bb744abf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957843590a0647e976376e7d4a4543a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabf2cd88eb99a33071cb89b1ace965249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c384017632441e0c4974c21472cf5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c861189b45c7ace1612c32837457923251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f07fad35445b0ba92d1ed44135680a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff012a75a167515f75439cce026efc0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db986c37865aae4037368b5fd88683d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175eeb9ceebc353f5cbfcf16ad26c69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcb1ce70e53db04c48a03da8a64692256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693945481c3d9ef4de010d3955f147ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592caea20be9212183319d538806b09258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23d50bf0ce08a36a3b3e51419ca19d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4733d766f5fffa450ac4a8ac12484260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4b2e7697554a2e952a3b2ad454859261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93175c20ea6cc31abbeb2efdf3c635262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312e9699182eda75e4b8c62cdcd8af4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b60430fe5d7523daa3027a3e242f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2bb46298108895a76fa454a16dbf7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087020d91bc5e1acc50a733e6e71e38f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464994f7ad7243262310f8da14caa84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba91213e87f065be412483840c4c54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb88896aec1036f2e25583b5da9003269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f2af2a1643b93d88bdacfdfacb023270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8c48fc5238f4dfb86ea983f93afcd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279120071d5bab7465a9245d5361bdf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9b1e6a935d6648cadebe16610f9d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf8cefa63258d8102ab2480fa35deb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbacaf8c159a2df40380e6095d0ebab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cf77c92cdded85190b21990acd7ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6f107631e714123f1054710359850277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30c9c8ac8c755273943cf4b09254b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292547e1317db822f894a8671d2cc45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184407b74418c3b5f479a3c4a64430de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189c4d84c00c22739c22fa1855fd190281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209d58319df6662a03facd9c498ea04282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5e0071d15af8e3527e5a806a33e10283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f06d7cf0ce9f08a18efdb219fe6ceb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153c8820310cf8f23b335e11f887063285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b044543b71edb5336dafbd0b7fbcf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d153d783130f934397d0cd05cfe37287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a99f9a14f944b6dd2a1b06439be9c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541e18a97db752f00ecde95a0ffd8c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fe99ba24fecafd2a641eab9695b3f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298658c84e1e621c5e41bf936d08211c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de0e02a2ac246ab93b5ba715037a4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f3a2e846a6ff5e0e9fd2154ef5e17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817b2e0f447893e51a102b1b6b8e2ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbf00c3eef7622b210e170069dc2d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71f3e3f48996f1531d6a981d88e8a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1d0bb380f040db740fa84d916d841297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c2cbf9733ee5675e9e7b8794bedcd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4217bb8848da874a50a73558831c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de75122a2371cb9d3bc7e282323dbb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba741e50fe07ce9c32995c1bcabfb223301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9ee71bc9cc7b20a83e1300d8e230f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d7dd9d67ba8cbb76a378d8bd12fac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371ccb2b29cd171e09295fa201418e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808841cf68db6361d5fe6ec85a766b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb44d76d7ed590ee968394608a99601306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2664c1f17a1e02bb2ca5578f340d30f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eeeed418c945c813f4f555bad872f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cbb7edddc7b41ea669a390cf7097f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab00cd4107439b4d35dc8e9a3ef3b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa188a87154322e2a4b57a63b50e8e30311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c53e9c8f5e7412a09ac7cb6ecc9a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bee156b4b25c3a8ab4f58a193c286313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e73f74f455c02a3bdacfcabc1a1cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05591492243d3856fb1a45fe489e4807315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd52e1d880ee7e203b7d7bfdff0cdd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43163f3fa1900caa3a99b0f5f9fcb931317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec39ff4ca83919d82050bf123d3dfd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32e8f604ca3fd0b4c5fbcb70890935319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1498230b9b1b0cad9e58bb8ff7134b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8a920b521d15888da1a553fc51c1b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1aebefc63f9876210db153f2f9a62322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e810d1f74ca06cdc980a1f1db2c92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a9edb424bb4343ede1a4a4f51950c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28660258b2f28ad32d018d9418cf79b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bd0f68a33262e4acc0012c41fdbf1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177a167156b527cda8175d95ce089df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24439809da47b2433a16e7e6e8493b45328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e5ce11e85f022083e8b5e36cdc4f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51e004c69387f96c6f4288a8a8993f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec6789bb0bca3c68036741890b889f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8faec3333418bac43c27cc41035037332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a15a9276fec09ee4f62c237356e124333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd182d1de52a43787cf5a71e6f7399334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728d231fe43cd60fad6636b40947fa7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe654e028cf09530d2a279588ff46a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf49d91f436013b56b58169e0ee4635337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d8c550717fd2a049af74354b9d515338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac790e23d3ebe0dba16d4f5b4d28041339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0533043375c744fd242fea378ad7a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f00c8364685c2e52dcd831a4ae423341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5532a7dd7c34ba153feef5b222edfc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4560c65d1500cac5f7136be2dc7114a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145dd8945a500b9d76a2e8d93b63ded344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60539684b30817d65f533afd5ba4430c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e86fe1f527fcf6a113d827b455d768346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700316f5a5595200c65d49c29907eb7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f209bf11870e6ca2b0b80a6e6b5837348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fcac7da10f6ce6beec38aab17c1cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04410c55b4a5403adaa3ac98b6c71244350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df047e93af6f5d664149732630f985a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9cc61fd63b9d6c9aeedbd9ed3ff36352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a492cc530e4c4777f9f90d898857c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2135628da8ce258bc295ff526816f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90a332e0fe98ea1edab5ab2e2f05ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269581afa2bddd9081a1ac7ff248340356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780de2c9309a96a3946fa37fda06c32357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58f4205fd13c82b723efeb87409190358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed358619cf082c13d1bdee7ba16cc056359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d22fd23d071a5b28d1d5153ce913a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850fd60ad4a7c21438bf028584aca55361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6d7cdb87fed79097000dd7e180400362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcefc9dff8ca92f09d10f05cc280ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71b536c2a23967736f94f04d51ed27364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0b59a54d2833867fc64885a3fa2cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a107c730b011505e76d7183234996366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a9d8902c632b7cb878361fac3e1f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add62c098fb55050fb8eaa953816e8a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cee5535c365b090e350fa636ee625369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738c1d1c55745f6e5717ab08847e03a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc571428d601470538481fe303ff07b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008d3d9f278aabba18e18f77d7941a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d465faaf5640eb162d9baf64e1a8bd3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa2da0b99e7bed4d35fd376bec4592374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ed3e3b056416d6d97e1964ae9b6be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1f2af0595a2f92da9263e98396bd6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcca61dc52ff69b917e0d5bb74695b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b265157509fb3ba794024f63cdf108378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0f4142907c1348389d4f900eccec3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292999a59dc7fba8aabf8de09620c316380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bb55feb8344fed48e18f4ededd0bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2932adffc923b6b448a9f0a73772270382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b0e6880161fb71296d65a27415670383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380527c246ed25504d1f5d242a9389e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc709385b2cefc7b175116947bf6a5be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46a2fcddacdc836f303131472144b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2bb7f68f9f482c9b38f58a38b7b46387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd34f70db79e1f689465ac005aa92e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cdc2330b5f6bffd9491b5008fb7e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b563c857e6dad7f87b8c7da11cb13e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cfa1bdcae27852ea19d5e2698069e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4845b90008c6b44732862a3269fc0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274f83d065dbdb039e79d7985326d85393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea80551b4d54f145b07779f6e30e65394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf6d0fc194910ca956d59ca5b40833395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875c30b8c680533ab9fd5d2940e2cdd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87b0ecf7d11a6695f5d39ff1e1e530397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79019826f28b911efe42fca0d9b31247398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc92e921bc7b5e1b0c5f2fff53b822f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9b7facf5588a772db73849e677ed3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5b402339d43692323d6d5a87a8534401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c38a5e22b2c7d0b8dc1a6eb07205b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0838772ab8e6814f36ab2b5fb993e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0b6c3176f5c71942521312643f74e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e55564d823dcd571a0303728dfbf6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361a2470706002d3db8701bbf04ef41406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0021aeeaaa6105aa1ce77bb82fc5cfc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6512a020107352ee1c4ddd6e42226408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b047f83b830600c82f1f228ab46a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c639bc4109e1651c9d6c3577d4f00e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212684ef8b68a42cb910ee31b35cd207411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464c8ee3aa49f49ab4e1c443b1327f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58dc15bd727adf7893112c50593914413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37a51daa3bcc1e0b7e1473c372aecd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b3fced57a4a8eb5ce1c66f7256d0b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a6bbf8ce7052f7a304f5551dc2457416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dd5362eb7c60b71604b357c5900ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332b9595d762514b7a2515835de3bcb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e189e604aa639e7d4bb3ba012bc2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ea307d5bf242b19ec74529f5c913d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d380ebb8cb44030aa63d246f5c5244421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90d8335b7f09f47cb79817f21b9e8b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea14c2f8e88ed8e8073cc91f041b1cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fd32f83607061fbfe794db4ff7cf9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefbd91fb835cfaefb72774bee35912425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdea198d009c4b57f9451abfffed3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bf146602f13ff582ccaa11e5c124e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d01b4e0cde5ac2a7b469b5fa5423c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16692d15c548568190429e2eac218c3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbc520ed68294db031af69c07d98de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c23c2128dc2b94146ee5ff36461221431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffdbe8c2a11072122c9497b5096f77432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc4ce07bdda569e680c51a2c35ad6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e0434abecf182093e6347d73b7f3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e34e2ca4e2a846d8493d75ca3bbdb3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d71176872d7ff137115ffb3f6978a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ede585770e26af056bfa24313bf1f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0e1ed2c1cef90225df8a5ad342681438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00241ea13d06aeeba4da78ea5e294d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323e2f68a69f27677839a66e34f58f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1708c1a22f9ec0e45352cb5a3c315b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afa74118034fdae87633f6482a080d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb753a26c30100d31d0fd46de70f5722443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de83840fc53840c086c43db07224ea1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298cb674a6f05c7f8a927d398b3ac72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383e1b295252fa9b0912139ec42269d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319d316d43f60702443f561722b5373447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b6fefbcbf394ff14904222c067e0f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f421cef28cb1fff911f67961b509442449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a125a7768a8261d8d706b1d8a9908450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db08ce68c0e040a9bba98c8583dde9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e2541d8403dc35fc8fee54d75034a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b70c8df7a905db29678735281d64e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6bd41aa0681564aefb1ed3fa854fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2216958399dbd7cf3f84658bc2e4f78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edf075c77ad08d2ddc3c2ad382b6c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f86d15e5a99cac6b9e09e534c55c8e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58a01f58b225cff2dec91d2d8948bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eab979a0b23ee0e515a1e7f2e369aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa093bb1b5f05edede0b591aaada983460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54e4d7e010899d62114e89aeb9c9d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bd677c7138fce9a7406574db4eb39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c8297f54e218da3ba7a69919b22a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1391b780382e63c9611a0956ff2d77464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8607db5578511971e54eaf6144620465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6271cd20af3d3f4fd0a848dadda414466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e24be00f4d932181ebaac7e34eb20467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c33b052a16733eec70ad8efad0214d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a61addce337b1815986103a92879e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda8e2f030961793bab15c5ef0bda80470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd8ac87c11955055609b31d9a5c696471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ae4b4ecc6cd84486cf95f423c3d92472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b881cd6a1d5c4ae3172e85000726959473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf34b4a9ca00217244880850acd2cce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf7d8a6e052466bb70291af1aa1776475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ab30ef61d501dd0a5d18b850a23b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acb9f54f14ac63f68fb54300f9a948477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7111ee0af1b5a6cac476d5ed6011be5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21873b7387b5b983b8f506487f52c621479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acaa62e95c5c67ff0176bbb5baa20b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4263a8b4decfd4e354c4198b2c5ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe194efe59403b8f7daf440fa4c6a7b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17713fb244e2bd67f4933edc115b9bfc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d861c0f0f18dcc8fe50d10aa9e85d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137aa25617cd03ba1c04e66e3d18a12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9681877e4215ae18d79d5f964b6163486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc3786f72224b7b1e6849341e69a4b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20253edff782746b2f23df65e1de0c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc625b85f500bff10fd05266aedb7fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41927ca85a6bfdc151a6dc5acd4d98ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb35f42cf63516a9258c688984268d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73309bb671faefb7fb73760c39c185c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9c1fb8af58c21967e682c74046d6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bee4e03b0ed7befeb848530f60980494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6155ceca78efdb9e5487cebbf0b5e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44bd62c0945f2d06e9363b867e85a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905da39acf868e28945ae851e915309a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9759e8916bf4f37f38ec318dab5fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05eb734ed560c5ec19fce4f248a140499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2df206a99defd9146b2ac5fd549358500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108d54303141594248d3bf19a031b74501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c91635e19019a300d1e8625ba3d25c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8451a91ea62310c3d51649dd424f7e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7163c918ef9eac00a1011cbebd17f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfffbc9b050df3d4839d86d4416f105505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d5b441fa98728b857eecccc3030b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8068920545beba4d51bea3174d1e86a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2ce6cb90b3a7b4e6e4f071813d4c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a870d0560a4d745d00454d878f8e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d606c7635b9c3948f8dd329f4b27f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30465131ffe71de57301b53d2908c17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c73263acf4bf57df42dfc386a0afa0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065a3e6ddbad608c939d138f6b9e93d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2a85fc862eeb15e822ca7034756f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b42c33e708fd459a61cd0f9ce7c9d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e1daae8c0c1f8b9fe694732404054516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea48faf547fd9ff747fcfb44a2bfdc7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bdd079cd2951e3497828adfc292f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940286bb0b5558aba2b2fa2d46050e33519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf66c857b804e419079187a44d8996520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323ae148886552cbc3faa533aeb63c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faf5d96b72e1507af8fb7cc6ed1986522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7ad491a0d6be6f3de62f28307a204523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ce1072606bd9d3aae2bf7e1a3e719524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d28f1af7fa9dec9d3bca25b69e5e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f14bcebc9ca717d2fb53960d0e948526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242211b1d5dc5a8fcc1b3c0e42a1c44527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1924c2eed59b3a82ae40cd5fa05f4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470b0a2f9659f4a68bea5a6fbe84386529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f184eee113c16c4aa5fe8668c5ed621530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcce84272d5ae1bbfc34aaacdb61fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f6850daf203ac8e80d774f5f475e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccf9b7cf99fee5a7e9b3d2f5e9bd7c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd754df2af5b71f3dc19f3e5800016534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e62b0a98ef3f6eeb55bb2365c02245535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8d09168e93b2726c6cf1ff2c3bf78536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb98b1f914c1614445e55b1f7c23fc4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80026d15c1a6fb466e468d35cbb00cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a41dd1b03deb441de2533d3c2cdaf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb72a42ef75f480bb324f244b8c055540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c18ea9ffbe20ceccc33a1f82f95aba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656b96eab5d250a45a01c744a7ad2d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d9fcb19a3b066a69bda24688d3ad0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d538cf21ea289dcc2298047eab749d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849db2b673b3a50c2d73adad02dcc90545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f195f6dea58b98fbf9db65e37b5634546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa24118a60b9603fa851b2b81f2b25d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380680919b1137c75526680d17ecd47d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c69d4c95a192ba4846ae98e8f1c548549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec7c75ae11c3826f4495ebf3c89fdc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c928cc6be9b4797a78aff3abd3ce5bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c1422845e1c2353c12d793dc65185552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd50bc9143c4cdaea127f8d8d162294553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01ca4c3ac1f7b3c70a02e663225d4b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253787c4a4f7aa92ea8f9522247c33e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d57099ca274850742c3d40d51ead2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7682789af178073141d7e559c13a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3538070561dc25cf8105e7abba112a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5a977d63a43e7f8fa2062b128d486559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63455272044238332d6e58bafabc3820560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e87733b0edfbcddd405411b5aedf04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec08cc4e2b29f00f94529a61904baa1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50684a862a2cfd1fa562be6df94c94a7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773e0acf562029ff835bd0e7fa07635564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310199b78ab5c9a9915b5467b832427e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2004ac6c457994b0b99222d0ef29e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665a4c9ba79218ed45c88b3679087fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570744742607a09001562d75a81aeaf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18d9297b26069c33beb319b7424714569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7214f7ab4b56e1f6c6f99c8549c41570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20841d50c8acb2c5d4777f2d47b5864571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335602d4088506b8e5428ad7a2b8ba2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00ad2b6d5ac4b0878668fb45bf7980573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c45ef29c677c71363477b8c53553a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4994032781ebcfbb80f3ff214da6d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4d35f48c16bea0317788d0885733f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d09e71164fee738a5c52cf91487121577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df51c87a9a3dd67d3b3dc4e7b882cc6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d6dd662fd526c9793b5c626acc134579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0b0fafd400071d104c69e99c88185580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e900e71d7249495b01ca2851d53c2c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f40a0dc5b44619d66317822d90fced582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94a4452a4621fe279f1c481213b814583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326656b76b2fd23e7959e73f98ca2c49584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc0f5195fe61040f20e341deb3730f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c3f59daf3c9e5d8e1402b0b86ea97586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3189ce8f245e9f3d099e6c82035fba8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dd9acf5dbfb833e3c23e85f61dd34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc76cce9f0b264878ac2f90e5d34d35589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc0f3d57779791c1d06fbc779fe3f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78fa8abf8f78d5c0667152b735bd1b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fc1abe2a9e8022544a7a74ee2b1d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f8b0808032807dbb260376b7cc218593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21f13cf7e4d699725319ede2af52a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03728112be693a641dfcde4bc3227e25595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364108b710582396c334fbf5963a421e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bfb564eb248ec6b9909632a4547b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083cda6cf4115cc1f2666b5e48d4657598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69887cf312d1369c9384d8ee90ecf7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1866309dc596df56bc07b93046248600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d23a3885ea14ef2b48241a0c86b2d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468275ddb56af9329cf1bf8f31402d3f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69efbc1c6590efc976564dbda4d6149603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd10d6d9b5c47000133b1672f14f62604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1162b9dc7661bf93a1a310d35968d35605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4645d1baab4c19b495d0188d0b1ce81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e206a9e37b1450b75184fecf4bcf55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095376c379970fad696ecd17bf041d92608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cdaaa75b6bb6c4cd273f828da4dca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cc47d73a84a7568ac5510c44de658610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682ef751f058846b4eb3b78390f0b1a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f9ae0ebff7516f0f0012c71f384e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0eb1d287655154c03a8f4af87f0b77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483893ac068859df93660c124ffa20e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f43e389c0da33f970f32931aaf6886615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b63bdf43b681490f6382292fd82f38616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661020f95b289e5e16a24032dfac49f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389c6178a1aab7b6a9310ea6bd3e2ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7018cec20ec528efd4293cf98c861619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8ed20f8f0ee6904e2f143dbdc0f94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870036e61c642c0a6cb0a717f546563621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd9ee98045e964fe8124b9eddef7b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd1bd02250e712ba9ab369567e4505623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29e990ad080a55d3a3b0604c26a115624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602c0d4202dcb766fbd4d4bfabdb014625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0111cad3b30beccb6ada3bd07fd88626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc24ce4e121f13b96a714ef909080f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f33d299024bbcc95289e140226a1f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3fb05109a4d0fc6dfe14ef5552ccd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d1de23b35c7572f507ce2c9fc81b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af664f2436ddbe5e2e1e096b0795a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696089e50aaacb7d4ae16244654ff08632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9ef4596ce58221713b5ce58419f9e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d4144bedd8108b8dbc6a2062f04ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20da1ae7c03053aed95fa3c1549d37e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b562a4cad79ec5282b3a4e4a0d4ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888f93429da79268b669d19d9a4cd3f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c324fc7993d18ae14f2d1666b2d59638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b07806e8fd771796339812b2632a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6d2a53bbd5fbbd057bac06d679947640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84656de77a9b2468c59a4ea6b64b3b7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f089d258ca5d65e68b1b25a6ece4b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d14559d7481f9b70097d516d4ddfa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20d04bdf12cb12dc04e1052571d5fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e343f8ad4cc1f7e3156b987e4af3cdd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e1b13b4c06f1e143c682190180791646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e9b41d91d86d0bbe3bfa10e654480647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9becefa82b24882a4fef60789c64ae9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae1d5adeb5fbc40f0c16e731d4ee03649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadcd9c856bd818357916a37c1c1e91650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0db1215766b08965d7ac9315440072651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5e5daf3847cd425cb30757fd985be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098134baaaaf2f361c8e8f0a6a051eb8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90df7e5e426d7b6f6faeba8cdfaa27e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853638d0fb4eeaf81888c6795a496ec2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4959179cd4e4fa9a550f66529b5ad0e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9df9d9738e644943b0a3e5056613e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06de5706d663c5b1591f470dbcb57a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66252384a92b143a17645d11217735e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c84b80226bf2b88294cf5b2507bfb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e489f2779ed5498ef752db78f28f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50080e8928242ed364bf87b21160fa23662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bc8ad59b9859d5530cd1de5b3e672663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f712bf139f637b180bf2e5e65b08c55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aeddc13f971f05d2d2b78356bba424665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3c760dbed5393ded588e7ac871371666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dad8147bae099acf619cd5ace65e4f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cc0ff2101e66152ad55ead1db6a45668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0965af74fb952b4c8d3d22db05cb2e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dde416262da91e9dc5582945b9e490670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36c7f6519587399a5c4c1febb3d6cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d9880f02d96cfa734db3ecc65d240672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b869e31f917a8859f1b12a29aa3b5fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da87c88f6d764ecde629808c0b3ef2d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abebf0539996adbb447404a843e495675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687a766d50ab0457974c976d953a4d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa82e5db336e36170300ff8907eeb6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5a6a505452a570f74a8c0cd6bcf56678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512e73ff2119e08a273675471e05dbb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44341df873d29767c9542587a47bf7680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>