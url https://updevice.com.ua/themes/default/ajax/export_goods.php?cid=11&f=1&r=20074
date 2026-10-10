--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b782887644ea007dfa93e9d04ec135f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba2f9f8f7e41e387ec5af91f1df18d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2452e4126fc4fbe0139077509f33b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc116af0f275bb01856bfa844e3297d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb147d32872cf2a7cb104b7ca4984ae55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e33617d89c591e9a41533760fdf8a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b78c7bd47e71f95d31ae633ac36c4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca1b030e91a2aa055d4fbba23e72518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71eaaf4350a1c9bf1a7f6a2916e82319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f333dcb593ef400209eba8b862c5a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7be6053beacd307157705e096baa411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffac2d69cd5db9d8794270c67601a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b79ab0c8295c4f3323c8a2fe39c27e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13dfc0b1451d623c64f778b7ed6d2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e32966e33b69e07fe8e033bf3fc69315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc64968254e427a6b1e786f7e6b29716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18282b0f18f3a6e43516ce1e3e4f9ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bcc5c58ef50589a2be9906dd009bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e23f85e4422c9125907dd1b99807b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17293fc2c97d262a6052a8f0b6268920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22337856a27336734ad418248caf3a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4eb507ced142b50e74b71bfae41c0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecb0409cad32efbbd4c2a05fdd0b5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110d187183b26477302d1507093408b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003ddf08d5f1a194b46f2e34772c9d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac9fe9a17f82cd893926c097a6596826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ee15cbb3bf1e73e4eab4a7663255c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53735b9d988df02937511bd43dcea09e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d928afef9e4f81cb9616658d0c422a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e59504714aa524ad12cb6038c18ede30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35448a30d1766fe23d2e5608719a7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b86751989895f4be2c3af4d3842c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7439e34c616de5c89812ece495f521133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a7a01616135feeda2d3c19fadc0b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1646b8e5207bbf267d3255f891012ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00f44181467420528760dea5b979f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cd50264734f9c3fc3f7d774080e9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8d980cc8e3915daa232f87280d57838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b706f1c79f05bfdd98126a730b267539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74efc5e2e5afe8c24d01d363b2656ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85a2635a0a06ae5de82602e748dbc441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b2354d77a239e4bc504ac94608ba242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a2953ea0513701343a57098d0cac443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff71a60e2d4e7acb71e045c091fa88944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdd39250be67aeff058b34eff05ded45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07493073a135f6c5dc12f5f631e37046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ec2d0ee33045cac9f4c45a008c0e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1cb94d2483e638fcf43283c4a12e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693caf91a9249d49029a568ddcedb0fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978fe851d22b260a1037b8b8cf1dc4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27480e0c1e4a8c03d9e5c425b03c765351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34588ce700ba587cf71eb2561d3b922052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aafc2e3bbf4731b615cb1a8175eb4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29f4d74dab094d2f5ec8f3f9ea1f9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d400988d1db5a95e20e78fdbdcece0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3af131d4d6908c836038471c511bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e25838a29eb0673a8c10543ea13ee657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95b0d5ace80fa835c81d7ae56293c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a038b5f53c926f9234ec12c1ab81c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483c9bb509bb628d216071767de117860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9145bf9d82b252dda8a49fe888031661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d16949fdbb62cac5cb891dcc819f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e185c49f0df061975e9eeb7da5bea063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063064c5b44e5b185f794d4a6b6df05064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045e92e47066e5922e849509ae6323065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbe13e6113a99312d727e238832a5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfca0bb0699acc98b870ab25773afc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb6f487f32c449570c086be1c7a02568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43b20e037b0910690dc8b0f9a0a89769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15477c949b3929a484b89056782d7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf412d2fa520774715e3d179e3ff3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6026133d64080ae74f3686ddd4a52b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb111ef9860091abac0e58f8d6230d1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356977872dd1867c303093d4b2138dcb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc75f92f17edd15ca3cd71f681ed7bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7488178eb5e139d80b774c89d630576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b720e1f101e84bf85e5bef7c11ab277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee64351a81d116802000e195a9aefe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659529427099cfd81e359ee69f9c515c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e3e909e66ebfc8470888e1f55377780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47cf91e4a54d5c64e3838456477cac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb11c125cd6e081f88e757f4be615a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28abf1d24324598167ec4d4666c7f6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a8e80527b823feef3718e086f15e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed392e704b054aa8bc2ac1fbb05c59ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48499971a07bea7aea1d9894de48f82286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f82d593afe9027642d1de63b758a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713aa3aca27a53f19faba7e73b792ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badf5be12566b40f15f93523e757d0a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddca872c0940cdacd4f167f623c66490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b763bea0839e768978609d3ae5bee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08635551c9973c87bde7e7438b252b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135410b4fd446d4c6319eca16b83d13793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aeb5e6645ee58d8a08072efa333b0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183890a865c31607877dbb948c25029495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409d46968274760d68634953a3744bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe95502ef64ca84cb08e0b8b3cab0a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcb2c90ea38ded153c944f09266d5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022ba66cf5511cd958d236fbb07c3c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e8dd001ff3f889b47e889a2328758100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38546c5ef8a0a1566f618de8339ab52d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72625658f3b69a7bf7917ffe8116d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bd5e23b9b169a2d89bf1da76fa459103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7ae93e28832087258ed40259bf497104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3105a2e900c7aae4e8f8020c43924105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1013ffdad4548359ec6703caa5975106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d7d306ea3a0be373799068dd3af69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e01a7eefbb420ceb3385a5acdd8a29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc0e2764e448f1bec792da086cd150109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b163baa6fa82dd3f8ba62b6eb2fbac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf46149d58833d969f188abe9dae6de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de155453331e8cc7bfea5fd89770508c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d99e99b7ec81084a185e7054863371113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e7642fc88f46dca6177668dcd7b94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211de67a185bacce2d8a68260295c8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbf2b4de69c8b5a7a33231b520bede116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef28ac0e6c19318600ffaac1e829a65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48fe481cba4cced6f1ee45765baf79118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243480431bcba28ff9af5eba6f6b7cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39038b3f2c508b6bbbfcc086721aa65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7855b9260b3a913a60c4263993be9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ed1bbf6e2cc7f33d5f900bcb89b45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbbe7983b29669989e161d88474d7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ccc6a0617af2c2a158a9f8209a577124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7e6a49fa905a3cbe6d3a67d4e1cfd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c068c831bcb8bfecfb0ae5635eb63d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdc8d30ab62aaa1c1bbb77ddc55331127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eed95a5b33e9fe73dc545480d33b0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057a197e0178a70e52b878fd6b985d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96337eaea5a95536e373f3783dae345f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e6c453081c41e0bc8b7a036d17402131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071b380f8ee461aea8fe2e9fa7e7603132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8208feadb2f2bc4061f18fd89f1000f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05101c5f42144f9c8ed72bf7c2665b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9227a0f5fd28ed5172506ec93386f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4fc2ed8b6bee9d244e1833fdc5653136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d0b279a8d51073ddba955c6e28c66137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00544d9e396687f585a4cc3b2f15466138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ff523ce402463a45068f480188ccf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18673f06d7db18fcad4bde5efdc33d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c127367339601c351289fa79b47c7d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde2fd483f0af68e8e89586f177a3d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d8b463beaa4164e5203ef5281255a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e20948a5a767cbfdf3c428973aad0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344fb0d17e3c0aae884a5cd5f15ae5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b452491eb72a8064f715a0a46aa5402146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d329c5d5d66c0883fd163e997be8f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a64feeb9933bda77432e313c1ca7e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99f7ba3cf1c64e6196675b09b93427149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede189588f6ae5ae523fb36f6fed35c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a0f432e37e351dde40fb2728c053a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d209330a6721018648a2653411eab3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944d889619442afb8491e8328b3c6b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfe6d07a4694a18b94426a9d680cbb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f6db61b773f56e278969c95865a2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3acb12a8100ba2f961a2d1e45f3ead156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a535ff8f92363ce20249507c9070fa2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62a46a37d761fb26acdd457b9424ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f7f0a25cb96eea1cb72f782c76dba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd08e355f87ef4842c7095d09174179160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aad1ae7dcfc87190a71ea54fa8006161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2143bc896b60710e430b74850b603b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cede38b6657dea6b951844420c0ed27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9883be1fdd6f6cab662143e992b7fdf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7558ea2861aaccc48fbfc624ff92d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff1cea12a3d0d0963fbeaa4e48c938166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b69a365503a2c2678c15ec6a8b71e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac3316e8ab10cd16667e8d07e16ef4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7679df823fb021eab7379783685dfca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dbd8efbf707c82fcda94cf80645aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2550109b5876ee761b17d1cf2b469171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58de67903f4550a5f5aee65caf6cfe7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988bb13eea2dd2b612cf5f011cd541a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1238a77b3d6c51fb4ded1c36ce2165c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b146a1d320e6ef9931637e7c83c84f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6c1910de27b7f8520cca774c053e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a399c78d47fc005a6a1bb590ea7820177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcc7a6a1b417db00165750aee588e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a67c60d8feb9e98e6ef251a5d75bad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4589b98e2c8e7b64bb516dbc795a0a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe72fbbe5d3e14679ee5cf18ab07bcf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adcf6e849ca831e82297e3b79b5f19182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df7791e39388f0fc2f20ef5a0d11f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8a4dc0f3cd847aeed703c77f1cebe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0b28effc59d5473720cf5796848cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422260dae6745fb568c9b0318a8f7972186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5ca7448a0e60657a2e1d9e133dee9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c616dc0702ef44cc578eca01ea2262188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dcb4eec2e21870eac07226e4dce86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d890e5951d4e70f8ffa5ea7a8f6a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abea499ec74c5a35ae9210a9f14680191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4ca9bcc3b3061c7262fef662beb4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b383430360db2487520115c3a829708193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea4117a9b9a8c28549399cdb3bf515194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bf077e9db98b3841aa3898a0d87d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920b6c71766e2555dc37a08207281c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e1db7e778f878d1cc895eb592d0e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd75991696cdf9368fb06b9e279edf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225c46a1aff0f14add2179a7de424d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0ddd41843b2e861d98c0ed566b56b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8cc1a237467fa03d94d52e5985e6e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6a70254c314c242af43f8492b200a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5490a85b4303473229a773e715628203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccb1af2938ed29086fcf4c3f5ebaf6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073e72bc90ac1e7df606995e82638e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dac7f49b48076b3563f9bfef0dee8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05088a56c034a539123d6b602ddb3613207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b65a7f56b5507e6fa375a345cba8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a685c00df31721e4a2a4bb62af05048209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10de0966555ff5f08820e30b517532210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfa7b6aa85f829ceef636a2d131102211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878e0b7ac4d6798b47f107a138a359d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4a7a1e8a64084c1a01fd86778d2ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc11735154644121aa0e23aeb3d9cb0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e17db6db773c30bcb1d7141d2e343215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31eb723544ef8f322c8a3e41f672d9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c4866fd23ac1c20bb3304ec1bdf97217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cf257e0ea986681a7ffa4ac06db57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d52e6533408034cf95d0b02d600953219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa3d2c92c9a965fbe7f0d2218f4cfd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf662ff85397d2188b2e7f6749449e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da95e670f4afc235f2d525cbd5ee35b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35cbf8ee334ff2e12497f73a12cc8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5c9ed5b8fb69d66d5cf0f493b4a18224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d10afefef779ac3e2d719b6e66adc5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dd6d29f562ff03a9d43e82b1d45e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b534c9cf1b12f88e3c076d67b26e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d88c1ea9372d5b9bd3e0f1b3be6c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c67dddfc1c61ab4853039608c7ff99229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996066d0a9b630c8388f9b43dd935940230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dbe9e459eb39214f8fbc43599588f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a48651a97f1502585bcd8d5422bb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac1f404b849b7b98178e1c6469f802233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65087e505b767cf71e00dc5b802eb4e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c668efc2d0c1dea172a6d6be70ab190235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468ec7a9313da2c46a34572f3d0c673236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100bc828c0090e227609c5e077bf963237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff491ab1131b8928ac292b4b3458648b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817410b3113180eb3bdb5226c4ce50ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d420d5c6619e1ffdca9a9f93469f02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf8597ce6f5c3e89cdcc3473477d9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f183ea126529d05d6a98132fb20a7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ece5da291e65980aab593ccc03522243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee58dc45c3401660fce3c0ff1427bf6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e24007995eb4179ec4dd6993aff9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9120dd4f3ec1096eb2559771e9cdf7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03400254b3875a180459176666e68d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb87b9f0f617bded87ffabcb6332de0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35e798c9a9e8f338facb5092cd8bd6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6222d465f43b3804997e38b0b9a19d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf557e99518730d26d55499f748b9ca1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b7f4b86fad4290170561a00cd420b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cc583ea2d9d2537dc152772280456253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a87607a5675da8dc42a2bbd138ba19254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5b3ffc9764fb4bdef398a465a106b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d2d739b95a808a802ebbb7e62b444256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983338ee91112715f31b7ba3880f8b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8aa5f62338cdae2ae4bdc751db0ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5e8055a9b6296091badaeebfd5c2d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed82e33fffec77d9a3f8efbc87cff08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ff65a37777d2eb4cfc8d2b2230297261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a377c7f074f52d8e76291e31db5aff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d0dd4e25ff6de0240903d0f3d825b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27196459328ce55246e61899582531264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46613cbcc7ca223e76a64c71929da4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337ebe9fb0499d6eafc5ccabcbc9ab7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10457979ed076029c56026f840cdfc79267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53b34ad7e8b7b0d8d46cf601e585ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef28e9031eca53ffb92662a2f40da5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba925c6e41c275f305a4d0c3b200f53f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca64177ac1aacc7facbc0077529735d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d32e8e4528911742de3613c21a68b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e7246d95839410d4d1e9e9b1b277e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c76099b6118e2b06202157897b1077274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a98e84cacd6512189e0bbd5e4d376d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f29a03966b1e4032086f40fce03ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0d7644f2cf41358ae22adb8998ccd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3710107c78307bb2bec9c853dae60cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1e6ba0a013cd57a56458cadae7688279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ccb41e4903eff23c3d492cbe25c3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb6b9a117ef7675ce5637d5039788e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbd61c49cd1786cea88ff1915f3ae5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bc5f0e9a15cdff5fd3c324ae3d827283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af8b1d8334a56006937efb047da5b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8121fa3bbc4005aaa3acb108a5a9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5c4d6cd31f0b9746605eab5e2131e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc17382af0c0bd58bdf28a5bb34edc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdbc4eb1cf1372d90b6f6bcd62c028288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89450ca5686983c4005df303aa9f13a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ef8eb889f6628f38e1dadb12e5ecd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd5bf5b115de41356abdb317e2582d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2fdff24a5535acab49c60eff3a9a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2e21c9400c1a1be912f9019590dba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaeff6c0d0c3f5bec63177b5bd61486294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db44269e4c96d5b3e7b980a57f0131295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079fbf356c7a9dafaedb21d8d33511c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551bcbdb5d078bb86f8a2e8e7170d5b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ade752ba5e8e0e3c37303322878c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad361b628f2ed313ce6716b3bd03b160299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff33abb58dceb6ed2bfb8161be66fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c53ccb26b67bd8a1f09ece38082b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c59cf43031c6b2b8a97b087d39447302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335a57497835a8ef7e982b360e8bcc1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6562a3fa07854d5453a228ae53be66304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8e5b4c7a93a95a4b20681f179e454305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb1ea199287e7d4e2face4f18867f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a481ac5ea1bbe10c3a6891689b7da5e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b7db8076147372974c5f3359ae21a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28694dd089d376db15c5ffe425e5d92309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be039c4b4417c25007b6423be440b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128daf4f6b2403a897bfb282853386de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b4ac9160cec753774b6e460cc85e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fad029cbfda49027eb485f8ee8f16d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553f9ca749e6d824a64fe9a61d2db8b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac4a4144553f23bdf720ce49ffc8b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abf0641c9cb415ea822e439aa2b5a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec44defbd4e6fccc6b763423076c9de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306e6802c65f60583a9cba721bef107318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76631733b3afc7fc881e64970de8c4d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2cae43beec76d14ca409d7138c7b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e29bd5742ff16b232f2188229be69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79b1e2c0b966abf9c292dc5e64e618322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce5e22796223376ec1cae743913a26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fece2548480fe8da63445683a4dad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cac45202f706800f36c2a4cdc700e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b597dab52915b530864a069f6f934b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cac148d32279005b067661d85d8b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212501ece68f76b42c0862f693f7789c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9443ca5bdb784fa0834a720074b64a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5ab52f23877c302226b2b727a36f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d03fac93a2478c7edb4c62da752e08331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288881cb9121726fe79b88f1be3691ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563782d01b0d80949b5f988085322405333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b18d3287a85d49156ac768f919e70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6214e6ddd6260c248ed440c853c639c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbc07fd82836b6dea9da2f1c4eb3da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c39890afad0443e010971ed603847337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe393f5b8d89fc04614ac716d4f5f85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c4dda6950abba0a4cef33f4f45215339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418adbdd1c1832837bb2b39a3163601a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edae6e9d1c4a6b4866d30fee239384b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e1da92b3030c16f16ba7d436ab820342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb927e30b5ed2f36bf75d4d835f8e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0f79f809d2f48318f67c2e7cb8ab3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30e35a66f14ed8371374e773cfc1e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec825d4f1c8325e2738c117b699ad4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87ca9173bb5471c35720bf6fa4f3ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7632a69804ae5a05f776f67f3a5405348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0f0bf095221c89774047fc69309e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22062e058127f564230fecd0084520b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8e1df22ce40aea4bf6807567fd1aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73b6148e7a50800c1de79e4a80ec79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bbbdad8991b7a90351887bbcb48a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c453471801979550deecf163a3eb1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd06dab95ec06a9179dbbff6cf05c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f745391c35e6ddae2ac5143e76bb6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6909f2d341126ceb292c71e1988adf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1c484407afc75f9ef49649839cb54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb5fadc997248a063a186742efb42b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e48ed14a50d30eb0902ec3e4123c87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846aeb2377dfe0b659d5f8a743cd6c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1d3579865c74e530b8684e6dccba2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21f3ca2361741288196ae84f67ca33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe23c39a87266aae429f06ff69286f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7263a1b485a9e818322b8b8e078acea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bb245025648b649543fcbf7b16d3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f667c8432063c074778c19f4a3322367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179b37562dbaf2f6d7abf3fef1c1730368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49f42d08563273d60661c6988225be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bd3b6e3b1e2fd2d35f82a9f168573370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91412a57b6ad120d3d1c2dd935638f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9f8911f20d042d3dd4bdd9bba1eb0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4e6c1c265dce719381cfe321a7b04373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9f9744cc2ab525b7735cd127f906a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e04883f1b4915ed1ae1167e0a15ca0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ad105a7e616524540f1031b6b3d95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb4f5c356800ffd6bd934923b54213377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2b5a38984e46e555a705c43021ae5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a9adc6dfc57cfd29c2ce8ef9e4e05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8684bb1d9c27c5667b61e85c53dbde380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc045b3d8e52d5b4a93e597e49c45b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747fe18566ea1eab2799485230c5fd8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844494d9b777a42748b0db7cd148efec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b84f677e13e26793bf991962502780384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987a9070bbeea2446a5b3a6872a135c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efe9f1109ba0d3325de3836d02e587386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26637f4d0475dc9a895403e60bb6323c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f97a1fb3902a2f7fd1558c71f1a87388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278729b10e938e9b92b6b79377b2cc53389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eebcb8112aa5827e7f1251c52b6710390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0139afb5c89d4b5a3940d9c2fff408391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde162891e7f189cf9cbb761b829880f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035d93b3f217315f10357bd130cfd9b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49c8cab8f1243342edd80f2666e501394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea12c650feaa884fcd4f6b8fb427870395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21446abbc41716e4c0bee7e5f50c89d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bea2f98781f3c779746284f0cab2d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0161b0f0a351686d51e582973e0321e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab26bd15be3acf9d542b4d0b3b680a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528b25d57dbe7aebf55edca2a5f4ce3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb10913e9b3e20d7db71a2ecdf18ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6039a9850eb9f2b27307e71cbc08d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcab78378e3b33cac7c476adc6c41b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b0c43c1843bfc9240ab7139ec3d6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db2ef6fd8ae2c943b0e631c018c6b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ec70321281fc183224c48da0690c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417e54b368eae51dc56245581bfc4e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f727e17ea9b1a53394bceb5b05936408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c9e0bd7326a5ada42667b1a611669409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bca89dcf2794fd391acd851fa027e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1854117682c65aaca068c829e35d60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbb9f4140c6fb3d262cf93ceb6dc07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4971dca24cccaad5b468709cf99a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404bb9607f28638c8564cf30137a9b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430a728969ddd054e4c257449a8c77c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be84c81cd66a919b60ee428488a4965416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f6f57f823f092af2393b3e546f7d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0e33664851557d25a50d3fcd1fa85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29180ebf67b00eeaec98d85227bd0f07419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60ca7bf9e62281c696ca787ff4fd73420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac985d777270c0de828703612e8d1f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952e8404ff265974d6c2ecdb8a60c26422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ae75e3290a76b437b7df38ea5eb93423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a53da0773fb4ddf5ddfe8d02694a20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e195690e098210d28895ee6589ef77425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0c89cd2ec98454646e8f651a6764a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91176643f810738bda59608f05eb6f17427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b235c3c5643147b442b3b191c917925428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f031bffefa86d80d7d3df8cfe31ad9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fd5da4070092ac49b8ed5116be411430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eaa6a000a015bd8b9168bfe05d705f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5aceb14dfa31fa577d79d0c5d602e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b09af81140b60abdc8cc6a37eafda433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20458b50f7ebe8ba2f72ec5e41ba46a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dab80570ee3d94eface183a971ed37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107ae3f1b9c4bfac47a39aa5a1c3427436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d19dc8b7a79f2c1e365c5da919eef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21256c047834e48ad42323c6b648ffa5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846965fd22e42d006a60a90fd451c255439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26610b68cc16d3887c45ac52298bd33440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff2e60582f05221050623cd76b584a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21c076fe2396909988ba29bcf43f24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca749eb0fe243b9d80631f48642a5b43443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7cfd8d7dff151350d425b7bd0acf9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da1e9a01e306c56b2b5d190eafe461445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad622619e160b5d665877f8b98453c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94403fc26e2e9c2e5f57d0dba42b3b87447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bff6c18ebcd6e777e70c38385e1a27448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a4a6098d3a2d4d4263d2f62026386449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce75bbe7bfccb6a7c239fd70b186af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6b9682f1acf1122388d68ba5bd613451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58bc585592cda453d60c0459ec2c49452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eade893a43b1d22572340085d1c01e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25838f5bcb48c55e00d82488e4523468454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b61ac223f21c9cfcc43eb9aad674bf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01251b691d2aa6e33f4cb209449d10c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02ccfe7eca8cabbaed861b2e390318457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c416f73ba70ae01dba3a4073d3bb2b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e632ac1cc29366cc81b70a39e0f775459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2a6535559d4deed393ab5c145cf2b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c13b516af80d426001e6f8b0acb64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ab66082f2b77af9a23ea4a9cf72a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3841eb2b565b42dcc59b8bee7e7cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f53fd3955298ac53f64262680c23d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60dedda312147c36c17cf2c2604a32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851791b2b62cbf4094a0128047e32b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f439dfcd60d402ffedf76f388c0a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9336c33413871435ebdfefb4c9dcc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fa1508f6ec7b8bb021c6a2935f0aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff127af03de117b7fd687e5c685985e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7cfb1b578a9313d13c83cf150ae45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dab83e6a40ec98d2cd0db614f2593472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5e3fbeb1b1ba104c3f5947c4a4ebe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b72666fd4b230cb6ef9077f698a8ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e14ede7b679e8e69850984197e93b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498340b9634333055bb233bf5e5d557b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653e35147e4fcd4893a93892dc16562477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6028ea4ba481a322117ec54452066aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b657a2607a9cde1c9979a6bef9c51479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c0828050f9d576acd2780d459c4ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4e19c05e8881ad68fd9cecce8e3f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710edb5f3c0d74297ed4c15bc4d20600482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4948bcbd6781c5e5cb2a8e3e6bafe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88a6feb3728ca099a88f31add0349c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5178bb0a9a9f4075d296aa8b339a8b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771b771ca3438e670155d431236fc79486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e9f74be544b54cf656fdc2d87381d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebe9884e65eb75b18fe0591e0af957488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120cc77030eb3f7e292f9619785ef7a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ea3a63b8bb12814154214fa5ae9a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d817e533c3839122dd751c0208bd2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c95f00d88ef21a5e65338a298b7b33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b86138e0a0027c5e6273913d695b01493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024cb24be2e554bf77f5cf2ec0570bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c040fb55c6f14850bf77105ce29b57c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4c101405f622c86b31476afde5136496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b72c94253d0d720ddaf1a449c9076497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2711ffb418b777a208098bf9dbb89498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d1f1966b27ae8ef85953410cd7cc6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e446b96ea11e3c9492641b9c3fcecf9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc079e27f47433d096d29c9d98f8366501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa9f7ef5182f0ca3a1364251fa11a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbb6b9279e68b0c99341816183ed3e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8c47e853ec8b02285cbe031cc8b90504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8083b11fca96ad98cd3d4b6259e2b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458253248a6c0e2f59b544f739d08121506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa5d282cdbf47a809ac5ec65eeab04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3185907163b18e1e48bcdded56a4c69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc1183e84971d83da32d113de44533509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92bb82dd3fdebaf485dc238399f28a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beeb95fd31d597f78dc1af83b548f43511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959054adb093846cca2fc3847134ef3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a4b2f64bf7e4c98cf87196f9ba1d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f20a65030750ab3970d585b6c8217514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f39dfd920260d81f36ca13941220d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eb7a3673e646c21b6ef8c4ffa00cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5951e128268f3819893c46f4e9f78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2159a7e38c19260ef96421b80e368d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300deea7855b7c7dedc1c32158c0e404519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ce7a83a398851cda6a2d6f8ee903d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3f7ce256e4a504d257b156d703b6f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb672340c975802df2a074b210ddc4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75a8c976d33ba33cca6cc06097e94b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b9f468394530fa0dea0d938b85a90524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313a95a6c3841865f123c755346d3eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc6f769e02b44f49f4de8838c3c5c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de9763778dd473c8deda75660d2d55527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272461624f758489e0754b2632653b50528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd283703d2949cd09472a3804b2a5c23529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ec3804456516e0a36222bd47342d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86605baaab57f652e94a9ae68a64b2c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cb79c650cedf6bc71ea77a66a285a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e62c1cd6f1abdd5236bf2264ba029533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358da262fb88d074d839a2c9c3cf4845534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2dcb5081e28a71128e2533f442249535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4856f505afaf4e267a9488bcd1ff98b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4264a3994a706c00339073e0f7efde6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e5fbbbc7df955c6cdb552b67748cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1b649f9269eeefdf8fe1f91c72380539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabfefc7851036dc56e49703f624b49540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3f749e023079fc2d0737c8ca96874541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadf329015baac6a7d77f51021b181a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e6470edd8336c6e431ddda6856a00543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52c75139228ec1d495d579f4399c14544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be90467ac624c57afe5ac857208f20545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2441415407fba5429475824b5b4f763546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b91e294904ff3ebd661f0148e5ca44547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0057309624a4c4b46c266402b3b849548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77ac5d7ad1deed20bedfe9ff2a3c2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c666c94f180484f3c213f019bc7584550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b09995928efea4007d61b792879de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de726cb29cb7df61d1d2cef48e847dba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ebb68d31105fe3d8fea79837d7bf7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254e78e2a535831889bbd68f8bf99d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881e38d30194c122bd5424d7ce1952d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d25ee470f42f0ac30538740f29c632556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420a1077d300de6d8a16008aefc7fc1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e619a458e4592751c275632ede2e1d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71855e0bd8aad161ef939628e3b149f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48d3ea6a0253b676539a44b4f0652e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e31c4e0dd6a70e5df12cad3339617561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c70aaeddc9f527c160a62d2a8f15e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9fe5e5ec23c6298db711fb79b223c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de101b8fced1902dfb44a3bc36d7f136564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97e7bcb2af3f82d424a766cfe47e7e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5fefb3f423538fd9988b2336d29c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa223e3fac2bb7591a66522edb4f8f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a16b1814a9d2347030c27b70d2c5d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a46924aeed97a5279c01c857ec9af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689681699cca1c2af4b3fe13b3c29d96570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f166fa82af6247c91ea6703e734c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577660140cac59b6c17fd22e500d637572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d8a3c89f426f03d4ea2c5b01ad586573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12064cf2a07921de6f4505102d4a9a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66096c9dc395fcab51154ea4eabcdb6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32d89d89b71ceb02100b3416b36b2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182377315c88c5a3636832863106f36f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dce8c66c721dee0b3ffc9fdaac364d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71c7514349f5b3280a65e45f8baf02579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5eefde65bedcca8f589ab5d77c1035580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be96d0fda62c5676559d611d2ce5e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5909c23a6109409d2eeacd54bf37a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb55f0bfa392cb4e30ec03625f5ba1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57ca76f47780c14187aadb2128769e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd35be9e6c8d151c4903fec5e77c47e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc2cd24fe12d45ac33ee5a8df4aec8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec71bb80659628c29981e1edc017845587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e10dfa3d54e14c60964e980b8e87e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948fedfeb44055321eef1f04ac3ea56589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa0f419ef0b00040b77c1a6492cf21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ba6cb191efc6a62008e66d4dc5e4b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f71fc0b9fdd3661f330e06dd011544592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebc896d57ffae2c4a0035d5e4464c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912f7186f45e36c59f74e7099ca0007594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ec91c5524c89689992e1fbe50f9fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb39c45b9f4ce99d5991af680675ff0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ff7ce4129a39ad75edce88de0005c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0888c6420e8c95c405539c874030d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cdb7b2d9d54cf156b52b3cc81dee6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c391c74118fefaa28ca715bee96ceb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ae60b948c184cf0f345846b679a7f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3ea0b14dad6b3ad6c013847736277602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb10ab11fe67a3ee3a91f62af52bb7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4d9dbb2fd2c4cad7025c1116b5237604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc174fd87c7d9ef95451fec9768724605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf72d7e999fb376a101468e1e2ff10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11049ca1d86c4a6087a8a9e664669b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea859df70fee22882600a47c3df5bb6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1da3011ccb21c5d6c75986b02f8190609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772290b841616f85ac10b20e324e325610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5465d4ef893d010094ee1dd9e39c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955676dcdffede63e594f9191591952612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80621bc0d2f0c68f0fe2e40c3e3b547613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f51e12ae0176c409a700bb8fe01d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99fc111b819de0be21d4fd39774cb4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b283e8ecdc3c2067fa08472b349b3f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670d586961fd03a13071160f6054916617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c53b1e9ee5da0b17eeec3868d89365618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e5828e071f4126cc295882c22a1ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff820e40e1de4db6942c977bc4f380620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec891ef194d2189c2814cdc129bc53f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b153f0ba9d6487aa3c11581b3e5fed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb8c4598170b62853fada58d7520fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1db7d2d5e5fc009ecd6fc08644c91e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552203f78f0f699bc00fff1c224b61dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933caadc165de4798f75b228c96bf5f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0c2c7dc9cd78c1229f011bfe49a51627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952864a7fa00597527d5b309852c1e48628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f067020b1bf831aef7f35fd6a398457629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192edebf4915e3bea26fc87ef5aa0fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c91531cc10c6ddc48705096f53e6ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c91a36c0f7d8e44fb1e2e4c10a9df8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3b808eedbb8d95d4bdd5339b2028a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cf797be06cf389e5ed8f97cc8804d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bec9671010adab7cd77540b61fab7c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80035544338dbf7d5fb1722b1ac5dc4d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb8b5f8ec5fb755521d43dffca07b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fd0a8ec21dc38a5d415618b6ea168638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda057774dc76bb6cb14fcc86206c660639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795218f96feeed5706fe7c1b84c3558f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4adb51c8ff6186e99677a077f9bae0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee2380f42e328fb95030e84bb392ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161fe6f4d087ace8fbe13772a8bec6a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cec9e0d8b13bae555765a8a7537f5f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176d6c988da91174272dd012c31d83f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e41f3ef98d301b085de36e3f018e1c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9855b15d9b1a28f974659d5116e561647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadb8a9fa5a41fd05fed79d30502bb9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05f3f22bea1ed5c79d5445ded1f1a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b256d3ebeeda01359580413165733650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef7fbb6dfd1d4d431e6a8206e33bff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579a0861167afb250cf29abf5284fd2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bb1938481194cbccb05de990854c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ec83deaa5bf8d71bb3981d91df7f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2660f24521875fd643a16a5c38b95655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119bddf4b0797354b189847a55be2ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecf94d02febf725d75b33aacb4f47f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df2301cd335779f29011e9e2aa14b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae483714c8f8b8139384a6683da933659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466636f47a8cc2e340230a81e927261c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62168d59fc9b059e995189da7898ac3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5529456ea982db3513f86462892d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a70e8b2ce8d9662e8132a7675e7ede663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4c0c8a076b04d5fffca6ed2f52d88664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41e82a602ac92850c231db4206a197665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecfec1acb12ad55781bbc105b1c633666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e71a8466663e90428e99f1a03d5ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a71996cfed65c7a2ee140d541dd05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12482964b441321bb358bb0ea567580669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737eb70ee5a0b282f2e4f2909974851a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443781f336dc2a81e846da61429c3c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca4479042fd8cdf91779ebdd88453b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bafe5d9745fbb6c34caaced1162ff9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b3e4e1db8b86302849f31a3c9e968674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff253eb7786869558fd447c867afa0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c40a725638b4e0003fd9e95c254c27676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55464852668afd71aa55611087c88e8e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4d92eab1b89dc078d367331c6518f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d10e2d1f6ade19896dd00fd1ee523c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed25e5475eac4c0e1cb5f8eec7f6dde680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf89e9e91d0e2f56186f0145d098f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ad0f0a7bc43cfa060acf80fd8fe3b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf8ab339b84f32a4f2a6318c9a6af7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e189dfdea697591bbe830e8ced2e81684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6319d1ca702d0de3392a768a1a7c19685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b69cb889d5741ce0d445b1b94fed4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac119ae5591df23f20c98053b9b9741687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b31d552ef84e7ce433fc869cab13c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829d04d41280e6afe762e876ae7690e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a569563966a3bb46c0726b60371b2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e525ebe9cea5ba7789164c521d576e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69579c89d0a3b1d8180dfd4565889f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a9092ae4268452937bae3b117fa14693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99237d674a63b664ad890e227bc7796694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e42bd5c99e3e7ccbd207bcca51001695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8505dc368c170185f57a427cec7cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9aa528190e51eb51be9b834f591bdb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffa115390225f716c6812115839285698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4db411776142c6141a4a7c81cacb6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885a16208667b6a6505745529e8773d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1e1f06c50f51cff1b0116eadd1faf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb238738a07fffd7756552838f435cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe643f1eb55ec80d313011c95f53e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47120fb123908f6e68cb601c2be911bf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14072021c56f6653a7a32ba38bbed9d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb4963d9cf53cb213ee1f4924cf36a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d6bc8ebea66d01a0518ee0ef24245707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1195ec2e24cc2435c76f31a12cf03b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60b904c3c5a2d6316f9aa689c3bf96709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936c0d7bb78c4e1603c413a4c5d18e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c391780eb2dd1868fa9fd11201633711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f232bb6cb2b050ca1b5e1832a9812712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc3b00d3695528003205655367cd15713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4a51f7b5ea2f59f08b74557b1a76a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b4441067e2787c3126cc8829ef6dc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6b2d2756be961e0d39a451d24ceb4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5c4b686e293712359a388f107b703717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260b00a5982d47b8a958bd0af9dcaa6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b91a14a53e02fbdb9de9336dc2e3c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d30140a70b17269cf649cbbacb31d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e6d442de5b523d1eb39504eae1dba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e3ee7fd7ad07f5170ac47942d9bbb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49aa56fb054cc213ac986a148335268723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885298811c47a51a8e1cdd2caf0160f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1c9e920d546f69c8361c45a7508ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c703415f871145ec3008baa285bba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866d29f288a361175d5fe4a26e06aa8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299c92726faf946d0df1b542748324e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333662990894160e679efed534fc35c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774284ebaba0bde822b01a7d392b3b8730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1935e2cba6404bd194ad76a91be511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac88a0dd62518ffec587f961e4162b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075a5091868416d84333d366d509dce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca7a3dfe37f6fc1996eea0fa233d584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c287eec60f05faf7ec515ea236f845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97747392e8106e4f8d9614eade2fbae96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea6583e1538ffdecd5cf276c82581c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecf51de3e879a2ed68d1fad266c8408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925b41ce6396883ac261474a2be3ed79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21ad7431351499046e801ede34330010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115de93447747d582de73b5e3ed8aeb111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413b2f807947d14eace14ef55b5230712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e54f57d9dbd2ee691f5a68b7842b6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcaacd4289533d680593f82bc7b11814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037644e7003a84fa3387c903bdb1fec315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1204cb05126cde8d5c210261a4f39916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdff5a27f8e7e83eba4718aca61755b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ec76f97d70f5f35ecb4806c2b64d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edaa82d392346f57dd53b453238cdf519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964c722c74366e3af0c5e0494192afc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a648efa371e54401356d57f884440e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a0d683117a5fd3a02ca28ff7b4b3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83906a6cc0bb6a5f0ba2e02f61ba72f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f3167c6b72613501efeec42d3cb0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4046788e792354788f2eec9aa4bc9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e87e1e9375e92f8ad8d23aa250c7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dec593f1f0493493bed814cd63739d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b477fa3aba3398fd4a221aedc7e49fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed409317dec196c9bb11d5616c92e5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2722af8a06bad7076365721ded26e7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccb4abb080c946d275cfa60f307d3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fa2475d42572b1fa445f9dbaaf3fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2983e6ef5d4838828248b5598b29833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2db9a509238de44f7fe40fe3cb60c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ad18fe45022999f6d4be37df5762f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58787e0985fb321fd9febf925c8ca52736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbf2a24f972bcbbfe6a9173e7c18d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2099dacf6eb45c1cd3518b226e3fd938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87561198c350a9c87f1ccb98cc582339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bfdf436ecb4a23d6f63d9d5d3ee7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5056f4f0f84057874dfe12b2817637441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24278f40e08865492ea7bea14681488342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b67a468b59c4b80a0049e6396cca743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997675cd43c406cd6378fad85b0b08fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19262e9493b7e9bcf05a9be20cc4faf745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb2fcb84796236f0deed216b995cb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dfbbbf14b794a2857dc757f42aada47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fcc3f532b2625cc17d85e95b9d3d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8856e97d8d12c02935ded271e0e674449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffbc262fbcddb9e8fe5e64a86ec14850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414dbed6e9d1c9cd41d8eba459e6ab151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9269a006e263073ec74ea628e8f4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6abf9f88d0b08ce3a5ba4635b011d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32d7dcf4c0c98c93eb00de4035691354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24372f274ae2d1e7dadfc37bf188702355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8bab9fbdf95a999dff3d94e5c2bdc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772824566ab2cfce7e35c896a46d7c4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea83f3995342ccd8c2a85860868b68558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de166fb0eda1b4448b6c704f33d57459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feddee0f0ee8413145db78cb6962c3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad650f8c43ff7bd52eb66c7952fe384761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077a20ed549f461a61547e2490e858562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55426c8fecc6ea3c8579ed7f6ffc290b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8cef3c171d81f945e147035de2ff064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0a142683cde9ceb58dc7df4e2e21a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3944af5d8e8c25be99a6dbe66b6d9e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0334a9044fe240a46a0be6e5c86f0b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad73025bc5d9d45d8e381d6f7aa36668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbf38f673869b34e7d7b08a78b914969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbaaf86a38d4ece8289a2ece83264ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2272ec481a9235f45467215a45acd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79533ef8df3572eb1e5f7b0fbc4b435172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba06e0c00f96e5b7261c8f0ec60f5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f88c8d8a4447ea1f955020cb122c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd10a4bd33a22df2fc3d6b8eb1b4f0475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd9af4e696ff3b599c779b136556eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f7a09306f29d6a44a6c23785b66f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9a5412a73ded34d40b1acc13bdf3478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a13e918538e458b3ead7c1c699ed2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219cb239c110dac9b813c0a15a46c4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772389f62eeaeb338ea16be8beeb65b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a694d85185c8ae516ecbe46f9357fce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f545f4f829e28a3cb3908aa17618a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88b73a3733d6f010007f676294b2b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ead2d2de2d06d647380e911caff9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464028ca78a84af72602c8570b3cf1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc94a7c4d1177b35d77c37f2337dfb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b0b53892197d140f9b42383b7512388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d74b7b73d23245bdca73a37106f68489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91af1e71a3e930abcb62fc854a7e38190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1e344d439c5570923eec645f036ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d791d779120564abbbda348a5fe87a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53a56eacd4edf5f49fe0eab9f1701593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41ef7bce08ff72ed15ce04e2d3cc2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8019f40dc7fe30c24a5fff346e376e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000102b614276f620db3ff9d37e85b1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccc6eec261e35bd8f52939ee93f20f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90e0b1222f0557a444cf0f3259c54598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042c3934a92606ed0a4d92127d5082199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af2e7caa1c0cbb70d4749e0859cf24100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa900a6f90cd8135f5e8f8731f91a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e7c83b742234132f37ffdff1bb70e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e73b6cc55d57ac9fcd7606a4bb45b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba8bee5316293ed70a1c54c4e9a740104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca99f38d25a1298132326619b569f4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ac88ef19bc507513dbd16bb0d0abd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45509e268dd1f2849ea8c66d07d0e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258d5c51c27caa0bfaff446ac299a79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0388215d3bad64c95c4aedd82d842109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020ef041c2c62486879bc4b35f277bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b70852c4d26977095a771c9b1e66b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e1ccbf4f6d3ef6ab95e59563d5198112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5798e4100e74e7e98c0793ca32495113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaa8f895e642aec4287db53bbf14ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55452894e811be570ff115aeafbab5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732fa3c26cd31c3c9a9b53eea25b0bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520792f86d1a05d8e149e3c796df3c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6a7eae4a1da6da95599aa3dbf63f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e9fce3bf6bf7dd8b03c2b187d3846119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f53e1e9af83fd67942286be03a4d0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ed1c709cb00d703f26c461a1e8d53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018c6aa443be4849b4f8707ab5ea2c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bb6323d4e5b1b9fd6a7bae1cef754123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d2b70085cba3bba7be859469849a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45621ad4d25862471c1c1eb0893d1e59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1858e1031abc616a75c1e4df59c3cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc0410f2f9f0324490a4a9fd54f3c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132418e0ea136cad603b4394eb49e35b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158d73ff23c0d4c94c7640a57554962129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2accf6eb82852f4b5999b61cb2cf24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d2bdefd5fdd8a2d1a0ac0db264fea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e24473858b5e193207630d188afed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb82c5b63d254c482c515f83e748e5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea5a4c709a51028f081ff36a422113134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39496089894958a4d3ee55edd8516338135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df129abea546c01435909924dfc1cdf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21958eebb0a8a8caf6db5e0958d5afc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878522a27f5a2cd7c756634956b01e04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424678793bde4bfde6f47dd4ed3a07f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c86baf167907784d8b1edaaab3ef46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2008993d90ee2071dc8a1fcf23682141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5dbab47ad2929e0aba968076c4176142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408235641b6e1ea6644a44ca1194d223143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cd199ade2a2f1d36b7730958ddd63144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d3b3520ba5ad49780faba6ff136ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235553c126059330412738a8a48f8592146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebfb0d55b5112fc1d547be1a6e640f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c549b4954cac7d03831e1c33b76d9ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74588fcb6b984b64df5ee88c98e01b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17291360963757768b6cf8d10d7dd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f548b6d166d9622c2e843bc081bf5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de238321190e4d236b033789519dc7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daa396cf3e169631c3a2515f8253cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258afc3b98c1ea53e1cde422c9cbbddc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3fe3c8401daf5e9ea1b9d44059571155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80040483c5baf4341d5bf9084235857d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c63ad47e1720254937481935712d9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f6776fdbc42c49e55430bdc53befe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4447ccdcf81761a697664f7959197159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ea636cbe70f24d8ef4a0e12cfbe60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a94ba164cb7caee69340f5c2cdba78161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a564dce6107e8c40d181e77e67c72f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead10e115684e1279682851a8e6ddf5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83efad1e7f7d9c3e0479ebf7d7213cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63a092e5136bf6f0b243a4a412f7c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7310c900a568de401370e14e276e4f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222aab4a0991fc2d830aa7ce56a4e5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bd4657af658b63dd86087e322c8ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6763f057a95f11f42d5c35d6ea4d84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6a476a2359c4b7007e7f6f18163c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3fb6a9595ac317c554e24be6a710e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00638f007e8ee72cebf77727c451e05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f3d703b77395cdd509c09fb58a61e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0f52ab2cc2683c84f705378a40764174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f527514010edfab7532985dc4c9a76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b286d830212e2cc45bd25bda83612176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98455d1f35764b607013bb7a99960a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b05cca6bd1d5a4b4267fe1eb9d2ae0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a727dc2e87952554b99a60f844d2446179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870773e500a7a0be14827c94ab6d8f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63c3c73a510d3d43aa474d255acb16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607db1159f027a806d811e8642d53c46182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832a6039ef56e868496b594f2225ee2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ee6c3192016a80c5f183876ae4e33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308e1ec5b338ff3210dbe5df1aafbde185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52bb0b8347914f1273ffe83ebcb16a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665b3c9d235897d6a07ce1cee887918187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b4f690c6cdf4afb4ba8befca9cace188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48881b79f8edb559d18022a4838792c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df3551f6eb72189f290c657c96d3b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e3716775b4199af82ca5cd0758e8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c1ee87f11dd7954702854fa63ffb9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1f040da07d5795ef1d5edcfff17cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9b3d9b1cde3342828371650198ab7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e73f7788b4431923813554483ff7a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200170206ae45d8d3ae4048fd5f94ada196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2aad0090b8a4eb096e45748622a55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488511b6726869d1a49903ad79bf4dad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347eca7ab774e144529699e24f74c89c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cb25ff8c95794d0aa96b97dd9100b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de418048b07725fedbfd82b05fb38dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435c9198c5da879b58b4f16f6d58c7b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63208932b2681afb18e78b4af5a50a67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae83bd941940eece440111015e58555204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bc1d5cf9dc514b9a7138c3c049740205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaff31a8c5e8d66556b5c1b2b4bf127206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532b8550c33c933a9417cf0433cd138207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8039309b71ba66ca999aaeadb4b6b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af536bb05024d22a331c37aca6332bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94641578eee01979fc2c1f2acaff88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b54f3071f4fff02779eb6c18ef190211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28ae38739d09f0b73f4bfd199ab5a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2606e7a5240e92ac356a5c2e5e7f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341cf79b493ca04efe2b02901c34b04214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fa393ddc313a0ca8d7e984dd7bafb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd39aad0b952f7eff9173decc465c56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd696fa300ecbf0bc197c4fea4f340217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0845f587f8f312130e6492100bbbd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c20216ea64d3e0820c066319d2f960219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe7b4599e38e26d13bd1cbb35f5942220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e604b2cb146235a5477dc13964dac5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0e14b6383258e1ec5513b74d109af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cae9d9fcbda490746b547eec087ed4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b170697bcefbe95e299482492cadc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0153ecc89d8372dd74c67832aa036b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6697b2854c34b9c813f45d8a508cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3a95cacb1fc1812dd3080dbf30805227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2521fd0fd8133be1e3966d5d82d9fce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b74238003e6ba55be3413324df837229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335074c7e79070466afbdbf2c848722230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01560d166f5611eb86487f2c43e8f80c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bfb8a12048487667bce7feec663f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bef26fc6133f34b29d9a0afe9dc3ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51478e1cc2110159164f89bcd2a2ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d9b6eb6734a52b53f3a6308648d07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45db52ccd6dfbb88e9bedf652d2074236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef2322b59d5e38094a47ded8f009a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2b0d28638f70a61989bd4719e6bd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f33832c57ba8719a48cede077dd2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd646f42d437c287bc36eec7fd8a46dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011f3ce06f54d8574576a9c811f463e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b7cdebfd5cbaf29ad159ff1e588ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe777192a3925ddec38d4dde864c961243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3503dc4d1029754be859e756859a9a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3d7cc1e0b44ccd2171c6bcdbe0443245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91753a8b4ed63770a5acf31af56431246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9cecea70650d9b0e492e06bbfb437247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b81703bcaaf7c6132fe15287e18cb1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8ed7b07da9b71be2a8007236c5309249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c9d5c5dd6f8552964de34feee148b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a1829d983f8d5a851f2e5e51cf0a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec4e9b07915d6dc67ca719b40f7dca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c36c935342b3ddcd288537ae9d4bb2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96892283dd6835c1afaeac3d7deb70c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b4bc4b610bf8ed4a158620ea79180255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812abd03703a25c059a3c64cf659c59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102de1f75929084cff2424e5d759da2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e8203e2a9715dcb30d0dc281c2a15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0651b5789e84c0522d4feaab54c1891259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a71fb698d7503540d55203dbe0d49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a642b8006ebcb4a4f2722e6775319261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b024cf56807f04e23392ecd3fe418262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532a71d8b6dce064f94a881ad2a9230263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8e73c9a9589292919b640a6d18f3f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1e02c786826f42041154e09731edd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dca3d2a1ce818fc3daa3960f6fd64266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11423300aad9d23d919d9f26916e2c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2f865404377af0fba4f199a962705268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968802ecba74ae20d0dc3ed99378f446269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06556f3eba4fa28d6c828a81bbd746e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757363810e4cd7b7c82ccdb35c9e8418271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f211f06469ca5905773e8912c12092272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04630b4159499a618ed14b42254f380273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf7c201a7d5fb4ca3ff06068848da3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef3cc7cb6bdd97f7f7eb2a3163373b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babc35ce4893ca742b411024ad4748b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6426947a70986fd7128e008882aa88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e15b3dbd4abb72289d50e765abcfd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a977b8a160cf283c1522ec2e3467e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d4fe7268c89a3fbdc546d8b4dbb3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15de2c9111a358547ac3efc57c8a00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b714b054fd2827e3e19b91ba42e68f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b158015086ec6e19377df0bb402e83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c14b8af92bc01eccd35f1c9a56c6a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c1652e0c4e0548453eb210db1a609285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654b13af8175fc1690e589fa85ab985286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff3ea35d956127445f86d2e5b66133287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71010ac6bf77bc52ea2be514a980ca7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d748f4c86e8c4c090edf30d619256a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0930d3c600b90df1bab97f5fefab02290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54d40d1c9605e7480bc4d478341d13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a55056eb80ac5b4d0203be76dab2d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da34c4e5a1a57c2e0e063f3fd5e1269293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666086264389f57162b5203fbd46314294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6de3e87e3238ba738db516e825049f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222ff9cdaed4dcc7f4fa3626fe84e1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea742908fd0f1aad1ab3aad23e63b52d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c58104b2656e2e68ac001349912263298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675853db6c14a2fb9ca97b3b9fa3e3c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f11fd41a419045370c4f549e4d936300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aab0ad93845beffa02a2277eb20ff7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceaecd1a707a80051c2d07f291a7cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5c6ff0ed9e2cdd6697e559eb0b6ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51283cea4d834497b707eab0f39303e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52072752d329f5f90a895ac87203df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32638a7fbe4c893f1460cf3b52f5bc29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0395db96ba9006cb5d2a839b68036307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6ab0bba587f97402cdb17e81a185f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478cb21253e9533e20e6ffedcb62c3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160a22acf2637ea09912c1839f10b55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed56075bdd9379631fc338f01f7b722311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b66de945b99359c9607a8696be6fd5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdaa8b3f70fe001c915dccc6f45f86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac83133dd1baf2f5d36c7b81f88ae1d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc36a75474308eec9e76bb594a44d09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cbb6a2fbb48493a987034b414d241316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec16eae00193b3097109c68708a410317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d96e4d59a25c20f0ef7686db1470f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffe96441024a252f7632265090b4c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e85f3f7455cceeb28357198489da5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7e546876c007389b597369367c810321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390912fc046c204864f5e907d171cd25322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22fc51dcd45131d694c802c4469d13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc7d9cc0843f7509fccb9348895942324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30d27f68c156c9a1db61d328b83c29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f72f0e6b1e2290c5766312e4cd222326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f8397acd0593f7d9f694c89674705327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a673672b90d405b3d9fd82cd321ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50137d51582dffa784f5e2562167a44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71f62a02a0dba75a8d074d3a1eb60f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae9b964c1326f6cfdcc2074e945eac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6410d3ee33b17564418e8980b365d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018264f75f56faa26b5b559f251b9a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba1d20502856a878dafa28b869c542334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d234f4271b6787f0b3aa14d5b2b5d50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8472db25daeeaea965fb0a0632b4098336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2afef218d6a667a51fe86902a32cb4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f85623868a5bf25b2518f805e6c2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa45b9fe4628b9fce2b0695f74d6fe7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8de98c0ef2596a7a0280a0835d022340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0b7250301d92d4787d590fd65c557341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30218ec6d583a819b6ac4ae5bb11256342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e5ce130cfd0e1c0a174733c328eeb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f22856f3627f0ba4691eacc5973d7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fb9f31c5952cd1371361674ec2305345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f604e5d9149d09d0b7f17226b08f8b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000d04f1c8ca09ef90b4d512e7c34b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d97a3178676cc1a5a1c6942635256348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83d98263f7aef5ca8c003600f64b4e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1733222be49b5dcbd62d58f3d6ee782350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ab8247ee088df3c459e826512e5d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3804058a751208961363b6ba38e5bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5094a38e045a89cd97a5248c24c0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bff939c390a4a15afd19dc6ac3aa33354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960a1c7babe675ada1c10c89155fb6c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288e5077c575adccc544aa0ebd8fe01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca27672b0cb889464a3faee0c64642c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade55fa5eb7082ef7569297a39fc299d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66872da8fed1f47696e29a7a8e961b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20c54f68da8ae99693fa37c3d05ff9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4a886817262ca7ef7ba79571f1315361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd486fce3b9861c5f47737a36c4ae79e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b4341d41ba0304509bc5bdb01a263363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58c68bd1f02ccd0bc1104d4a9598de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9087d22b4754c0211580dd6808d29365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefa08fe443a7aab1f8abd4e1eeeb09366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7267597d6a6a6f6f90d11c561c109367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726ae622cb1864d6d485b65cae0374b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74aad7fca59a03be420a9aa090f170369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d7b34fbf89696fcff47b97974a448370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d328ab0a98850ae297ec1b2a2243a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b15fe0d6165135f057624d893697c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cc56af65cc073f8e974c27bbc7b6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55834c86245fc50cd2b10f220a4d0c1f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaa8c1082c04b41760b141579d1dc3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d093669b458ab989482d95c39f0249376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf5786dfbddb185bab34dae32c33d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9849521dd485c8230adf10be081985378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87a3a0e323b89783e3ddcaf9239ce8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d945e219eb92a40986c44ef5bc7a63f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bd28fb571b2607784a88f67b3db05381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b0a0c7f8fc240cdce326419e93cbb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bee56a274eaf10725d338645a853a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd747dc9e7bf5f751a23f00011c3d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f999e82f0b3a815f75681f1623800e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce654182d0c513c5b07e223d61c0c71b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe63931b78a3849c838b2bb6a1d538c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fa634fd4157b6f8de4c3f10ef0757388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ceece6ae4ffe3c48a52ea609e35c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3937fa300219d7c74e572177fd544d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e934a2e9f72b34df85e285d371ab3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694cf01fbca7c584380bf772f0f9151392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafacea5828ac6b33c421d210304f44b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92b171e181dbf3b3674ff4c45094ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44fe0cdbb666b594cffc0273760d26395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c012206a043bc0125bc10d0544410396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26145b165b9a75e2a93c04397c4d50ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2a6a251e20e82b3274b777dc427bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45d3d9d7b9b8f06b9d6a4aab82e0fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f22c8b9434261315aab49ffe0ebfc1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de4b51cfd4d0f8385c6f8fbd718151401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b7b1bcc4b8c948e16b279b27f4384402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477fe2154262cef9589ada80f5d81c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb08e917023f58b932203c9c57a7b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8e89c49bffa5288627e5a5d409484405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef121caac3d881ee3db55e0d00112dbb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b5d7a8fc4d158e701b3bf65df6a08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4d5c468442cb1f1426b34e8a64e08408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fba2b2d9254753ff7efed8f166c70c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f246c530c9a6472f5176f3b130c6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e6628abcb668d03592bb74cd6656f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ab8f0f0543dc53f3b1afe33f221e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4adb30f850dba9028d422a05e1cc52413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2c397ce4d340ef581780a6def0d16414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86387532e20ed66df7259db611e0059d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd69dbc29e557a25b69abcbcaa06ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1863cd844e74985bacd7f92926d4b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aceb9aa51b0198923b5e3b13068908418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0e030a72c9c60e6ea2bb44432100a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2483d1aca6982cef2c2efcc130e816420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c9964bd4f01575d7a1941a4b7c22f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe359e300ffe874b59a0c2456daeaf2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a01e5894dcea6573e85efa16ad079b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b0ae024fe1d48d11894641a76603e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cac3f7e8acd9214887d1a6707d280c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206df54c1fe7448eb78fd9186b139361426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530d44eb08ace40037de511ea7bc1fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168af6848b8e5a14b5391ff0a229aedb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1711b77be3487f2081f8a5abd7861429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54caa7f4d8d85b563753a029e9dd5bc0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cec2b421fe380c0f55492bd744cc1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd469030e0f8e69fa9651966b360d39432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca586e527e43cbbc705b62d1f21553433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf8cbb1cbc9c3563da38a95ee96bbb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf7029e848bdc3491a6c083946b9be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530748587714d5d27a4299c47b5a746436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4e7758cea46d1d5c000f31afe1131437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda1c59511a32c6cd91c606737baeba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a94a7772f6d3191f416ae4683abbc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13906e1ab2a4153e59954c31036ff56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f653fe43d7be12fa7cca9fb911f89b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4109c705b96e7c67b319e71db3d00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36cb37da153e39622bf0931adbd304443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fe93b4a2e43e92aacf098d7b40bac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da164803bc3ef2701ebbc5df4996173445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43b82fc632f02d61c37d55df8389a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed30981f678e2c32f9a788003f9fea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce27eeb9fe95be4d7ab62a015ab84ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485243e66b4caf0cb593a7dea549dd0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f28ea1748473a6561dd1cfa9bb039450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453bee2d075450aead0d2cca8de0840451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee0cc2ed977feb8124d6a273dad36f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52d6b51ac4409305bee5eaf95560ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6a2a8c7ecbc17b41848fe67835e2f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58334060ff7553f1ada2880df0589492455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041e9071b40fd04a0b3b6b156204daf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652bd44110ad1e906d81d7677b639bf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ff305198fcff3a58c437d7fbd9a95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10929bd3c1b9f2d77ba956414ca7f8d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa845bd456ff7df561dfe32c990ec329460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c039e54251a5ca0a344884b5b1356f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66191733f7295e7b07f376fb0199b6cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2166095187ec629bf73059f207018b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3bd4d2382e1c8717822c5dcd62011464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e228d7da7e99b63546ac29d73c6cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5300998a3415c7a5ea8251cf12281f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3fb3cbce87e78c607749cf10080d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c49fde3b06c4e734edbce19ac69e58468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36105ac9745766ac48739b0d87c2559469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5470cdbbee7500cd85c01d26c24a2da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902c3a16194b0ef8759f16d4e1a4244471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69951f537f294d9e59b929eef0f89b6d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afbeb6e081d1ccaf83b3405204a466473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80448891950f177a7fc5749d5e939cb0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dc2cd43410e5ee43a8a643d5aa1dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d2aa44208ac93b3efb73b48fcf202476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fb0a80e27915768d2a83247bc236e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf5deada479bf8d0117ac7aa4c97b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc903487511058d10612dbb5fdef66a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad7428c302fa1151681e155051a632480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b72ba61501481b7f0091836dd72aa0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1b5e5832acf7fa07e95af97d2e79b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cf7ce2c7c1c819984c4c5d4adf16d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72920ea7900875901f0fa4d35f4ff9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78efee08bcf46291354e6bdf215ebe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d23c101b1bbdfedb8e4eb4efa16b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d363692d0daadcdac186a91080c1e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e72b234b62c5a111840e39643bb098488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d3363a927b6505a2e7cf4bbbec33b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b67b6ec2787087ad55fdcdfe55644490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d031a1a2d775db85433bcbae1c4a630491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991df7fb37362c1ea4b07ed2b399165492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f054cf5346a9d75d3b44abfcfa45cd4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b62e7e51bf399f7060a0bd95095158494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11043fe8abed72c65c05010ed710df7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aef8a059e1f59b242a91f8759bf807496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5ea9a461b86e2b44570e6f23cf6e1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd097ab899b9eb938b0d6ab86b484e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a3e7d280ca44b5ab1fd81537bf654499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce36be0b48ab5fff2ab364fa0841507500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a9dbd4994dd02245daa2d1c776db7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fb050faa0b79a60df7dcbc60ad11e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e99cec221d6c69fe448390f610140b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2a39b7a0c07b65e1bf09fcee470f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93a2453f5a85b71e1f677001846b11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e14b595a059873e91691074d539c3e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc226cea3e0380f011397894cf08621507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb981c1651d07d14371106bea15e5261508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d20cf984c8e528d802a9905d3bd22509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7103a5809877a4b6a3b792564f19aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15671cb9862684d7f82f11b1b6847992511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5135f673e30afb6ea70d17e85c7ee0f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60ff1116e1bd80fc84a819901d2c01513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88446c57b0ffd8e5b11780787d9c3321514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81672b79d215dacca760108919543659515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd3a30da24735170fc42e93fb1ab09516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd766de49eaca93b67e5f0526d1e6aac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e228d7da7e99b63546ac29d73c6cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2168944ed4a6d69a1862c64a43f68519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848c0d90994ba9381b70d4daf85a13a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4527808022e0e1c98759870e3d5c770521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa4332e956a54c1fc31e72a9e5dcdc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804512c886288f25f62728b8bcded70f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b21da4646fc5029b4a14ac310b68c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b6ba1ff72c7db62336c13aad1554b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea910c1afd8d67250fc7c8131134b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb4761b8afa0cdc65c61bafc72fd20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b5c0df11c8877e89e13d5e07c0c6d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1271f5758bafd8550faf19fda7c8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea036c3b0a04c2c4186549781685d4f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1a9af09949f2c4f240cb2e5cd2c82531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9cea2f98147b8202425fb3c44f636532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9869593b601b50b36464e7cbc1d7d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07219868082fcdcbfda1559ebebe62ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec96c5228a78ffcfc9cf7d0fb8f80b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b60b0c60999e80677fe77d53e22178536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6c6698c60762579fe56d1c7615410537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004786f99f5a6c2cd29cd3e6998892f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ee5c078de31f1d120d68092dd4134539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831225c4c42e28e21ee8f46be2c9b3b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b8372fbb00e3a1eb2025a95cf2e42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3bcc1c924fa71afae95de6f500c29542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c53ae9bcdeaeccf5415f3fced1a90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d3bcde28a881b9e797779b08e4716544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe9f06d52b4c9d9b98f198869d3423545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e51b0af631a074f414ee11ee2f25be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4b3c4f20ce3cb7fcafd71440fd416547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896f022cbc6dc15e9a2f51deca4a084548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50174d6b39b681323a7b0b6c9ec9699549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42faf5e42c5dd467ec6b283e4af7d43550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d5904ec866dfc1c00e6cc85c40dcf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be3c9dfb68229706d232c58f2ff41a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121505b392b2d733eda0884459849dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcb72756e3815489de826efd710e88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c8b8abcf8a23183b6593210dd89fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2e0ea537321503aca71391481743d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b0cbb7e8ca397cb528bc41d65726f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235bf9e8afa19a8da610692288ed0fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcd5813f06157bc5fc184ee7bc1a7e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb631667976bef2c3a3144a42ed34cb4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934545837a408c039b9308d0223f2b3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07f181d9b464466cf595c671b594eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e61c3b92302ea1f983cd9b90de83b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f325adc911dba8fe306546057561335564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5b6fd5f7b5b1310c4f56be857b883565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b4f33945cb08ee2dd39b620f89734566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bb6c282cb9c94f0869b06a6a43912567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ef72fa36775f1c1329b6e8ea5ee5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c39bdf1faeebac4d5e4093e82b412569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefbf5e40e82533c23d164080bda0c4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ce5fa16713810d58119203bef35a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce8acf116be60a09bd145e872157ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59932a46b0e7eedda8ea051fb13386c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bd020ff2c64720c7fd87b7eb06aaa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794af6fe9110ea85ea78cf6abfecc7e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4a18a81db092e36f60f4cec177c6a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fef9ffbeb4ce21a55531c874c50229577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202fef4afdc71715fe3c3f4b7c9314f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d75a69bdab06423c4e03c59a399fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6012ad109f4c4c4a769d6ecb2423f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3735331f0f837b6b0849f1fad82c9c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e5ccdcbe73f05efc172c22360ec18582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f012e319e9226ef8edee7d4392c9604583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b248e2fd65ce8652e671fbdc648a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe880619853cbd1aa233c0e30ad4f836585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5b9ff77f8f48a5c0884c7eff7a8ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c28ebaf484158c4e863b9daad3e96587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0591711f399b5139150e016531adbb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ec1649285f0a4e889408dbb4a8a53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70eeac327d6c4e11bab4332de4e8ec7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb2b0dc18672eb61cb6b0d7c92620c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47cd85f8f4ea1b19ea62d201247ca4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f00248fabca1b3dac1f074b7c911a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0114c81fe6d4d8f80e97079283fa922594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad294b489e72b42f033780829b050f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb077d671def65bc3cd9b9956876a909596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17270a368ed7f0034603b7584ae3bff9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0dc1ab0479c9201240050fc8d2b20598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf7d2f41ac47fa9a1ace5ee956b248599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989da4b36eb2269399e22328f9f158e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235ef2e390589a2c073b46a953b1db2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782c115d578bbe1121333962e5bb3f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462fb5d6325729cf8815df4f9fd4752603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631eb539613889290cd8271ae7db0d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ba27157e67238ff20f70f28bab4c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22e9811dd4726e2938ff362b315acc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfacff002b2eb41b68053a5b836499607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4440aeec64702221ff174e6682322ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307ee836f00399dd3def33db7ae9486609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec894e5f51489b214a37d9aa5a29b3c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20203504f5d9fd92becaf2415fe1f833611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc021a3045aad243b5feddb68f9ff5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a10ebe3369e5cc462517e252a12401613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a775c04c5a575c2a0fc7841126bbd2f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37f70a6b0b90846cc112bb6f65a89f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70bfc5258a4f4d6cfa7643e6c7668f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230a2ba4ce9788964f408f7ac3fc929617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e93aa872d8cbe4a10c7e5c872d732618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6129c565ef754b79156cf2a6c5693619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a82cfb0045d14cec99ba408eeecec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5893bcf710560ec4cab45e50a12ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a384505fbdc2418a0c1d7ab9ed5bb7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca40132b689558ab553dc4d48fc54ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11951ba7f7f388fe06e9639e46130041624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f2aed04f2ed9fff6aa19fee4b15f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9384af7ae756a34861a3350d84ce8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e8535d705b43d5d0291549abc468b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b90141002139fd5a3cb841a97ff43628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5839c922a33682775def95a28533c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0c697f727e0cdaecd3d8a62ab87cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b45ecda649cfff03657c559222479a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197a532bc2d1648bd7c137a5416f6e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f4e3d74ab69dd251b978284648d4f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc480406fa69b355bffd4cee8448e4e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01321bc3065ef3938e3a88ba2ea6a98c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a422d376f55ed00165cfc5678dbbb0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285e9678a33da1d080fa84322c9f273637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c26edacbe626d502131be0d9da3ce9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e97f01a141fa54d68bc7907836c49639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907535606be22d7ea2405e4aae339e65640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcae79615fe69316d328c770de1b252641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12516e98dd99188db3d7d1470ff6110c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1082e913342929c9e1b72a899e813d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b100cc2722c64f6e2d9ba1d4ba4430644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3746c42fce56a73a0d95aa605c9241645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd51e8cfdaaff1492976e6518752501646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcf415d96a7d6012bbf1164d7e2dbd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d115c015e0434b61e35e16889761f6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605657299ce7e8e3d7afb83d238a739f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6888390f44f2cba7c62701362424dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4b459b17bca4f500ee5b2a70ff7d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae53941e752b6e0ae6ffe5d8827dac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed3042c038e761891b328ddbce32ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f71737a1128cf071971c2153c12eb0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33985f955bcc0154c8d1d7f721fea464655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17c965fa286cd1c5fc8cfcbb68aae3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787de2b8c3f31189d6a2ef7c7b255361657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f3c4b8a551892172419cabe92fbad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41825a672484436fbd4a14fc2a9d48e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce1b93c483d32b104a7bbcbb5fe569660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d4f8d50e7be3186951240a0fdfd68661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e930d9faf62b879adab32fcb7b5f335662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3888f6522dde4344761ea62234539b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1eec61e43783171675d6cef0f09e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82427773668109e21484098097bf727e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa1185600df106c494f00b626de338666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d07ea69262ac5b26cab1b8027a07e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd9f1469ec69a7c2eaf20aa59c66e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99b793f9bbf4f1469b23e46e6a6e18669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8e9f4503ff6ccc5ce43f85d4835d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e893ab1e47b676de7e899e2847224671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693cd8b31802b7995827816f75977a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a0d38fd2db675582002981ec8e89d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19362c4f213958a006de379259ec62d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82c5faeebc48994019d5be72f9bb35675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14947802ee8e283c2b7c1909493a9471676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a95eefb263c24bc3584d71b7cce324677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7c5bb2ae65c35675905323ed7ebb9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb81334ccfcefa3678bef6a66552fb9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38229d9614cc19090bc5c470c9d186680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>