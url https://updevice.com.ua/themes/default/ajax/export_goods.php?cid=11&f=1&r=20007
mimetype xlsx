--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37694578044b05d15e09d7508d6621d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc166014062bcc785849771ad9e50e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acac5649e6cf87907c2ebdff1405673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444cc06348afbf1e432c7e6e9ae01ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edceda710199659dd1117db0b9bae75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3d30c98e9b7c4800a791688340f036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998eab5ce3ee3c2b6df86a147bd94f5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297ee7389b1a51071e62dd6444468ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157aa62a00ed5b37c1a5f82f4fa5b199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9960b2f770b2e5b21ec065cea1b449110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b84958dda8945f64a1125d6fb585011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfea23900d0602a05700b7fa8cfcb5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef320902ac1aa0e99db98581544e1f3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f2a4a660a34d8b231c243ded5031414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3af2791a83831ed289a590332bd23315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99177259239544056a046deb722cd6b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d715f314274efc9ba0e927d6d8d6a3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6423e3a7cf13b0d6ad70ef43371b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950925e6f5a386821d6b0611ae483ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb757bb674015f81bb2d4ccda2f0db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a27fffb3a5a8cc19f08d8e7a373d9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb822063dbfa3e0bf7378cc28148ac0c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e3613a4237f89af71c506c0d13ee923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67741e46ad2d53b35091e9006c827b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b2ff154ef9968fc8283a1164d589125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5358d24663a5dd8836081b91a4819f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4a53bd2777ff2c9dff7db0b37014c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d37a5208b9872ca64df385973c9d5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461606e4b3f41030fd3b8a7b7ba3d59329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4118792aa3e4e8c28cb5596e3a637930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b898c2e2187cfaf510e6da1f55a3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68b14cb30a48d89ddc3a55a9fb785e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3541a1788f230f247686ab8e1da9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b884363bfaf7769cd6336f2582e91c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2d3d0b1ac218903f015af71a7a2bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7e6fae4912d775dfce9096eb5112436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee030992a4b758bc81ca49b345a4cfd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75093f99851af523e3beaa293f48b28438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f270c8c4860df41e8eb3b8ebba5b7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d63cc7e0db6a886e910d34ae3c17dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad115d9308ad8d382f92a72dc9dfa1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974f001fd5cdb39bf121032fbf5002542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1262d1f228a85a4f41a22188a999acb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515877e8e2bdc466c4ec47ead7296a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105d877dd5346a4f7d8ea9eb36239aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb6125208b728fc6d0182572b8c6ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b647a4f452d2ee12740f97ad2d39b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9830c58688ef6ab63619534bc4d1ae948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cda0286bcb38dbd6d20008f56025a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b57078585b773ce6c11be32f2d94250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4206f4ba4b88853c5ddd72ba9fe99151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce33f78c87de0d391728354277141c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ece8559def15e1e7b756f9a12db03b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5fdd932f0548852a28b6c70062bf554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744e648b5c9b80f187511958b2f134d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1f5bf5de8b94da78b8545f1c7cb7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0361e36d137b8d676d052a8d87c0eeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7878e2816a103f499b0633139fe81158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0c1701d620b1a1725e47837f65eaa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d53a14d5d8113f1bef694cd2f29b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823dcc5cb2fe2f5b9ad82ef39e574fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b111dfe4037965549709f1a0e35f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696368dcba39feedc42465a94e9d478563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb72ab9e322d3a4f684d670f12ea57c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2665ba1aca8d6b1c4fc65ef4bb7d4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe2113ef356ed6909210cff19b558f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250384909aa87133cc8bcc45a11d71e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f24893674c4e59083ce7b0cf8666068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0e59ed6dc165c0bde7e04d98aef2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e7ec7a4d4e9907a6570fd577258b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d63e6167128f63ac92191d0feef48371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636d96c3af1778481d29474b7bb52aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e0f24d371478770dce2c7104fe46a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77503c4b211f4006e8a911649d597d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47261f859d578e44ee92df1b431b5875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81d916d3ec2d86a7ef7a698f1ec1ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af3a3fd26ce4bd4068fb0a7d54a16a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f62d5a885b8e348fc547c4933828778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f7f95cbcd2a47a7cabb97afa37d4e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04baf2fa80032e75c2ce4b1dca062b6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5d99d4f1ad70d372374db3a0b252c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c2afb820617ad1897359a4a6ab42282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862df76b9417562caea227b20dc330183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c9df80a9cc447788e797134a19e8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcfda8f9943a960b43fef394297a4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9382af6ed911688d52ef72a05a18d8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18f2e9eb738ee127715db1f1bb1edf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984694e34439057c2eca84dd8a7017688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffd9dcb0e55f5a5446fbe58bbd559c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c808377c789b1386fa9d8c10bbc3b4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd763bf42e6850cdb5ce84850c7d7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a2a7ddc0f9d54be071b771bcbf46792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7dd35d9926eab577f3fc5f3d84c8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747315b3ce4a5c016b25bc195ec339c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680d58c1b07b99386afc1bca405529095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348c6af0f50dcdd649254072941d0bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b264f4178df005d7348459d8b2a7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33d592f6623e57671ef8878ad3595198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143455c30d58fced3c7404c0ff021c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bddf8f4557618015e1237235465ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f233bf047d9e262f8266aefdd4d8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c88f6c8e500a8a20a374f03fcb2903102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbb52057f83a904854ba72df9a5dc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7c25ccd240bb93f2897c919e8acd2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90198412ef5d51b2ea43a6a35a78c4ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34acd2929be699487c1e498de8b2981106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19d90e863f0e31de669c8388f8b29a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5467463ce90a708e16764399566af45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a8d639d8fb6d53da2ac2046201174109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055de5ddab5b46288cfecc69210b9927110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b09f098c43909057506c4b8cf3b07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d77a6bd12e6233f5eb4b732ab1ea8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a959b0b5eb7a3cd4462d35e49e4dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a09260e053ec63b41b13e68cb53b37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668c5f6a11cce73839ef9bd60869c27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297965232c4140bb25c18623484b4aa4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a6ea2067316d6044afced98ccaf22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d494fb7594fa074e89e113e264025118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5017d3f009ed62ac21497a48e0618119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca416cf6f5b543e568ba2664b9fce3a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8577fa8946af80b439e28bd1adc434f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d8299462b98f1fb5e65a6f0d11c64122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07657f5d3e3bf9323d323a89d3440d1b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8e385f8eba7c296639181b228784a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96b8250f8894e494afe108d0ab2c06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2d8f86724683d197b66bb23caa762126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575910753e7b1d9062923ec15f151dba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf79c44f914184aa46291933a7b92e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931662c4a96e3bd3b0e3cd1e56ec310129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9739d3fa65416c006dc076eaed766f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abed8ba7d65018b57e69a4cf0a8421131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6566bab189b5bb3088b6d9662407da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e817d82307c46cad37f2bd9212b9e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9ee73771839dc428d9900e3e42a1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3df2978a44434e3fd716aeff6022b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a340d90318786632a50850e48cfec40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82ec80e619dd0f42c35b5d5fb2afd0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbbe40f0c210ebf05faea38b727e83138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50377b34578572a8a1b7ded57d46b8b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec0e647f28cf542d6b299f3da6f2a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30456fa31d73c6cb955298fb8cdd93bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419484868a163ead5e2125e0a01a710142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a044a8b8c36e3d1f5c23b8435c089143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb6d411c2aa38ff8a1bab1d8a8fb62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77a87b535d2186faa7373fb2d448ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b748bdb666388ef9f8993c7d2eee4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6697cff7fc56aedbbe4bb85d969d390147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cc50907fe70fb669befb482c87c56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8bbf5e2a8e44cfe2288d5ea691a44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d81b327977117f68d8fee20ac50d0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411f9611be3b10d7d81037001a20f00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3214445c55a94332473538cea4eed9c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccbee7f36be335886376d94c1a0405153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a1e042509d2210cabecda698e1983154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125f27ff238f665e5db272cefa9f2d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752455567773bc416a5830660f279ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417a3185c9c8eeff548034ddd95ce5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ab253d0a204bc183c86af0a190dbd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d20daf3399fbd0b5d28e24aa279a63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84dbf7188ba91805d992374b98ab93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0af651b1733c3f1c10720ce183ff98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304634fe0441b2f6909dba163d3afeb0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9042356010f6928c7ccb57205e9746163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5542e32163d91a8286b9d36c4a2ae94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ca6a463fc085caec44d72b20440fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92838f2c61e07c5b32ceb1268e57c01b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd3b5d70e6e0036a803525caccb7fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6e815ed2d06143b0ee5555d435c00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8a8076d3a09f801a7c650b0e8a504169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbc04d0fa762f86ead9e1b557f29ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1965a251d2177987ce1cc091793f3c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa964dbaccb6a15516e6dc0c35048d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ac23296854f28e7d3448e715abfe6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c1950e4b35d29fcabb1b6d8d8286a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd34bc24ce46036596e5817ebd7d484175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3b6b053fb64b627cfb7bb3f57c4e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3aa01c564479f48c83c449cc7586a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9be915567cb241622ecd11b7a46dc7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934219ab931b13d0aaaf8bed88730e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdf86eb7513cfb3b261cc25013c6d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad5a55e89771ae8254c20ed520e167181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0e44e5cfe5fd26a0943e4c983ff08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c4b26cf76e8d607112a8028b7559d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab349ec4bfb39c8e2d59848c3026e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb42b8b8ccee675a2c80299751bb2d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb806d97568b8b75a129733ae295a50e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0c1cb882e81fc8194540358d89c25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d202510699fb5067bd58eb541eb879188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac80d4a61a61a8c06bd443ccc08c4c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2adecffed35cce136477f619a1d292190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7e440a65f8965ccbc0221e76c61d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f8183f93adfe6ebad751959f7dd6c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caedd28b777df28bce46f470427950193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4e00c0df0b0d4a1ddaf51f6e869b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb15cc1ad3d97db8c7e02edaa4dc207195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a861391d827f342d8b719bdbd813eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0292baf7816af0ed2510f02237a94f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698824a86c0ccb92ddeee7ac682c3ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e88ccd0518467face1b244d454fea8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a0e2267e894f00e5a36b711ca8874200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53a7aea33425416c64e7b4841690ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9953642f9ea6d62995549680849246a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f31e9294dee4a372e736c1bb7f663203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40309b27ad799692cb5dd45f42feb8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f909f596a0bb115da225932fedcf5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4f6998825ee6210ff4300bd97b19a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da750757b8ad3e3b282a47ae62e2007f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f9d2b910e1769cb934a8c52a468bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c10ee6355290e46a151c59e569763209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d806aefd593288aa4cb2e94fd72ccae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab2ecacdb8bcfcb9400bcd84603d50211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78782f73a2d88912b70409744aa2e66d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e04a0c5f45dcc8b737dc5e1899e1e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b33b97c0449a69d9f6b1fb9f0f9568214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abe2abaca4c0455920a411822fc235215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3c732dc18a90b86fc5ae83007aa38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38c16c6355bfb0d6af51ce5918a79e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23385b08ef9ab65242a4836097c3646218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697db45da88762eb878ab8e2731fa4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2517d76ca48ef47eebcc62c02f4099220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a894ded7b5b26d8ab68b6de88633150221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90de143db45ee92c25276bfa256c4e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cf244cc34e2a7281256180e1d91c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51274137bcce318f46b6aeca778a638224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a62791be75e9cc46ccfc8ed6632ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57a4acf55e85c3a298491b0b0c9b5f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122144fcbe60d4a5e10bf737125546a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac333661e9bba4a12711233376036228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9da3aa0ede72ad8fdb0ec2302371eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70be01f3615b4e05ad13c559195dabc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71973adb81fceadf578fa0da863ae99231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14394770a39b52febfe54e4922db067232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858406e535a3913f4353360f45fe0f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc005d20630e16cfc6faf375d98a1f77234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe7f72289e151b0ec81478d17e65e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a455a4a36d6da560cab8b665edf918236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdddaa7adbaaabda58a60153b19e3c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a47821eeac2712bf645dc96acc7d73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b676fcf10bd3c04caaa9a0957d7913239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e15c9465dc88e9696af234d565275240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901fa701384afdeaa1dfa3920ec8ff1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f06b0fa4e01914acb2bb18bbf4579242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f9a4b0a4acd5d19d5c24409a39ad3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab13b72769c883d95177e3eb2a1706244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451b0a0f2af7b6fa6d9d7906746e7ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e82246582c15ae7da994981512e0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4daff844e89b023930ca3c81d7b4b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3cc5728aee45c3eedd80ee16675b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2c464c00e5fb7b91a984f5341a8c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecc86853bbb5e9c105421ca883042d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0ea7f1935227f18e7ee6edbf2b9ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7d49cf40ac35adf065a24f45d89b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252d9bf2ebe95305f0e4b40c05e1c30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b871ae5003dedd120e401fabe361f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d4778cc7cc6adf8c0a68040e4d79c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7d23b885460cbfebcf75b26ab31d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac623b3ea2beef3039c3a1d63c18a067257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c25c08b988781097ecaace8735538258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb127c118febe5da66367230029178f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc07aa9cb9fbd02f04db5018935bb36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c209a7ec0a5e8d3f52dba5ae47886d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc96f80ddd6885d19f7b78bf1379ec1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fda3643881d20e3ee07904677234e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227a3786cedfc0b0f1d9397558ab302264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9823322d9600e89ecde0734cd3ebb0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc818f56493f5c6d6e4d6eadaed4de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236a82730f6f1c0ff5b45afe5665d7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665bb58cf93f8d29660e6d0840e383d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1e64c441949e3986806c3b12a9123269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d91961e1047eb9d8034a7d22371c3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8086580c1b261b4f48d4681204cccf6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f90a09dc77a869fe29b3e31866d7e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a0ce546d3c62e96a344832ea54ffc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fcdeee0308d5f54f7bf4059d17d58274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b918f1bb29e2d55c9a0bfaa8c3c562275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740a11d74a703a1f5987ed22138db35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdaa49e7d25a322bb96684c129b1f5b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88aec189a8855ae4fc954440977219278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83389b022928408158ff270e1900c3e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb1b6be83f057fb297b39ef59c562e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af509d5db82ee3e438e863fe8936cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023396eb825c2f84e0730624137d736282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade7922afa4620143fa3d77c80acdb8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9de3fb38e3d37c21dfa6356c56e824284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23216ad5cf10fc9cb407c0515606d41b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153161cd11efb14b5d0077f294e9b8f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e6bcec4e6ca4eace74acb7cfc9e4f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb2ebe704288c488e15eae6849f460288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef4275d50b377f2d6a991b257bcfb2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8d821dbef113f803035e724bc24ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7812aba63a2c07aa6761e37da98d4a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a1a93a175f16bee82176b47c561e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59077f6ba0677c3a7ff4ef80ae42211f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f55c6609ae68aba6617d4ce1bdb0ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa488451f1b378f06ec78cc0d41a59d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976d330a8e75c23315346855a8c6014296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe643fef9ba93c5eafd5bfafe74f30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890ed14bf71071b4279e48ceebe6747298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6a49ecd817cd15597dddaa2ac1236299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5086add7584259bf5e673c5f854964300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bce97c01e5a7587d89587103f95b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed682d35a0f68f88de26ff68b0c1a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f441915452102e8c83890631b5809f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd39bf615383b70859db579431d5e69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b47278355d4fcdee6fbc4f8ccbe4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6370fd46b6178cc14d707ef8aaccc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4c42846dbf3c30d0e7663443b1fba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d2f03becabfaf67fb43d7f6b6dc58308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c29f149efa7f23fa2fb010d86acb7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda56d38b7cbb6b01f2ccec652fb8ab0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6a6869a4b35952d032a573b09fec8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3398058ad1be132ec935abffb4054312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed89c8fb87db3cbe13131ab61c5925313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80693537fc62ed8b5b47224d963d06e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b3f0c22b481b1b986679c511552ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617796e171f55f1d2b6aa4215a0f0354316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f590ecb36618316a8f857d3c9742c21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bb8d8d2b257e2d885fe2784ad5bc9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47768fe344d8126369641342705cce2a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85191abb7b224649c93b8ee679ec0168320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92669551d06479098d707c13df028e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fcfcfe41f8d54aa6341515dff3b87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacab5056fd39d43a9aaf62b9884ac0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b929049288e9d608f194bb43004a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667eca0e0d2cbed0b1b40e085719bf47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f079a33da2324bfb55ff2cc68e6998326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc161e0e0449facd3bd290bdd09485327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af76d45519540bbc6b7fec71b3763f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c8f340aaff6d9cf88f4d03231ad75329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc245239cd9526be83930b854629af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53a71ee898ee54b0a2d82edd5e66ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861bb5036de521636d6f411c772dcd0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10648bf55f23739476c7ca8433972293333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275592eeff231fb9757676e9a764464334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1561d113f52eedb5a391217915c9a40335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56938ee0d3e11cf791f492fae9c79179336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409d5d5f18612f4e448fc2f16946a99337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583df481006a5e79e06424822565061338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f7e0fd499c325badcab9a50bfa265339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09370e91b9ff05b4fe04e6acdc36677d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae47cc9570f6c90f922140b7be2cf3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6cb035aa9df16d13d4850ccba804a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151d9ec5d7f6237b6eb48244590a09d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a84c9ca4907c7207e2acb0f110574344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a691ab00a78f807b0d9f002a49e043345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869c31c71e4f91b914996f4d8636f76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13cbc603fc2994308addecb5c51225347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8664c577c397daea64ed933d537d09f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc722be70b0a5ba83eb87fb899fdeeb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254b12430de15172e73261d35784713350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf814baa1acbee73bd1166ff002f5c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33651a07ddcd5a2ed0b15ecb8b7366352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80b34334fcc775adebaaee720e9fff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf0393e194b5d0e941452757af9cb0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fd86af0ae5b7a1178867112b28c6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6e4421a1a8a4f3acb4ebf8f54f5e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be6c63605ec4510687e97c7c801683357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ae17367f629a4d22b9bbae9df98ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248edb8532a952b5fe07c7729df2fc5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055735ab30121aa1b840aa2e14ddc91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65236ee7d96a424528f94aeda6b621a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5db11674f43613f820742872778cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9503d3214657e84e9be98fadfd9fae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a121278ffd42101ea3be639af64afc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fce13b420be07c03b7b89d9f68fd4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdfc695b523477cafb6a95046cb837366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae51fe00565bb910b05fd9b5f4bbe01367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742f55810d0aa427d8e9e99392505f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf5959b7eb33274bb36872d9e2e6ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3d78bc042dbd7720d2b6fe3dc4e4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dadab1aed37f21f38a104932a892c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44815beda490110ce2e003d7ace32770372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69c78b861894dd4981d1f16a49d10c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbfbc5a7d8907816e6d9c8836d3a25374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe07f79fb91bf9142b6c3799d3986f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce45a379e7e3cee23d1181145b008b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f5ebfb09c3a94c9d5357517170b16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbc45d84193b72aae7faa127c988e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa59a6605a8118b25f2ec4922e622f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f9dc861ac07da951068c70ce41754380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a475e455fe575b5ddb543d85fb6de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d7f72bde05c3e63f312a3f48d2f82382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e05bf2260c5cd72601c8fc5b8749b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375365a08a7d3d5abffeeb9073b9bb30384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad90fd0ada1a71408800ac53012c377385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b9312df619de460871e5dee8e9c44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219e042c34eeb7bd09954f4f77087a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80178b9ca28e44842d71ee60a8ecba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced35dd15e9f908eead5507fa84ac1c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630820815eba1d8fb15b9e4788b245db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80ac837d82b3b23285dfedca448c23391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180abce790d9135ba7c0072d013d7d59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82b01197059d7b898d3540ec403700393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3b388be36503dac27bc4b161e049d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3d27ed5ca2101f5df6f86aa6bf67a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68c7b747c78e65adbe458942889b51396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4db0014ab62796a163a971a1a9d7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3ff6200ea880fd2dde44bacacabaf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e962f0bc2a4f7fe7490a6920014636399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3c6952298f442b7c039e407ba5014400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0fc38bd5b4c81f9dab801dadf645b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecab5cfdf2ce1a22ffd3eb847fb537402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8d0ec35e8812768686eb9b1dfbc66403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edff42ebe42e84d943715a2dd7c02ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b550fd99e2fffb8319d256d7e8831405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9b534da75c45c5b6f62ee869f79e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb9b871369e076eab885a234a94418407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc79fd9ad41ebf44df7824a11237aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfe49209b4e81bbb770e9d9a5aa256409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd931d06de6d99ba7367e2348be8603410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22991a563b5b61f39f695001b875df43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707a939467afeba79e76d35b148066c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b62c4e9e6b13b2326f6938dc4c464413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af6cf9a4d233dc43b664a348000929414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d00b27fea4aa09c2cbebe58bc422c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacf375f5c20d49fbf73da594f97c01416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea6f4d4eb4640a6dc5038915a262ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1cfa9be32851d6fef260efe4f37d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed62e768f12c0b3dd19d27bb383161d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbea73a28bc3d10f197ce73acfab63420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29599754f2427feaa55996517c8db7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5cdfae19a7c8e4af4cdbf596bef74422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e8704fe23daa5ff3aef3e5f45657d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c1924d1860f57d9446a043d54239e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7179f69c534f83a7edef7226871cf2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c75f74fdc4a633822804d55e36903426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0edb2cc6c6d42a29f6c9e9d2cdc55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e01fe4c8ac72bfc5f95fe864fdfba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffaf0e508ab785ba68646de0bb2f2d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869de2ac7bf01cab6903eb4a9b293b3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a735ab5427b7cdc1ff98499582ff23431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9b7dcf14f9213465e17a0fcaaa0f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810d7d53a2353e8da184ff91b6d5b2e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ae7f3fa09bc3e52934102fa4ced7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999481d53cee7c08a3e64c5a285c1637435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ba2a6a1df967ddb89fd3d02fd7771436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038107b5922717eba4dab5e4fd91d17c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f023fce47890494cf649d0582d2c9a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc07133be2e7b5470d383bfb48994f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db1ffc53dcf1e038f33a4ef71c887e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6e29ac389b4c2c4e63269cb704164441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2aa53e3e7e0835eeeeceecf4f6707442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15bcac77f6bd1109b3f589e62b0a24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af26a62a2e9f2fd712d417ed44af26444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf12eba241db866ddebf8e0757f0bcb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3264786151a8b2984ab0c03098f3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb65c655d1bfeaa4dca58cbbe062398447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6d0d862b6eea74e0f79f92995dc12448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7aa27de227eff430ea347ecacac0b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912600341f5b9f84a5b026dc31cab54d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d2e2bd162a50283e41d989abdf3c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd5c1c090ab15728c8308b76e54eda452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414dc0db8ef6426cb3b4871f863d404453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878320a3b8c4ef6b2de07bcecabd4b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731ba6ea741b8c5b1c546840aaad4db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4fcd2a4d90a98631cb0cedb17a472456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb56ee6a3fb0c7df384bc6a94ba3628457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554399ae36c546539c3e2060ec027221458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfad4b83c76c024ff9b123f0d5159d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93322e2ee20aaf3e2cfc17b31e748091460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1229341d8379c133532605203e3ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efff10fccb5d974516ea2048443320462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f1dc0cdd7999b94e864ab87859429463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d8ae70fac4dedae5a63fe990ad172464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8766a7b4e1f081c2ad17ba1aa2de65e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f9630eaad63161202b60b5b0f28ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474632ed6f418d0fcee89dbd72fa402467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f9b730c7c3e2008bdab1f78d11ed2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906458d07e3472c628793258e595a4f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0be28080d93eaec3f89a60a447ff4f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0440dba3a76a37c3e0770e04921297471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b618de4c2f7aca71b66707413e08e8d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08e12a2091da110fbe4592297a1a5c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfac5e1e97891c232b2d954cc571ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddbc52726cf0edcef7ccfbf967e8f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60380461bc1ce74e9f46c55867b8c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9bff1818c1c44ee2abcdd3b7386af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6323f854625c921825227377d5c52c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6775ea7281b22c7e3a8632b54883a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61c91b85ea50b3eff73ea44543dd2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc07414793012bf2ffe02338dfed35e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954fb00e54671c26528027c99e30ca7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b4d2e8892f2bfe545eb206227b2c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248235c2152984d2b78951e88a56e78484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625ccfd766e83631249d1d1205580d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0572a40cbbb4fc56c9897958b5a83486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99079bd83145bbbe97d4f08b90ffe01487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792221b4d3c5b00ba796f4b52e330cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2ca5e73b72e867c91e7463bb94526489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a07d54f0f682804d28989daec5f8c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe387236b6f1d5dc56b049020c28aad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112cd2f2f42d216f4440a73caf3fdaa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d881c7584abe60663c624ff52411a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f19c72e55c196df64b2e3766b42b5c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf281ace3e85c095a42adebf38198b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867d8d172b7634e12103c5538c2a2a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3f70d973145f677d040f54b146efa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df80db2e0c2957e9a8e0e99545ee6f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403fcbce28e75fdf601f73bc41a7193499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8fb4a3a6774adc76c99c5fb814546500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d34d12d651879ae33d429bb989432f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9f2d512ef363a2a136e8a9999a403502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac995077fedd8c2cd6ab2aa490b58e1d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3523f4c129f8bf8f9b15b60ddf849504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3502ca7ec3fedd16039719f798e23505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aa6e8487d6548296843888433122d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45be16361c1c71baac92b6d73d4f05d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f0ebeb702338fa0a80e6d245987eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617cc0f75ba9457bcb3fb31689e751c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162fac11abb30772bf5397ceef337ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e30d73daf28b05f73f383fe86b749b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c188a45c12de82b012fddca3d33c0e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525b5c14b576f10603e1279792cc000513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6e9704c26d32796b1e8fb08a5caca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9deb1c397ce9eab36327e6f2d0c34d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb43843fd591cf0de7d09d1d54ba804516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770ce7d23b92aaa5921a0ef34cc22f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75fcab25eb707b15051aee8bceae00518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a571e24592307226385997511f72c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f669ea247bf3168909ddd5ff457039520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ea917087790824a2b77d8ddef491f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4819f552d1c251dc87c3bf96fed3bb5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb88d763feae69cb739ca941334e0b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440fc4eeb582d4e43f5831ba1b0e768524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab67630c60b90fc520791fe42f1438525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cce9d69efaaa800f60280a21c5745d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5dd127189ce657c730076c57ab7c1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ba9285628343de7603cd38a955a55528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9925e805cb97735bd7bef2c38494597529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca2ee300f66a973706c77e35233685530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867ebdb904e0d0d83c8022313ee7e0b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8aaec07d5939d9a4c12c774d0052a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00debed6457e522fa010d34aaf6322e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fac357fd013418bb7a6710788f2d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973c93f8e5b7edf170e8f950f04d3ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77f448f969f8e3f35d57c12f14c8e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8086baa6681d7fdaeb7440e51f680537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760cb2bdb0eb973f22d172d7b68a642538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276093d4bd0a0f3c4812bcfdce324626539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636329978fc898fc9abddb6dfc4463f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632a83355d0490c99b77c2459340d2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d33750fcbe6a45de978e5c3cb6120542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4467fe041640bc6e737ece6ea9bc15543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57345bf8eccb83f5f9e49ec016c5f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708ff41656a13cafd338226ce515184545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554ceb4af594a2313db6f3784842ee2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9a3d7bfcd7a6ff396d4b30610db0f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babffaa812c90b1c4579550c4695a337548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d4f09ba7ab45a4f9af982323e06b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e226ef14f1960573ffc68b05931c1d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867439229e4b414acb36a17db391b02551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a9da796be6a2afd516f5df087227c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3c25b76060d787d1839f8193a5600553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d981fb65e9d2d76103044ae03feca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f347722aa22972ee6c5ed6f439f55555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c901a439f871bad5d5e94a9a72ab5d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a8565f31acb6ec91719c5d31ba4fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdcffc5d9689f962e5f732d1d673ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f13232bf6ff2f3ba72e41d5c1e723559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202c08e4743869779211c928a325f87560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ff186505e2e14fc35d1fbd980974f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f47f12ff863d5a8f03ca204b95e35e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334316a28ff88b651ac2c22bd08a7d59563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea07eb0566a9694ca35fc0af3b260c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba68ce206c96afb0cdfeefcf854cf4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee3df265d8ddc07cc3d6874e344987566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf77179327a000030a60a85631c7ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28db55fd413bf13dbeb92c4c4f30e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a6af9cab338382e3d86eafd7c289d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f875eb15188af6c5f6cad60b6ce94570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe11c48fe4032a0d0ff957cfc5289d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9da4a63e8dc757b1620cadfd83156e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d1f12f4e13db0bbb933200a354962573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29157338381668d636c1925f15812a32574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c2c78a14f5901da864b71b492000f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b325ca2d13a30f9ef63a5eed684cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20531df860c9d124820c9e7db7b871af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eee0690cde076eb25acdb33cb24c0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180d016c0d590c8acbd0a27451dc8d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d64c0de388fe4bac3218d80f395f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dbc354e4fe7d7a1bb095a18397c85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a68b0268ad109d2e0fe405667b544d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea408173e7d08d2e750868dc5d3b7e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659476f9c63f1f0056c677cb8d59286584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6402d4637789c3a1aedb56b21e821a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afabc5732045d5df8aabc9b3b04774a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18936a8940a9ad8235e3a9da9a108f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1941398c0ca49956d740dd9623107c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19fc8398063df7447d312891af1650589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3540ea2c3c0f406e1633efe990d508590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05eaa813396f04297e0e9210a148417591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38ff4ca61580dfc9645e9ba6612f4c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb13d2f6f056baf11b7ae185d6bc92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7854ad38f8ab8067c09c524f491179594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe69e22f161609621c07f61f1bf1ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665087bb8384dc2628260e8c6a751f87596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adb619ee1ef9ebf5182840c104cfcb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d08f2123d0a2ea3d5eae034e5dae2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240410fd2ae5b2615a69196909df119599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092181756761727f01db816d0d063ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c60012fdfe52dc0663de290c40b2f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b67a9c0dcb86ba92ad978bf722ae3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85172bda04ac8c2fd09c43fcca0546603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6dae1e84a795188d44dab21ee3450604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06715e7aa9c611074751097e046e39605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164d16761578e528a028571a8cae5d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a120c10f7afc3d08112e973f5a1e17c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265520bbd3f03e6be26b3b533af35c0e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdb0fa33264cc1a0fc643869d0e2af609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a42d36c2b5beb69487c191c7943c19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bce8d565b6561739349cb1731b554611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804541ffb21e8d88fd07f74887937886612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c3ac665bd993eefba162778d88d08613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdb8ea0ce084922b3dabdc712d0358614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b845febd9b926a15fa16970cb033f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe68a9da8b8222610d509cabaecb4e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e46c40669acb0a4ec346b417bfdc2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428adda09c595830f082389ce21e0836618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b518c917296ab59d32f9b12af42c317619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62006ce1dcc9bf22b4fbc8d81acef9e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2522065a6e86451c9b4d9f27a3c8a05621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbad0e2489e1ff03218c466f9b55d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadae53aa1ba3b7a6c74cbc28225dab4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d14a7943c2aca4ed614eb790cafc77624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11705e481e880ed3683eca740bcb653a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e40d041ca110f6f4c4926bb94adf0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ae08c355bf6a194f89fe553f880af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4f0b63331d6d9ad603e5d3b896f54628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70c05f6105676c32614271915f7bd2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb80aa9892daf2308669c4bb656bad3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d29b101361d09b3b8af53b6d9119cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb389c14e8b1b201f68440f1f90418632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85646613c0c7dec4a1280f1433f43be9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca05a163ac925d2363a32d228c49b7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902862ba1d17a2028279ce82f7fb4cc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a7968376ca99442e0a18c8445174c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d29b25c2b669f8e91a88206fd4b33637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ded685d564adc6938250a3dacfcdfc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95502c8370a5fa81ba543d1d3eb7d9ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ca65836b51a71be490051d6f63255640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9608eeee90a4ec448a54b0ed8658d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef935559c6aaaa8728d19e506deb31642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52296837ff83f49826126572c81e7999643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479e4dc693363c58e25e97f74daffb4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800c2afa111b26f49b1e413233e0770645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed1f4a57527bbb163598d434d88d2a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d963fef39a1023a5ac696333c5937647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd2c8a47708a8f1464eaf5dc8eef7b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27896dec7fcb2cdfae4047f3fd816475649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9c2eb73df54e250984abc5663bc59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b078782040f6560acfb76d89db3f61a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324db003f3f7338efd334d3b73add610652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff7d1a9838279e6ff615a224e099bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bb30b70a57e585e6daa2959624780654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fb8817eaaea3d1f4cf97992a147ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21e107c671e7ac2a71ea98fd72c6ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66c652066892e766d49def96bacbf7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbb76c95ff19725af39118c781a4aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48e9d7436334e5a94e35241821acab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f250a758811a17cd529092b5a0d4047660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbf40fe87462829d29e0ca6a5886aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690a49eea6c032b4c19dac14b702936662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9e18ec82715278ceca9f8b2142d28663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c39e03769b95a31c581675ab0e7f58664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1d2fbe69b440a701691e4193d39a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7b85d3ad8f23b6c4b3276d4f49b75666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f24621e9d0b849516207c762c8383667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe79f294be27ae168a59d495373403668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee40937b2433635a0873c990acf2cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a0630f0b5b5f0be00b5b99fb98142670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbcdc311c979ac50ba445c132528d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d2b46f13f51569d5f166436fd4577672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5231d0a58a8dfcef55500e11959ba14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cf2b71288700b2a42fefe1f3843a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cf83ac410516bec250abe3fea8985675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13611748e3e9de35cf36ea94c04ec176676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa49cf1712657efed68ff0e28e06af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c67df12d87e872a5bd31d413093a66678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2a277d569b30ebe263d059c191384679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf639d20fe656b0602b3eb625b8204f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbb7ff0ba54a3bbc6ab047657dbe32681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f130cd2bcc2c837634a0cee0805eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a289193673247b3f1fab4111d90d22683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb0f9c85f3aec85ae0667b912db7c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f247babf48ae8326ba1116f7ec0c5ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dc156be668950fb4611340c828bcd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00cd125ca3e86a803f1b451a25b36e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bebfcb8750b6fe2f1c33de9725868a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17f1e5369f3b50e9d3a3058d28edff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbfedd34daa87d3616679e0fbb26d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b82019bbb0be3f4c5ed6046e44bdad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d329449073ac54dea1007eadb3302d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4b1bc6fd049ee81a44d9785d16ccb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45237b117187d71a76931b65104341a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74117808886cebb137b6e5d97cf13da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbfed4fcbeb54206d4d0fbcc178364696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae4ad5e0487a813dc247da4414f171697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6f6815d2d292fa35267e8ec5c6d71698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28806e906f3bc397165e95b309fac4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976eed3fbcfd1b7ca72dd020a17dd5b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a63df447c67c85627ebaf521c831a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad785e6a02dd8c91292092e6eb020a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a431f1902fd639bcf8ff9d5a77f9d72703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3d23760dd3b30794b2442c0cb79a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a4ffcc0ec5cf3a092933d5ca2074f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1933a4488a5ffab0cd362c80927d01b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c04c86d1bcc6c84b1deb009ae2b5d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2cb9c9a6e780fc599a0740634cd79708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb3976f7bb8016010b5b1a99b2d9c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bb0ac2e35f1a6db673ced7de94ea1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5d25cc624151e4b506fb7dbeb5152711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1e79d8de8dfc7a2d9894da7fd5cfc712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f40951e7747f82708630bbba12bcb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ac509eaea06baa88607a222c891202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bfbb2dd6a7f159e381716a240b7983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd386c5c5a42818ad20034b2918dd04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a127970083db738766ac0b03aa2c8aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eb908708df9bb222412c32d109d6e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b88925265573af61a363ca342642e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0964eb5fc25f72bb7386e69d019ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545449f8e008686328ba7081149025b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4388eb2155ed02605b76abcb5ce2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d52fe8f9b0d55986765867f3b7af7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd40c0e006993b1ac6534acaa5a3b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28c7f3c3cb85bc0a15df4453321b6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e6c2cfef86ebbe3f5338adea3940714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03566280aa4742016f4072444f5f112215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e314f1b02981a5298dc404d333fc6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0011909f5943d859036cdab885ea5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbb6e1c2e3d8043c016404f73be74d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a950f7fce8c2c52faad23cdbd74cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b7efb0633c691fa1f908a8fa6307520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd919b6230fe4b71357d76d842daf721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763db8a3dc87865f752f6d39c73e93622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6cc0d90c45d0d381317d0288d991023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d025848635be053efe1df4603183b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1e630260234f4be3eb0373e55c96825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d9efb8a93ce79f9d6ee65baf5ee7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3262657450e51a59bbc983d87d273327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331ecd0d4912859e2bf16992fd021b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630d825c1bd7a4c484010b0f10b02bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e3d84d1f0a3be58acdab95c35091430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a13e012429687e57731ef3ba5396a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaca3ce5889a6460311b5cc87f140d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146c346838f9110ec684cc6f276e3ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda4e733979a1243b666ff9fd3eb38834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd93b9453c9511f01a5259fff59888035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56f6a3c6bf3ef9fdf953b1e39e863236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196a88b886dc8cd267c2a6114c84b6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84863071242d34887d09161694436b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646a301d4d220e5612dfc6b5a0650a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb306d4b13ff382b7106731cff260340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456ae9447d1ce1758078dc1f9bdcd5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa12301abc8149a2fd1fd819a22a3d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7148958d54abf4cefd521683036e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861bb04a31b7e17beb43a613dab68bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e00dd84d1d320ac2de7f06cda398445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc055e1ee4e5b112653d14919e1e7f6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8d285a02f7a2465047ec8d3c7a8f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4556f47f38e6cc74fdb11c1db936548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61135e1763dd7032e3e2bfd56df84e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2c7d6fd439e99cf5de17a56eff99b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3630182a57e06e71e6d316b875da6bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d8d94c02da25b382c98103d78221352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6e380633591c9cf50142d084a001753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41babb866fec8f29684a378744e3f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54af53059467923f18c7522b4cbaacf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b810c9ac327e174055623b8d34c672356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dbc71b6634cb6d705f353c92ddf4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ebcb792bdf98160c3cbdc85e6d07158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462a43ec1a956c58c00795a4e3e9cef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433ec0290f55566214048692146250160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec262952afb7b7ce4af415e64f203c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8baed6cbe41c62f9b33279eb7b90e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e412d5005a2f91825b7cb88dee0188563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cf69f07abd08d83c4eb5d0a01c49464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c9ffa5d825862bdaa85086de5d47f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc54b2be07d39687bb0e4404fbbdbec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873445836716909cc3fe12da11885f9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423b1d9136607a6b3a77a310daf4f4e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdec9e4ae79cedb694bbe8d95541c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f2e76054fcca0dc99dd32af7d478470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b9b8eb6c887b27f643285faf9fcb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082e678130b03dba00e7020cc6db24772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b128a8e0b83fb5d7ecd4cc05a934473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537dae07cf53cf6c1f062da769befd474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c33c0c1d0d8b0ca766bfdd75d4bb375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc30c2ec22dcc8d6556abe95ef75e7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd35befd560123aa99d1273d5bd0d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec00a3dfc3ca99a03ce5680f34acfd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d078831d265cfe427613cab5a39d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cebb18c5a44c5bac5a04bddba2924080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a46ad69f421183293dbb4f298ae52c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd1e6535f5a91a3a3bbaa7d5232a6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b91e0b0ca4c21a3dff039f051f01b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c13b0173eae3424c815bd095dc95f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc11facc74d4a5431a52e9a946a1c3885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a1108fcbf58d17a7e9ed4069445d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab3aac4d6c098f849a4b41cf184f4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3720ec3f6e4cd69301049fa647707688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d28ecf1f206d318574e018a43585b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcfa34421579b10f94947a0c43d9dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5548fd99df3047ca58228825403dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39784f2423647c7a6fbf3589418c8c7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ee5f3f83b3a792ff138c3e21c0a8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01034b1b6554dc9217d66d3a79ada894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c018167a8cc748756f51e73366fe8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f7612d59522851ef5df06a328021396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bd54f8eb1a55741470cb81982163797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b8460d60794a4105b684891d1f15998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e16eb851de8175e978b79d37227ee199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1604695b9be5b2b5724df9633f4a94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4245ba16ca62220131d3e112acfc1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12e479563d6a581dd97da4b6595447102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93973af2c0998a2bd31803558b4b5dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ce8652ac3c3d80ae121c631921b2c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1954fc420774bdcbb3da2c9da14204105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846d79a63e4c2dc13e95c05b053cc54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c00eb4bfcbac7a8e7e030c7a1067e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf922ebe105ca6f1b4a10d08a52479e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560686de85dd21516c8bfbe9268b299109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eff3b9e99b09800ced48525b97f9a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0da855d85f8df95a0a0d138248eeb3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b59709b2b4a1c7387fe472e72c6a59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a905e599af32de8689992d01cf7e5f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88684dbd3ec7af1c070db2ca5f8ce4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe5620f8fb383abf658f62d7b9e888115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bcac81b8f8e295ce7c48f07fbc803116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f9ced9364b2d9d0d8d7f563fac019117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10e7125fcbf070e98c09df339bef0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3289dcc0ab7dbc444155742ec322513119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062db5f77c740f7822c6505eb7545e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc132ccfd0a72432cc70fc2b34e362c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6f49ff6bc8ed4dc3a754fcf07640e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace5c48b01bbe63a32783ea7675a5ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a210598fe1924bba489cea898decbe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb2c699ba411fb121374cfd4e855f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41573a6a34e83fde8d723882af23dbe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2b50678ce7f8502598e4e1f7993fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290a528e120b2a7536b7538c5442f3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7df78705ccf84411b64157df181705129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054c0a47f885958a36d48d654b9c9dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0dc309ace2d27f71a2f85c0c0f8e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6798ccac117aebbc77756d9addfab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20677e2e1e022268ed6d8d83329172c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82578cc1f1beea738324b7dca921ea7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bbdbc50b9c80ad634fcfae690c866135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6824447cf915d7cd53ed5902189a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51686eae105a95993215560195a08b20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeb375f3d8ec02808fb392708739d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e354526d54309dac1e74742e0a4f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bda1795ce2956101e65f57ce535b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed69db0957b5eac6c1f743031dfd03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cd277fb8640d44a8f1f55698eb177142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628099a6ecf41042c4c71493c24d1cab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17ec9d40be185b3ad522ae44c987d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3e79ea5f608a2eacdacd110f8db4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828da5cd223927e394abfaf5273b990146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859c5acf9e7b7423724b1f0f72fedfc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06075bae455f1244849f87d36fd8fa2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8888655aeaec8a60d09573588f2e39c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f731422bb4c96c491ba32ade4f961e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8d4837a79d12e0407e448bdf05c30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94984f8fac50e1840128bca8363bf752152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e505db67d5761d1a5ee263f4f6aa3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be3649228eeba548a5dd3403c35a8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef316865daa7870864576214ffcd4405155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cda84d588222442f701c4630055318156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcb1c0267859cf1fbd82cb834bdaf5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f0c59b68e259dc79c504dcc99a8eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e339cae34099f4d918aa857047059159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a580a425413d62cea32dad75f95bfc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52363fc445dd3746b2387ca41b6dbbcc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9007967f106354726c3c824b5afbb7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fb3614d2e46ab2afe12f6bf59ca23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25876266ecc406491b4c2a789da8140164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf58f904be95c60dfac9fcdcd8472e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafb651729c5f5efce94b4c815138db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da177fbc5c105364ec738e1fad4e94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73af18f42ce7a76f58a0bec96ac76a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d9caf52eb7fdf7a49b01f3f9be837169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0600a39f1362210d5b94c2e98c613170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069814640a77a975a669b991f2b670e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954b2bf3d441fc972d4fdd6d939f480172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3110478e67f90cd03903f597e64c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745d70fa6e7c5ba62878269d8e336ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557a86ed5c5ca9723424c10d62f1bc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cab1f72a1f3dbf26741caafb0e708b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e318293a30aca121c2714ae443f22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc9055e11dcc4c33a235e4a1ce344f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51968023ee109878cb734d033ed7d505179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c873c4007fec02255738790489d8f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec368c6b4fe8699481513dc8c6fd5ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63af2fd930360bb218e6f227397c5c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e42c5c2aa8aeadce644f28ae4ec25183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c09619143010dd7138b0271954526184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174ef08fc084075a332110daef833a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9db0a79e1b2ac01f0e3bf2a9186aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141561180564b093582e502fcb43337187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e43764f49f598b6c0791e4b8715bfc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74757683c6d919a7f80c73e5ba5914189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a5cd044a6ae856c1f4c9c851fdeef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90527eb5a4a1a6214809e23527fddaf4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82f88a63a9291fbe676e4ed934d621192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8d5672d61ef7294b9a01f4ac6826a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df078e1c9a1c0e6a78ac0d83bb6ca520194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09f7c87386fb05d0b72f4dfcdf602f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb09df21f9fc76b696c448a82ee004196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b81505fe694318342a130a87aa0943197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbf57777233242f1a5eccd8c0a9150198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc381f5a58507d1bf4589ea516f251d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c5be318a691c1aa22f351cf74ffcb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605d6beb5ba1125fc0017e5f0deef24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38143a1bb41ab2060d34335f5d52d36c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff26b573606c32cf8340650b05d579203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc2108b12875aa7f1a0ead5aeb4bd0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aef3156f159e61d51ff7b7cca7e4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5a951d11bc5c7ee626483866136a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb4a4539b9d1188860e7ec7c7b8d6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f3d1856accb05ede1be20c3e86daa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13b6d6ee2f17a998f62b9167696143209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da18b43f4975ee7dc1e1413ad57d5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c118c5106ce7db1d09338e79674d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4288d0980da94637fdd85c0e8a3b6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd6f738edbd2f1027fb5aec0d59374213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf38be605e8ae70ea2e9a91cfb8f742214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a2c98f1a0163df44085b16ef305e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4b3c356012c98f845a2c821f1187f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31ffa9804c23e04405d0913275d1c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791dd7734329fb66df6e9f5ce6b5c28218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f914de1874ad2d2ff616ae8deb3359219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed410a1230222b684b530c9d54305a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee372380d8e9bece13a4528b430cb2dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0fc0335629591b6c596030bbb6799222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05273dc962d81617378c6f2aedfbb9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b04880a3c312196008279295af4964224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804f8f5b068c41cac2a939746c7f658225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cba97eb7e4f46eacbca255be4de59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e25bc5c0eef05d6fd5eb5e16fedcd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862a581a4807b5a12c1950e3636bb89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcd297b693b854aeb731e6dc9dc110229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e0dc32719becd5f644388761dc924230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4b0339712da4c01614b542be9e5e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dfba9f751da1ff842cc96bcf54898232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6f2e1c0cb5b6598ecc7064ef4303c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e44a53851cee64f2bc9e7f1b1d82a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6d298df3b18b2b274bd11a171bcd8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8d0cdf4256486534975d4e04c0f26236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c12c4864f1fba1ad4d60d67d439081237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d921dfcbd67a7771f57c15c695a2c37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea5f03cb51417688b065c9778318d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca42af758d4a0d7590cbe7933b3a78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239215fe231b657ef6a99089c46ffe03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e4b6ca6d9c73eaa1ba4b0b0929f50242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45618a2d4bd6da18cf035e8b1d9e4641243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b804962f68b28a7f26b2c32663cd8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914ac9f19edbceac8a9f5294cac6f8e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8212233e86e8124c0f94c27294813246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df850ba73adab455fbeb601bdb276ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e060b8bf3f1c1598029f987d797b68248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53341977d08a1eee36f04176c7c2565249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ed645d7e9ea45fe932a6148bebfde250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e19f036d4b3d859d2aff4e85fc5d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8813076fe14d6d2614e272c9999c74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9fe440cf55116083562ffff06aaed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a581b83b31df6fd93862b05dcf88ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ec6db11542aca56d147c5afe84206255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89c7cc6ac767f64512fdaeb3383e12256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97a2cb68c4021faa08b398b67a83de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd26ef108e131d41e60fa2909e306df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0195a3fcae79c254ea18a01c4d333b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad8c85d7b1e57f34e96156bbcfd503260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30b60b41393252b06ce7aae6be7d0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3a0946a9e2d29b90b061a55b91ac1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bca9ba6c70112c33766a9d3c554ef3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55198078b45b44eca3b1bde1752a5deb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640993518292da7af1f201e78a0d14d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24b38e412bd4973c04c37cf70f9b44266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6c7a83d30cddbbee93334ab658f9b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5d22608bae617057447ad7555b3ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751e79c0dca7550f3ab6f814a83c059269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac965d8be2d48fb9f8579f2c0bd0c9e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa7651ff06426e144683bac3d64fa1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bee4e276cd9f7790cbd3b50b395f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee22b984b71f8a88af209dbc7d7237273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0207fa0cbcda1152fec2da5346834274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b765a6019045f28387e7ba5b94bbe4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9896f1f1b32390373b6f6550d57890d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202874c9b995cd116ddddd867d7857c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc22ad5e1c3771147e196d8bbb6cbfe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f1385728728fef1989e84c7af4b50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454edaaf4e73aacedb181383ff0a414f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dbbc0a3256cbbe968a0fb0d581e22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f59fec5db0c2ad5f65ced3946455e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89bfb486fb9bac63c90f50905af3a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e144895dd7a3c6b5bdea33e846035284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53376a8d1e25a1d5bbd978f8f19c6ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430309b10fc4374cba003d233c7aeeb5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb102ab75d8284deee949b973f79dd4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba310bc8726527728d731f4319172a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53432bc1a5493674f1770115c2b885d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde87f5255b63284391d96a0e9149fbc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529ade6fe296b0e3354082fbbd0ca67291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932d74a4e2b60ea04f0e57f68a71d69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038d86f079688f85ac4e860431dffd8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98beb96f50f287b32d4d60673b29b7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7f6b792b827bfe06f7d5fa7d9e9ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb71d2eec229367e3af88436aa6bab0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a049c3c8317daa730c6017542ec34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb842ccb2ec450b380c34a14e5f7353298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7db090071aca8184deab498f330532299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b6efe91c3fd73b420a29f9cbd56f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccb5b91698c561f5575eb369bdb3a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b13b009f6bb0c434d8cf4bf7f77b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22307201c95beee9616076398735c601303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02075292d902aeae9d098b053a6abf35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc2112e16f0054d1c0df58e1b3d4a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a167288b246f516a4a555088f27114306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0296a2b25c73da97d04bf0b209fc0e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bf2c8432e7cd189083081e1387356308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298f520eb9cb822e62aee6baa5c15ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7af8923c4076406f975ae2e1f3a66310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587331f29c0902420f068ac12952c8b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b002046b00b9fefdbbb528a867196312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29c4d908cca9b26c9b50278354a149313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f772aa7ba5f9f2d8eea8c07daba2dbe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc7f06fe7bff16cccf4aeefea7267d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d802e754e7ea7633652cfc90c53d14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4f07552cac3a52b588cb9e9567fdf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0be6eddb81331a1ff1bf1632506f12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b378d64a66332d016614c757ba014d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34058ea44113b47691fe41445741bea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7ad4058cac453a7720708aa5dc0d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30660669b3b8f0635123f93067c68e4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6882ecc99327a5b1760f98d5ea454323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a06fdbf04be28c2cafe9bfadb5bc3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f95cb98df0200c27bbbf485685dd2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd581dc52d9f17c2277320ac43ab3c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eac9b8934db3cb2d0de442be80ec20327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852d625d3df465c5a98f0f32eddaf86328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbeb8c2d9fa8ebe5b637058472d1fd3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f7e8c629ddb194c13974d0ad47c9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e6eb5acd73654b09bc98df2194cc8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504da85104acaf854dcf20fbb5b6c6b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f75baa12c7305e1f2ba236c6eb8d77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f1ad6c8413f6ee39623ebdec0332d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c15a8ab30c1c63f91c3f2379850fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d837e085dad360cb475f37c6d1eca20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9644a9d451cb4cf219733483a557c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132aefa47b4be96ab08ce78d7afdfe2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc24370a6a0f1c51945c16098b8442e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bc76b09e6a6be40e23f1e03fca7fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb4d3315c9c3073a870ba8b09dba69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113da5e6870487a4d2706c92c23315dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2858d5b11bddfe062fc2e54af4c28db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0c92fa8ffa475264ac79f6b422c1b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24d48a724cee3465f01bb3b1c968c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba5f673754e79d99c96cdca8b76b73346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f4a367b3b5a60e346b777273e7bdc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562826798ec921f880fefc43a816d498348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80048ca0e2563179aa62f80e05731f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bdfc2e224b464217e5d46813de7ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09f7cf5cc6213cd52991650d6ab4c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c9460c2def630b47bf1057141e52d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9392949468a0ac3ce70e4405c6a31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d2d20b2510231d01a99d978837433354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28ac703db6e60537fcc6719b008534355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614e097941ff570ecb692559f32fe4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1363fd6fff115d7bf18b07771b60d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f79bffe1e35ac32ddbacd0ef7a06a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277bf0ab9968f151fa810da8544c848359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8512be3a32d9f364b8095a721cefbc3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807963fc27b0b0794be5a8514640304361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0dc7cbdbe3f5f06c83e079c9554a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb8e1fe02bfe7958f0d4c3d7a98981363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c45b467566f6cd2561b339a657e35364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930a0f8bccfa729faaec93721c0ebe7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99644477e4e90f1793e8396e3d6ab2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65eee324c26c82e6b63318414970d6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f49c8ba44515e89c7dfd2827189f85368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990af639c0b086b3d9a87a2aec9cc68369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf80016f6abba34a256eaf2f0ef5dd6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d20f2fcac03b0cf5b905f7b7385eb0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ebd6294a5c8345ad7f2c105568546372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068b3e47f7c6be3dfeccb53b7195ccc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fe29fba2f532634b1cf4372fb74ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805ab5ca1b99853039a8181b80f0ed6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8eb8808a67e57693c52c18c371ed6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae62a18c8ad10426dd294d760e06c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506436d8b36ba09cec8f31841131ec6b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc34b5966e40fee7968be9824eb48fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe04d073c99336e4c34585b95df0a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dfc3b41c542d0d543a02e266f285c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ddc5d478a26530196c7ca830eb791382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4a60997d3d63fd8b0c04ace092600383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ee194ea8027e3bf54dac8e7c78326384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c47b80a00fef92657074a67cb94cbc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933df52bf9987f866d240aec9f937e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce84bbc259d344ffbc8d7d31d66110387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c32c99a4415f50993edeba09ad0427388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc69ee20e77b0087b6742282b2ae9b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90de80d1cf4542f848d87a44a49836390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73f3702a707d2f960899d4e761c698391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab7466b0707f9a650dc845d1ce22ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271fe48d6f0982e90ab1b1a86b38e79393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87cad6cd81faf2852d85237118683f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd7e8be26d78e309aa7a3972151d16395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db614b64cfae59cbbf20a7582a1bed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0c08e5bad94d5f9726d0e4892f1e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00f8bed2f9761921acaf15114b4767398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1726c96825e81047830a1737ec4f70c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bfeef1052c8df469523a03c16aded400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fda2ff92b52b0380cb9a06ca6009e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1a862e53971efd8fa86a515777d83402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c071fdca1bc7f3f73adc38bb657cf6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a603fa6c1f695211b9887e1ff0bdb2d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2313700e5815ac201d7509f62093a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16deb45f95c0a1fdd57e6502db4e6d7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a6a72297b677bad274ed1496e893d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e6ea960ccfd042c7de0733667828a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cddd8f03a5ebb711e7569b8254e7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e30987a4e229dca0fab04683a85523410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a5290598864eafc101e97b96bdf60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416aee15fe22ed52d158588ac476d10412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee90d378520b3e5ed8ffe033330ac8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7756927252d8dcf78184c73cbdac3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0708134c1b52a5dcff384dc0cdf083d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d59a6972f63609746b488b01ac523416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f0e778724b32250f1bf261b2eed43417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a201f761c95f4200f47e55b5fb20b79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2f2f23a084997df67dcc276bd7f16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a4d9f5a9af6db0cae628c31b5dc53420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550adfec99d686ca162c927139820355421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f9a3ef3de6e29884fd5c062312ab5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda3a77a622d351ce4d5042970f719d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d569c118d1fbcd5ccd79e32f4add9b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d101bd267b2cc504285200fa5da82a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745adfd8e4aa242313cecae4495b470426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d0f5b7f0c2283da634a01cd8bbc6e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996351d119289474f46de7df941b63c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a1c221af49e8c45ae81b6efaf4d93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ff0282b86e1087521ebacd35849a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351e722ba81dd3492756a5b36cf2745431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951011a59d4276b97acea55e39d46707432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c2df812d1b2698ebc5f934e2bcd62433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b36f16bd8a7058edc598a9da7af61d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcdf37a47149d3e007eb1edc20964b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f442d95c5f157595fbca06ce49f2ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc367a253486a1dcb2454276adfc95c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c01e59ddec4951780f11d781a8b733438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce72d066ac1bf1e6549479e6d6495d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ceff5e800a22a16af256d46074502f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d205f126681e49050ec3708d25bc0b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc3a2f59b86ef0b5396489bca41eb6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34fd82640efca6aea20301eac609d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be7a0971bec1c149a98dfb0d44435a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc617ba0573397638957391d2ab9a1d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e4a3f66919a37be615982f321525b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2e777bc0558c90a65db054aca17ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac9cddb0619d5bac77d43bab0f9f61448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd7629b7c925603658b5a43f7a539e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c331a108fcab741827e07ff7a41d26b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2a606eb21ef53b11c761223b52f34451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937567e16c25bb5d414df568d0965bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98c5767fee8dcb47e560b0a2718e0e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7c52c3525656bbc07efbe1dd020bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2dc3414ad7933038e0d1c9e719a8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dc39040ee9faa5be453f7ad43ebab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4cc5434e5f059e62cbfa90117aae8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb0a250f8ac00afbbc29d2de54e46c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f67c6bd7f9e9ffe26c2939c0c7378459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b23e6d12e3cd6fb151bb9e38aac5b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa60f355680094dcc3329b674ac678461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa65e79ca04cc9c81fcfb6e582a6981462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebf0a29f92feeeb13af4897d4f94eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8eb4dde47388f933c9ea9908a3445464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30049472b9509bd15169e9f00ef476ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e88f51bc2e3c6bcf830d6c6b7feaa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1a8a5f4ba52eaed42ebe8b4a6df68467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0be301869f082960935f6f744bfb0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dd45a2a2520502e99cfd75d58bebb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01eacb250e66d872f77a09b3d74a9f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f36b9ceadcdb8b4356edc1d4082e5b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed49833f29b4ee3d97ea3a117ded97472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec33f94af89b9d6860c1581f84ef2e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918d700b36280ab91a207b96b9fb336474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872870555f9c31f55c6bae634674e10475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502287e2ae172140a083b29a8dac8d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85445317d0be0bb6c139400c544149d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a895e77fed7c438ef8a398a4b6d5e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6458988521346cb196fd2258187de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38eac01e06a8a9d083b758fbf83f85480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a101b7329d47b0b34108d2fd1d57c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58ce7d865a1bf725c5b368da2c618e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee16713593cb544b91db49879744f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813054e33cbb76a68e4d565176a33e8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f15d9f624d4e8d86184098010785af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3f81c710f757cdd94ea124f0be81a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70776f271039628ff118aa7eeb5ffec9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06058a4d7d84a5f819d960d56a3f80fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802426633c15e381b8994d371312fbf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a20095562633a8f17898036dd4413a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcfd1ff50a4dde9a6f9e26c086a3a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7dbbdd353e4037b08ab9407b1dded492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba809f4005b52d54da9b3de7c4c6a40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1f0649ff2bb81e7d47f9f54246dc9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bcc539f4b3e44d89b6b097835db97495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e86864e5358c411bdc6ecd460d9f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41951a3fdfbc526b19a96007e5ecf431497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a41f6d1f66013645a7bbaea4217765498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7b6bcc590ed8ff169b460788f8578499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbbe4be69322b8a3b00648e877d655500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919f87383afd3023378fbf327c3b5a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406952ab6ca2a7b78c4ba5ee866fe246502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5feaf862c9a3fad6a48223935afac8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a0548581f0150e52e4f1e15d492a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35777b1fd595ca53623077be49de0850505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcb5c20a1ca55edb3095012eee9aa8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccd5adfba6f829bdb44e461356444b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645e1ce8cfe8981f50851af49c65c2a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719378b98cb9df36f842885f374e41f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672670cc2373bda2d859e2272a5d42a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd546d67966b7472bf37a842cd8d645b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf5eb9c52a90f8d2697f56c4449d01512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995509b83711041cc8250737103f8ed3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb546d8de8e6dff747cb7a93a8783b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e26fa2af0ebbb6d24ca5baa447da9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b98304f9736fff314a6e62aec0598516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643777986a4816024ec214d864d5356517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79b3c1879b140eb6ba06e70f782e5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c253b82e65960212444a4d3e26e7b8a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f55e03a790cf5e6b0b4a5f3c1b8d6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9634a1d7166f986c32b76f323ca35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5d2dbf409052c1d04d0613a43b8b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56b3d9cc733c45da6ed49f080d329f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24db111740d11e238a6456b093a984c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff23741fa0239bec2e7183a9c3ed0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393abf6129df2a9cafb3a95644a8b42526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db7fb65da96693d68851f1492b5514527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2caf986805ce88a754be43adcaf2e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab60c527c200ebb613bec36e0ceb634529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac24dbe4937f0d92d61257b4bcab96530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8045b349064097f890dab06b021dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9a0beec5274f2d24e7609dda9197f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3b73c43ff85d98fc65efbea1e8c10533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264601f9ffe2ca7043cb63e05903a78d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfecca56a7bfebe401146146abd0b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1749568a49d70341bb4f6f7a50e9e70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61c3ed75301c7ea04f37ebb276356c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdec9e0ddea633e6466dc154d8d1a9f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abe37221d47291c8a528e65c3855db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac14372ea02f5d68d75c50c2da0b65540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e27d6cc64380f94f5fd5a4c8a558b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c579cf8561d9324a61bc28880a3a09f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dccedfee9806ea2fc3aea3774ece7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1beb900d5e930a0eeaea84a442f0e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa9fbec3ffbd7071de192efe836b1d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ffd55cd2920cbed713404cf9ee405546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb02a6a39a0f199a9ce14b6cea361f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b56418d83b85220d8461fc1be2c006548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c591aeab73758d9c28338b8d5e2d4ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794bc670787b7bbad2dad41d8e85828550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e3fae4d853aca19fc43043ed95be8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cf704e5a576b47e5171da4022d0e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b369b74689cb61c5873134b855b6f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cf802a74628d2811869012c77e365554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa042f2ad6cadbc9c7181c2c7fe0c92555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfc7be933d8960b8c09a3edfd41d4f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c602c0ce08ef8928e87ebc58745bc63557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc0bfac77697f614960268d5ed81a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbcde972eba13eb2bf0cbd3d43bdc1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11056a08597958a59ac010a46bc6ee43560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7446ae767f55199c772c0bb816a325561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d01e8bca752ae076fd740f3d34b75562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fbbe7038617f417b62c3d7ee5f57d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533db7ab592af4e18be82d38e894abbd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ac213672237b442dd76ed530eaa5c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef62583475dbf7bc9eeb08e6013a5c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cdd9deb101c6cc0f46ffbd658a304567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74596ff1ef0cc18ea33a127dd5f693568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59870acd92541d01a5f17fe04d7f84d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082ae0e6a336997e188af3b0593f2ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56798135a89d7346f6f3e6f1052c2df4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114257d3117146af29faa9b248b6b04572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ac5c7b5cff45b6ea81496460b8fe0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554b599dfc13e7b34caa503aea6deb1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e8959e0d4257f3875d6caba777b00575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592714aaf710665b49dd2a06d50a510576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471774e200b20cd581770c1818d91d5f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1059321f9a9204307736e057e0d5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd76a22afb0e01bda568042c6028c9f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f3dd2e2d4ab5416319c85c4aaf73a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda96c96e7949e1bf275701334b0f8a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fdcc6dd0dc92e720f3674b0bc08bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ffd7811837f53f8a0dd620f4549c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337ace7ea9369af2ff66bc64a4323f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8288dd057149c4bb9da2c2bb9ff000585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdbf3688674e225deb0c4e6f8085bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099157106e06afff57909be26bd25a93587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604421810e7569ca654af2c1250eedf7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9be126ad779eddde92ce13d62e68b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60470806bb478f057fb38b848cb876f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601cc462596de6ff5b2d60811f0c66f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7ca9eb94b08de716338b4c31ce8e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793336468c52aa5a854592281e6688c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4ebb5f6fc4f052389dd9c306b16ce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46d7cfe7eefb30d51e75c2ebdc8ae9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00364ab25418473a6ad046cb61bc4d39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58219d0d28d88af7d0692ad66c1819597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d206c34adcfd7c39f13e541f5ec6f41598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0b0dfa2be8c8ad1d378b0a7fb138f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ab33d3c57217651927c7d98634415600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b2eedb50e3007dbad26e0918d2824601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cd511c6e1a1f200a59a03e0644b94602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976275705aaec6aa43037a9bf0e3ce0e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14935de0e4bc79fa7635eafab21132e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9ddb8e555cae477ae92f2418d4bcb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4936b807e88e1787027cfd62e840610606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389b70c9f68b3d1fd429fec84cd4719607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a164442151845091dbde6fef0f24ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b8409b292e213ea13c0bd36efc01f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d951b2fedb8f3d5a192d78fd8f3a20610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f674b024f73509c64c3f49d9b5f13611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce31521e68d0432f7ad40709ca16df9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d6242e23cb81efb51510f59c85392613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1584edfb244236d47d48311dc43685a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25b1bb6b7b2456d5864bb1a874e4f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589787c006dd4f949dd587832c931f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbcbd193302cc0c27b07b43a406d92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bd1ab245b805892cb7488f1ac3964618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4321cae082143d27366e25065d82b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9d9dfa33f9daec7b79b98901fc793620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95f24254cfaf912ba2b6529b54b55a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbcf05fbdf55fa6ba3685c011d8ab5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901525c9ac0d384d171c0f1476fca8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a832e5ee8f965356579e9914d64e34c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d910ede4005324e899779618fc8fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482204cd68e076ce524cd3e3eef0bd7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f99a3a8ac9cd8baf348ace5440537a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2b161ea598fa80ab3ed79e37a3a3b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8126e9b3ef051cd4c9eebb83227172629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308253edcbe45760266b28bc96e9d83f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f46183bba98fa9b6714dfa879e4ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bc4be29b10285726b9ca2d1bba38a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17088cc1b42a8dc074b44212f0c6025f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af31f270b54657f107f6b01f4e656a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e568602b1b6bc32e49bde77e31940ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d30f6f239de473961f1f5f99bf7dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1966d6d7710a13a2fa6f3463b758400637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5044b5c1b3edcd99faafe1f94260d50638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945ab25376b4ca01b75aeb09f8ab078639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268c0985f3b66443a2dab075ff1840f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa347c957e10e5bf7ab01665650e2f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18097fdaf3f3211a3d71b3cbc7a36ee8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813ee74c7105e1ed421ad220f328689643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29001bf66bbeb52db6c2cacc337ad6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0542b7cd31f96d32c30c937f1ba15b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a174a4a720f9c4e6e0cccdec9d701f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69db92742dc269c17b2726cbf7b7a9e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7803c761cf7bb0b9ebe83c35179ad8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855ff596ba5911ec26f9e11885132f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c2a3f78019c162e12765a0232e291650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d381d1e6006a0912ec40c94a03e004651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f70c3e4fe8e6d7146ab0e04b3049c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1913205dc96fb72a491411e6b630e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb9ffd114713076e536318825bed36654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641c93a256a07ef009fd659660b6ed1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce65e17530c55ebd03f0714d97b312656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbae9bed508c90a46c732570830d2d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d711606642da45e66c7e0a0799310b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ff76ca49aef24262616ea8dfab62d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40c5081ecc52d713aead8101f8a978660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95eced8844542e676b9661c9dc8941661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32cc45d48d28a55ee42db9e1d31bbf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b897f1cc3acce3dce02a2483ee4f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2162c37581dfb94ca9a53e704917b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f399914bab4748be2bd4b513d1d9bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436448da29c5af2551284a01749e1fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739fff7e64aa0e82f4de49034e4f632667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628b3fa9cb237f8868db6d176edd3f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7ba9a27fdaf6bd2ed178edc53f07f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267a6097adf87eca167087dcaa106fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028edae133a17f9ab8d724ed921a5217671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938971f25bf37189118d895f7798019b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab458f8b2dd536fd8f0499beac1a10f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6af1f80ede4ebe3293b5d96a899a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1513ba111d28076e7c6fa73341bbb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd920d2ef62d4597894dea434ca656676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03dee5edf2c11caf584f935cb885da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd689451056d09f4a9ffdbf4bbcb3c59678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73d357181341bbb192c4ef1107cd65679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e95e8ffcd0f3630513fe708a6b93b680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>