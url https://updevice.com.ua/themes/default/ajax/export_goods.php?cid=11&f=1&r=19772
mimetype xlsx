--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b87d3d3c2349928cb8cab8204351841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226332d3c39264f3f1a3483c38072e012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7c1986123b4d020b10c04fca3dc3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46c1dd9a0a6ceb27efe85587804d7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c473e52558c40c62c398903fb523d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e847874f00b1521eff45d986e2fc0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf61d995de59f620e56f1fffa38e3597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64496985e1373c07bc03de6dfff572b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abf31bb7d77a873263d0edb374693a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4ef4ee17de07375e34a6446cb760610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a770a305db2991ce749b655e3534911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d54c89ff461bb789fe68a7ddd3241612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc332f47ab5dedf8833fa22dd8f2ceb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35405bc25ee95d526f6ab51a5af25baa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076063537a3181b4b23b1c38f54522115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63548dc5109729e6ccb9243134db0ca316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f4b9d0ca951b5ce46c00a4f054a2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a98e711dd014e1abf0b0e2f6b15a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65737f15c25be3acbc2a17772a5d2b7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257ee6eb62ee7f3f975abb38aba4f3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bc5fc51328c6ec7c2b760e9c798d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e95a24ed281f64859851e821bb8b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b6d3f5bf023efcfb49f1dcbf6db7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcdba6e3305c3d8d3376e3c58e5ec024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1ee1b0b1e28c3f46f322ecee4fdd125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b54f2bfb9a4f2801d855a7f3e1b99e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd92876d0faa763a9838180f843d9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5f55208300f56ad1af169e0caefa028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8e4f7d2e983cd577228887a4b2a6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4953c3748e0cf493246bdc051bdcc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef02a95587349d8152d722c638f273431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c59258029a4a9676f6d813cc533a0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5508d52cdf0ff579f7355b08488ac6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4239c5d159e9bd2e2e080686feada34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630520c10bb1f8bbc51d2a804a1f58135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35864fab7efe76264c44e33d02671f6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa160c08164fdd2186cebf6b602f72d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2a807286f4c0205950eca34f65d8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863332af08aef8bfe11ea4ef347868d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cae0ac0e16534a9aa1c57bb087e7f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a56318b2ebff9fce2261c8e645b1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5e5545dc5ac5717552d8d071fd5fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba928e0854b6332522122417a5bc24543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324871e2e9df8c3259629257246b97c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05aaeb972c7f3a5d0b38bb96b8a699945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f47e44827c6df96fa8521939d9657e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac195e2c9c5acf46ad38e42ce2751c0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715315b5d7cff48c764b49967d2896448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b37f76b45e35bd887498c745d57cc849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059a1b3f91b806244ca22ea6c1eceb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92904a426e9ecbca1ab1d1c55604bc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e113cab7958dbdbc016eaa4f0ff757752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b72fdbba64b6dacfc494c6e34383f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d4c73890b66f5cac16a4ae0b7d00b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fb1e9fbf6370b17f0446269afc26155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd0d337d1fe2d4e60ea118fc73a57956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6eef44bddb5b7cb8fb1633563133857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dd64f889d9176a2461bc5dd3148ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507e3882734379305a75546511dc03c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34739bdf539fdad5f68442d7da67d4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef88a99fe5d943a7f41a0b118c073e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8c606f955b0bdb61d2f92811ecce762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35a11997a073b680e8a6f990b3aa6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f57914154578a28c357e78aa470c8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae4387275f9bc7dc1ac093e2a0958265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a656208a71d09b812c96a212e501566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc955d67013010d7296bca2f1aac30eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872136a6883ed4404d338032fea609cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3705ea160e9052806b3e3f6e601b5ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ddc9f885bb8f13044d982ee67ee2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d99145a40cd72dd15efa81cf9150771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1573069f213852d153ad1498070ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66468c27dee90e523afac5bff435658d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd5f1cceff3a5c5ac921cc01fa5d6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797124b456eb6dc39cb3000418d5cc3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb617254493831421fb682c9a7bcf876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f5582a67ce6363396110d0e4babbb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7ccb478373fed8231e117f772526c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04541f18dac0e8b2a79ade914b4853a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dc438dc8fa7140e16d63273608deb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dc9511e4ba4a2f197c59160171a9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c25b66fce0c5dda9ce5df9bc9d56582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc3e92ff7efe42389dff6ae2fc10e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625948e0598eec18ef298afc91f076c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfa711a609fbf8c70d903b3c1b454685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3d0afa787ed66c7859968bff303cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b060938308eb8688f404b34c60e1887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34687826bdf943926bf38105b5f51a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e0d2902f48f357a67c19b6146764289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fad4905a0d24eaac71b289031c9c7190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850d513a6e763493fe7516e109cdd5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712aea06f9ef687ee39a8607817001df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12260bf45396d1a96932a5bebdaf117793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0962c1314265d6caae5eb670a0575494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bd661e7eecb964096cfd22f29283595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce461d443aecab8e41ad37749f8ad9fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56336ba3348b80c4c5194fe37c0b2b0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b20dd33b5e9658cdcf4e48d57131e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8acca32cd4c54adef2095e0af7d58c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950baefcb0de08ede846950030b865f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a7000b640c26f636adfa82f7ef17e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f121e824ea00260c1a15c88f1a93250102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26427985063cadd15920c51d22a26a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d6b13b7651adf6e8dacd1bf930727104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbb3ea5d2805e42223273944d36307105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d816577bcad4f23345c3049dee5bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7bc0d03ea96648e899f7bc4205493107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e0530c1d1bf73295cb8904698703c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0968e89d3101d1fa8fc2353ac032e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71a99a537e98d0f3486ec036a90fa5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687d990e5c6fdfb9a57aa4d5951bf1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a403d3c71fa427d0c030bf260d4687112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce6895241331742ef56b237835b912113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920f584c548ecd64f64241e9de9d77d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eca5804b9fcaadca62083d9ef086f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4daf614d8204ee382a8053a3e6b4798116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12bdc637b0bfaf52dddef80049dcf0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f530182fd0a067bdf15ec1971a748118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15741ef723dfd58a6e61197126da95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4418747d6c0f05d114d3715bac5ca4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf5438db57c5c7cfab3c882592c51a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbb52c00dede4261bd81b41a363266122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d741a8f9912aa7ac5670f5337acaaa8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5eed4e46ac82fa2c1625f412d01e09124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67d6c815fb3861ecef748ff99ce900125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86287c6f82bb243f4038c543bf600d32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e21ed39b093a8c9c4cae03be04019127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637df6fd465ed87c28a2e2d1f75a221128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fd095e32372ed1893aaede9b6aac3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa32645717121b39a05a361f6f10d8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a2a860dac4c7eb573e098862c6dcc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44b667d38f2c57c3469e2ee56c3588132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a56b4d705062ffc0ea6af38c8e6f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086e844296da4304f2f6058e0d31927134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdfac8b90844d6fabc2bd75bd4a0c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609665f8f4af85763aac271751c66e84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff401a6629caa5547f96e7e0f253cae1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8426cbb89bf2c05249180dc8113413d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8bb3f383fe194cc4461695d311d2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd134d09a6a010a9ba924208ac4712140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010fe9b27220f1f1bee20d00fcba2b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8961c51cc19e2b686852063e353df31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ecfb23a29fbff2899529d7c3dd4fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462e18c8bcdb339eb65f097939ff39c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077d891710a26a30d0f2e5d33a50421145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194975fd0850dc61a148c69cfa0b646146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b536cc6494f7db16bc10509b4a2f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d72e7962890034a2115b1c1abe72fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441fb7ef6c49b7bcbd7bfc1c266b291149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4060401ae72979f60418ea6efe4f1ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c264ec2ae6872b188dfa5bfed48df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87819a1f1e367919a688b3fb8ea5c093152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff12b319df0802b9ed6a5509566776a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c351370df90b0ae70938957ca389a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd38ffeff23f7b0320fca46bc7f2b98155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43526730145e66a545cfa8a22c76a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126658d8f03bd5d1eb1c570d78cf4c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fa0b33031eb0d507031feb1d1880b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc9e95316c8fc4af93094e0282df00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868504ff6f44bb298f006cb461ac13d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e74eb20d5a904e3b506a7843f6627161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3ec57646a198cc35b2dddd74f0700162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaf914c5f76a4ee1383aed72abe63d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcced7413bfba0485fb84831f4ce689164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d594884e1df8d6ac79c384819fb8867165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df849e43e95342c8ebafe4c904446c2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57944681f308f5cfeee56749abeb61167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff65c240799e4ff355ac94777c7667168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6757b604064e93844b2380b256b525a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece95650954969611a826fa16203597d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51cc521f56330cbda4b173de5677f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a080ef271a525e34d9200d8039c47c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d650e3aeba35d611f7a2b191a8a8b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72abf791a1b9dedd21a57a66ed86fe3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84e9d9a2ae486f24b2f57f7a364e48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db4f6d7403c56dbba736033407536a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89834645e670e8291d8f0ef258262973177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58044ef023cf6441699dc057e0b0da60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abead5a47800d76d99d22480f17777c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c1b144175a3b03c95a0a4ad9c3db7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf9543959357c212e4806e28e05cda181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8a290820042883a3380960767fcd2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13e0e985a1e471071af589eff885f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dc241952678ad40a0c821611b4b00184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943157d10b00e69b52c8f76c836cab43185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1abda5e94e95f9da8f00bacda1d56186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab4cd1b4d8815de531d31148d5c5fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4554f7c77cc0dd70d622badeaa6e512188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a34c6e97b7c2b746371f4627b7a3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ba05bc7093fe7d1d44b58b9abc6ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817e097c94aecaaccb27b601d4d17f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686ebcf04b6c96992cd580bda572dba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17226f9a6a4730e8114077f75393432193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fdccc802db831361897346db956a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3d42e254eed4f2af4868414f5f3ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f4a17ea2ee6e16bb942ce3bc4a95b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba62463c48b75a625026c0018377fac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85766fbb4bc80e5a9fbed30a36beb2f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d33c7137e766d8f0adb1c8e93abd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86253d89aa97be258d75b9899ab5fe3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346a7c99062a502c713b9895d05f42a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de138baab76eb2ad841e3f862d7573202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2ba2380fcbe21721fba9149ca5772203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fcb6a19704388d1a171ba32a8e82c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615dbc39108b1b866d32dd26bc0a426205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f1dd6074f79c8943c947bcd661b48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ec00567bfd9ca7d3904c47dbbf925207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f166796393d101b2a431abf8b804c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf7316cea475cf1d9d74f3be55bcc8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4012c358fe60c2b8bd80ada86a1a3e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed394cb170195413c1d2dc49da81270211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a16684a8063dbe339554cba3dc11d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f0bf074a0b2459d80800bcff9039c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1af8545f429799ecf0ef4e689d13d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f688c991048ce45dfe0084a2f19d1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716099800d1f27af216e6b4925a7ab08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0291194bdf00e69e0250b5dec314a86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb3ffd26d43f5cf3665ca758343873218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fbb38eac45b9c2a332a75ac0b7666219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f00e159640405ff1eebc867fcc58e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7a7e1db8be6652fc3121ed5580a53221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71388854c254b70d21b46792e80442b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744552cffa07c2714225634ac012c43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ac833b1a0d380f7a86908a07d059b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f788511af463c384340922dbccab6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae41960c9e104e32e60228518ca60e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bb1a1ba55be6bc3dd4845b1141633227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f0d55189235c7bbcc9a52ef77d56f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24c2f1abf138b61371f9d6a2e05eaf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5a603f9c703fac8963a2ab814f390230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf21743557e0d0f9cba6dd7d8999f21231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba753715b0999cdb460079e076b39d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e1d2b6f2197beb41d1adb893fa00a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f285b46a09139299ea3451fbddb5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6da7954557ab0842714f095bf3f092235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fab1df5d6d193d89f35222008cd01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a14d429a343d645b0cdf7c17cbe9f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34789c520a513b44b22b0f9bc4a86e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640de9d37dc4424755c3eb7373da2f8d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c946fa015b91bbe676c1c136910f6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db5ae70588da4e5e6cd922c5bef34f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1a994bf3ec23c02745270aff83ddd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b527cee404d2cd303529f79feb6dbec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ed5819d96c74051b3b38b7b7e9c76244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fdbe56c845ea7751361440d3a4646245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b083f1bfe32a379ee6fd4d3135777d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb4f03c4afac95ec634786ef4ff1b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b088965a0776decce720aef8b35843248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09538375ed2e039c3eabad6c626e9129249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0fb65b66f3527a8c802cd13e38cc9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffac639746f9eb15baa333a9dbc9db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348eb22c80b346ab9c2a5794e182aac1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad55533255f917ea615d896f520d20253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d452e2ac25d995027ac12ff4ab5e3c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8374f4acea22fa4aa83d2e29d95661e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0114aaa48b69adc11fd7318057dbc0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab53e7a8fdb143981620f2152874a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d9b852178b42763452f9dfafc21bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667bdcd0a73ac33dff46a52a9e3fb1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ccaea283e3af459670023fe6f7fe9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ec84dff41a64a92c4f0d09cc6e576261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36232ba3748e0226c5a3f63b3f886f35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e526f94549a6e9e02a193467a96abd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaca39e2e2dc5573304803952e5fca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5274cd94a5df0ed5c3a9f4ee121c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0b2cb7d821f56724625135e5901fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc894fcd6f23bba034db221b826e87bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3cd001c256b79bf30a2d184c79637268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd79cdfe1d884305ce9662a07553bd2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d760372ebd7a89a813c1d8c98284729270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae39faaac50a908b21f3adaea8034d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b719e167cb91541c058ab32d8b8b594272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ef6630033f80b3aa7cded3bddb6a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a95fd994a67f8a1ced0104825b92d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3de2727617e76f61c2457d40f15ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a846856e57a1c9c485766a509fc4348276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac9ecd8ca351dbdb6bb9c3bc09ebcb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a07cfe34a0341ce83e2a58481d9940278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62fd39e2982c4281ad65b87ef425b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560067575c5663d62f1c0cf9da4dfe3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658a6e80b2d7f407fbef904db3355ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb955682dda2d926bf1e9ac44674a4b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5149807e81546de3430d080e5b699b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89acef3f5c5c85f8c230f507a21a2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1aac28da967eca490f133d7587603285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a19e64d560df4953ecb3217b4a5cfb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f4622923533aa734af114d11c84a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5973710559ffa49c10d7a23e043aaf8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4849af1b70a14ee7f1fa973fa25b3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d029e5defe366c843dc287b3b138ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a267bc7c82e18a317fe617e8abba0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc46c3b6d14b0eadea5f24915f62355292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca845e2e636b2e014336e47a6ee148fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d45be32dc6d6884a56442a25306bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29046b8e0346a3d4000202dc9130ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca8955d937ee040f6175ac5d44aee5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982259c602d2bf53f55e97e88c1eb9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a507a9b4e6d6434e0b0dfa0c8fe113298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b6a032d39898e795bff6aabe5d8bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312241efd517105c2833b7a440749bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db53481a85682dc180fcf10da011a83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d0b6531adbbb4a7353785bd5e43f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a450e67b681056464bc1b47dfd9bcb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c9258129ab0a39c2d20d711a3fd8a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8217c33e1a71a537b1441899827d49a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71377982a82a2653fd6afcd563acd888306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350e928f7d152135d9706d8434b51f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b99393746c284c2ba5e7a7523bc2f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053499ef2730843631f5b148f8a7910309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d533c30fa033d435f664794654fc7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c004cf709bdd90fc5d4392aeba45721311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d4fcf019ffc27edcf5e09c956bb11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854a432ed2d976c72abd9092b83276f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9d13985f97f784ba806027806f422314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e749d479d0ee56834cbf97ec57f8f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fb3f7ac4d00d0bd4ac732cdc6b26a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01a78e46d803377461f9abbaf4e515317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8032b73f12e0a89d34d240360c339f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f0020b8d3e0397ffda9441e469801319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8196eeaaa35516a08bb62d71c9686320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c964a04299a03293b0fabe6b7ebf6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a6669d1731551393e1ce1ad09a66a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4af97d2f3454c1990b87931e5fc67b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1a7dc7a40e45aeab37df8ff910729324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce5aaf14098d489522c86fe25742a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c049fd0b6b9e37ba28ddffd703aaab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72c66f6fcfdbf30b2e80d66e17ec22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef00862f3e871fd2381e2132f262dcf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2eb69e6e535ffc650b9bea052bc2d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1054ef95611d0141f820de765d6d1a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b2a48e4c3b2cf16171664f081d817331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c5ef54ced40bbd30494f2ca6a2d84332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748f83bb063219abc7ae598521bcc21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fee58a69b942196e76a0fa617d4d07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1a7e2ce8cc99e931e6d40bdd6df50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d696a9cb695d351760762b0c3a8e4eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ff5a14bebfb5b1c5846ce496c94e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebb3179e9d9e5c5806ccb140d2898e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77305fc480cd2a2340e6b74216621124339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384a218aec367ab418721981fefa0e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bed24039fdeb84e6879a29ab2684e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc266df5bca2bf923be611d3d25c96342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e88fb77dbbcb4e697bd8795dd5ee2a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e71fcd8d9bc82e2d10c806404c32e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979c01f8a8614d13c0f5495c34c48e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d906f7969a464c96ab00c72981cbb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f985f87bcdf3c047efd549ea36c18c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6121fb08e3c2e5c357f5d173631dd7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded7cc90ee47a5d12a68c23c90fadda349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802b4d529b35e37481c89c2a03e8d9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd61a994e3b48eaa04734c6ff9f705351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268af24852d56bac8e5d7b8aa332b680352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b1a2c0b5125f5922409dc39080fe7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a7cb2f40e483364f639c30ec03bf0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c0a4895b51d16207edd8f0919fd1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de920277535e46e4462096f8b3500fb2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdf22f9966834a9360ce98269c4366357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfebdd2a9b8b50d9a183f3341557b90358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c1c70c4ff04bbd95cff381cb580e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129d26cd479ec3f6b1ba05a3335c5fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec99346066059576c60c45a3c18aae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c1ada9ea1ac5c5a2bdd3759bfdb2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfaada182105c04cbbdabee6e8de9d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86c513ade8a31f7581c3ce21894cae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5cfbd0a2679a155fd5968c693f513365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f1c78765eb2093cb64ffe5e080878366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724c9b51d9578b09a40eefcba1cdd2b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f785f4268fd8fd6f95b96d30e867c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce300b0ffa7595acbc553acf6ef297369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85eda0312e259ec0ba00c0219a4e0a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd8d8c9faab37925e65caa2079de33371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4d9170c049ef79360db9e4bf80f77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe333f3b41fb3000e5140293d39b6b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38448bd6cf7b9c91a18356fb6df9992c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211bd501d97c6e5cb713782c747dae3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424b158953baabf9cfd76da10b014cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4f3ee902786789056e910ba7fa320377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a43dc3ee29022bb49e68845e6a9aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b41ef21ceca845c6f7d2ce3864d6c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada393ac5f8cb970f38c69920b8e973380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937448d93add37f9b32206aad2bd4c4d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef60836ef1c667e07406da565b8a77382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5b9609df697af31694d8ad2f4a955383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3d2cc14dd204194f74e079dd19ea1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5119027d57c02d0c2f338fd3f02af73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f81f93aba097e4a9638fee72556c1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cafabc986647fe9183bea4a6ab3af7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094609d858291b734bfeffaf5918cdbd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14e3ae83a37bcd05e82c81f21762eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53edd64e959ed1881985b788c86393390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423354736ff4ff8d922987eee6796077391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348d7ef7d95d44d5b615a7ecb8a1e59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63612bcc0045f9dd1048447ef2b967393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489de4e1ce0918bd70df0d0afb1fa56c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91602a9fbaeaaba24c5b829645f5e0a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623add1792fb80771e7139e7b3ff6549396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3343e759f971d50ce3178053635d3f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2583934172e564809020ccfdf672d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aa3463ee6ac8a6469d84641110894399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d7f6cf1ff63748818519d1a982b4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf4a5f9b46c77f55eadd907098691d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a4baf098d69831231b2c45f196e49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f95cbf861757462f9307986d06740403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f63f121630a04bb97652adddc70972404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9fb25ca914efd934c59c087a49a61405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca9422d1a8d6af86a1935da7e5a5b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4f1a0faf01c869f025931ee466e6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62646db7f5f2c22b540ed67a26c018408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75804dde18898a6c55f2f605895b5b46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128b7847b7f76b9fc42499337a23f26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e37fe0767224858caee0c5c5e30ccb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2cfecdfc8a4ec806d29063a9fd7de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c434eb24d51d111439927cbee9bbb2b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e565bbec727a70c656c1a9e790c3c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c735f78b7a8eee1cba6d9e766ebd2ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccbaaccd290e7d7eae20c574ee5fc0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50bb2e04552dd5ad2515f604d7690f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ebe3ffdc6fd880e9d7a66228fd3fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce76c6e57a87f3940807749a66d0fe4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4d201720de2e3f0ffec04871efc6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572fca2ff29b44d327ad1faa8fc03be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd49bbbf8d09fa202558a70ff254eac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcde88e33ad2a3865adb692db5267d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca3b1eed1c592d4674814b8e3a3f0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbc7d8cd976fa5348ed59c077914a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c28190069da77e608117ceb8ce1514426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3b493cfffec336a111f195241a650427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44b2cfea8d7090b4794f81d89ba3f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2a79bc5eb69358bf9e8fc1a55896e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00218e676578f9e0f0ac03d3d7dd72430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffaad630df66bb270576727ae8238f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b1369f36469c80b16d48bea113639432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9922e61ad468a93a4dc4d253a68206a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f39f2e18beb7717f2d1636f00b709434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbb0fde8c4a86894e2a0262636514c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d371c9c806b701a1c4eab056cc110436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac4f6df5b7c1170c0ca2638d3d0111437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8ea48c379671978a79c1170264a30438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34c697b7e2a300f3bae336ce5db997439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30c8420064f0afebdce51e27701708440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735129653373de2641cccc0ab4972961441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1553e4f4f779af7c03b82e1708b88442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1b9c747c18d969e7f0edc805287d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e0c90e6e8ad4ac0a3ee006d3db294444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4424b3f0d3e439c15053214d6e5de62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c0b0a54c1f4b911e4a9a9cea7419a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed75a7fd9e96e1297be2cbe8b2b22a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605451aac93783524b2532ba9daad60448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab1bcfff378d2f5b5a8afebb8e40d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad56d0055c161c2f354d93df4833911450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a2bbc47d0ae15aa2d5d14398be7b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014d370095f54844dbf884d59792aff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a2eef5050d9a9d975d4cd46515297453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063380de4f0f3ec91819ed6801074da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e6882d69fb3eac335b69c72ad3ae9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348f1093671fa0e1c5f61097756af8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c2a6f2e7ee8de3dd6bd5aa20efa24457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b446a1970f09428e956da6e5fac29b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f224f4732a979812f0c0a1369d479459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0370cd497004f1b563c42aebcb91829460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7dd7fe44e6e55110c4ed380fec719461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afcd60566e256f9818e5eeb70a83a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791dbaeb1314827f3f3328e8dc2ce66463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127fcdb0b283da55741e99edbbc819f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f423bdb71d1d06bef57b6517b8fbb5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64c52d9d51bd0289753d0462b691a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a0c06427ca977d11303e44173c8e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cb111dff161d7bddafcf21a7e2c00468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7dba697115341abc573b4b43dbc71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0540835c4da46c84af9465f7c02d30a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2d31c2f6154549f6c0b26a4e47624471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808c0d427e87ed318547f43d2d91bc8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9d9d9f37494e11d57c76dbf29494e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58682ba9d77a4c229fe7ecd75ffabf6a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d592c8b1e271b5113b190bf0cf972c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d4f963245475d855aa82f32b5bf9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111078711be55d4af54ad7fdcc099e03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8d8029ad85e80ed11b1e60dac872a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb050de6c1e9fc69efef5ad048d3c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153acdd7b5b22789b2541eb842808a3b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59900559a5949a487b32df19f8bf4b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee576539bf0fe33c7b6b466a49f8888d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01bebab736339fc906f16b592e0815483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fad4a1ab8b0ec30522b5349b526c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f7e880ae138bf70ec03d9ebdeab58485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fec1ecb5a36315ed4ae3412fa0714a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05605e36a123a19f7da57cd3f66f5c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68966c4512d2ddca59bea80cb441399b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268d1b0c5dff30462957005f6372777489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605e74d7078a20ccb0f2044c73e43b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5939efe9552e3b835e2447c24762497491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afbd3f9e126392f62c90a10c842aa3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60090bd9984b7ffcc259878dbbc70823493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4446eb982a885889145b5c4607172f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2468a7a3572fa003b16b4a37e333543495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c2f9fd32533218ffe62e5527fbf4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081c8a8d521f0e424706476d8f5cffd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce8573909ffcfe4d0b30a55db655c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282c2bee2f9ed9ca264a8a625d21e43499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f54b978bcfb5215707531e25714c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866af70691da329751b3ea97b17eb9b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43805cf562c27c0f6ebbf6659464adfc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f1f78e6aa2c9acbcfd1ff453c81ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bd7d72095355d82085f8952c72441504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e697b21a78afe7330b8932f64511b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19892d5bfcc95776c9ff522b5aa5097506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba427d8bad1ebd468b06165574e807507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f754c676511c01a5c60f4abc5dc617a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acccd3c2af108067cb5941b309064a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f7819931376e96a2be17b7d542667510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3c112a9423487e750f036d0f2d3d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d202a66ade17014c4760910925e760512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4d5402471a4b1807f56c5c5d3146b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a624c77a0228937194c4722a2e75093514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bbf08c39da08cf39784adbdde2293515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c635b784a22476d444711d5bbb32b9a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d07ccaf6479e441fd8f4b420a3b3d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d35088424176b6340ce5f491b5aa9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3a3db46fb23564a7f3bab489e527c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581801db363946792e5380185ab0751a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ace0fa328aba01cbe1f00618e73b19521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a5e757ebd7813e2f628dc3cbc51d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0a204f2bd0d07a6b9d449d196c697523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6b89d58b7662af0e7db6e4befcfac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa95d3719504013fb7052dfa784602c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174f51ccd8b628cf2e80f35abaef1f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d46153e1e3f4e639cbe18ff71b1f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78371c5b4879441d82dd44185415c4e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dce8f3b1b685183706226ebb2e57e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274be5f29d9e1386ee127b9aad7e452530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d1dc20213c9529a5d7e932b144744531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ec98c48bf98734ae30727bc8cbbe7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0df659a5671215b7e62a3ae45dd32b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35171f9e0f6e0e17f2eadb5fb8be04e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f161ef44aef7335c52931b40b45c12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac0fd0182dd82d57d6e59ca1c90e78536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a521eb4fd8206fab37b4f1af59a47537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b905e28ea2007cfb5375271e5f9efc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198289ecc85f35e533ed7aab875bc17539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d249f33e5fed1b22198f05221a40d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a32977041ed6986650f5075b373ffa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56684e6cdda417e517c84ff6d2985e01542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193a8565e6c973674ed4986c449c0cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d3fc28236b80daf514cc1eb9cdc70544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de11aa56d1cea1b1d36af36238eba6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e37e9db3d39fa557c457ec64b78b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2de32b4a0a7539e2b0ad44d37a48f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd37088f286e21e8172ad024d345da9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44919c60e87b6dde0442e1101386a2e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073bec73e0485846f5984fa6f32fa40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925270c591df362e5ffbcfd2e7bc7e50551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215281411de6d43dc20dc3bbd495e4e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27102bdc692b61131b768626449d5de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044f6eb58b309ba4eab880ee31bb71e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af96eb6c6e94cb1f502b8f6079c51fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178c8a9490e1fe5fa710e58f7dfe1ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a82505f5efacd56e35ecfd40e0fda0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7639fcf97cb632381a67f7b2e80b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d7783844dba17a9ba0e1c03557716559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a3981f30287fa50de58e35a6b703d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c0656cf6bbde101230ad2ea320c86561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ef9e8dbbfd2f29b3be01bac5f78f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc330e1c088ec3b6b3fc864fd69f59563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db238da0bbe48cd1f57550a2bc056473564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926cb381b1a4f9d51fcbca6a1c7f6b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851ffde75f48f006e1a2cc75f59b546566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e951ddcea076bd38b98e437b90fde567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fde5d75033f4adbc806ecc0cedfb8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97160606bff7a18ff3bedccd36570229569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b500aeb3d19485e8d1b3774426bdf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdacfd9d19c2893ea5152cc13060b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c89923c88b2d086a682b09ca7a0ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee68e93d0d9f2eee96ba7be84dad799573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cb513674ddd4a564b65896ae5e397574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e69155f2c7489f0d8e599f2fb3651f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07911e31c71fd4d90d102dc3ab16fb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadaef885e49a27366bf6c84f186ac5f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f00211d25704b5305dbb75f63ba628578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d3dd09e022a1368bd82622507c593579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a52813ef90b30668aa80c8a25b508580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a82502de6753418f01242ad86010fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a36c8b3e67be6afe78b21d092ebfe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25143be5adae0309017af15d824a644c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9576e8a5c29b3709821ccc9c49aeca7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a7ae213e334e977b0993aff3ae4a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3f20ddc6c8526f1cf71caac54a65e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131dc9c0711dee654c57dd4caf736be587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f160d402c2f7dd53361374bd5bbbec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b66e9232ccabb6a7a8d3c161a04d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a11df99c7bdefe8cafc441ac993e39590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c31f2aebf76e98ba43b55863e401c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ab172cec5473975646397c81f8797592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed8229a5a4760b73d9e4021d777ca5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7411bef3ba7383a1ce15b42790eb6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d8726ac49f2585c2f85f1e7288c0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501319dfc373455b138198d4b482e3e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e776a5a27293c6f650cbe32869112597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100a639bcb67d01ca718e0fc214f177598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4553cbe7167a07de2aea3dc38a228a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf0273d7f66e6d64a00f3c15b9d76a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0356c2ea8937a1a6b80b9560ca1a6d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbe4908e5b26189d80809e608e61b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54488651c7e27f85193db753b5bb7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c79cd722f348a22752c5b2a1b255b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7697e6de07404856291d600c171719605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b9559c5f653e2398b4de9be7e430c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934d761e4eee8619b2ed59784c506eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f123ce10a9a4cd1d370d6911f7ea5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039524346da548184b04ace73a7256c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad418a21a137dd89c2cdc4679b40a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140b97d124e5d9f54ac809d223da8b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5eb1650e9e66f17ce8a64a90e1c7e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67533f93a13b460bc892bc73de2be8e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5cb4eed760fc39e9c01bb5c8c2646614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc123cc5159b4d49bb28a9f048114165615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c643be8a989892969d240174b4f5908616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b4b7eea91e8dcc96d24d2aca7eb3d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70122e65a846cf211bd2ae3eb5b83913618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012519d9359c5f6c3355ceb84e2cc7b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2bb71b70a2a6d0efe11e7ee22a05e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db269802bd84e2f1c4baa1485d5957d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd105d9f14a3b2611721242a7af69f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4eacf2620102e2be4196150d37d38623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0be58214c19ac87d70a1081dd676ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d8fa6f3c747c93aed75c3d6ed5881625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f481938170cccd366cd0912288d6110626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181d2b5919aeefaee85d82ea3270deb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257eb5b39cbc7c258aac6be1243164a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318f751cb56e51c2f34c154e057d881629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584367fa6ed8109aec841586a5b057b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fc485aeac333e5f3e6b1d7b0b9dba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccc0c69b3dcfb27bc512348f325404632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00942eb17749ee2237e0b051581c86b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccdf9b95c55b492ae33e7bb9d21c01634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8635ff491dc3b093759842aa5a4a79635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d4e3f5c27ef95215cb019b63407f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5213234b8e2639ebbef15c9b29ecd1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c9a442c8cd5c3bca872c27f8ef309638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee701cba3dc49029c40504ac1c5a7ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c31ce60cbcb5faebf6a2a7957c73b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890a35770d2200d0b39e6a0c4d77adf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff3bb084be1456ae0bf8c86741c278642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf73b8ea62afc8b3a6a1a2535eded36643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f604834183efff159c29292857440644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6c60cbae31bf1e85376b33adc5f70645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacfd7d3ae5112452accdcbe5c753bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962dddf786f3d73d33363741417e92a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb528ed86d7c5126519dc201d2c0d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c761a0c4561787769e042f69e18ad55649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1eef2114e5a3f415878597cc0c88c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b861cefee7b2a7c2a989dad55f081651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8e40d8e7195b2ebfc2eeb9103807b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1765c1890a09944583eae2eef3452c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1cc41e1a4608d6fed39dddec9890c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492c00bef06d30edbfac7de0a9d58f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201df15474c2773b2c51174b9666e987656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665a57fd8eef765a58fe0d5308bd283657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb698ab13ce77e40f73f1fa8e7b56e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5143665a9bee621d6d7efdea2a4adf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1c9ead9a2b605198ea15ac1e048e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be848e6c8104e8e6a5589e931f3361661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8446dec10d58bcb5fcf2474b8355b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910edad5e94cad89ce7408378359b8a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243e649152112bb02722e59ad3de1da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c04ad7321b4d0bfd85dd287e93863665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021c2da64d49b4a8665271141805e9f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919012e0f37484f3338bd98bfa9b17d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca6d14dd864ddd8c688851556434a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038d3d588cfe55c63bbfe9962078063669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a4b65b86e415337987d6db3c24aa9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e37d4c8a661f12af6eea8e0b8e0ca6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aea50939ef249183320a86480b13df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a61590c1e89f2e09aad32ffb3874b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2256d924a35fb4b9c0aee0800f69f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d7bcf0de347890705ba4fa5f1b599675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a7892fb1d23ddf79c6507bafefbc0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea051a8bf4d8ff4ccf9cdd8ba233acb9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98d9827e3ddf34c07a736b7cce953d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e39bef564c901a542445cb48e5cc10679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73886d8e459186723c8c352df63cd2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b3db9f03aa5f01b3a6dcdfc9de854681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810f2c58fe776819b85a357ec4acb33682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc70e37f6a4da20b42a502b0ff2349683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dbbe8f094be1446719655945cb20c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5307c201776a3808ab87d4eb4e35c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fd60d485ec29acfbbc570f7dfcfb7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50264ceff2e443fb4773a201bbbfd45687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6ef2614818ca3fe3031e3fa4af81c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fe0d3e5b2f60c0d5730f1c4ab52ef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0e3146acf206a899e9737412ea1ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1694fec3bcc25909d839ee3f100b6a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa13d8ba994e8a789e1bdd6e4203f94692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef5b70887cddf231f60f636f4059e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f96bf387459eb088d67505069c8609694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccff4c783aa261f2f785b46bb1c57f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3141f631953d8f001ea3312a83e432696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac896fa00acd6771830c7e052b69e27c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12c20cfe9493d5c50dd7d3d5579d19698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d25652b808a8215ed98b72cf9d0a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954784e9567459dfb2dc52183cebdfc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150546cad068657ee87765e42008b03701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b2a5a61ca344211845f4ebb64d696702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff231c1ed03998192c7054dc363b83703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc6d23ce8f75f628020b2d51ca6588704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd53eea771c2cf1a8c99365464674c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c67ada3fa02622ecf3cede63f2f61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907217a8145e54fb9ec1f4224bab5b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3fa753cbf0b5976acf4b47217777a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2fd12071660e259c2ecd91ab33865709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f7564ccf170785be39f273efd473a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a73d8bb6c27b6a91e6ac34342e613711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f65fe87bf1d14643483d4d83b82eeb712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ef3b13ae27dfd211ec1d4a458ba3a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4af39916b737e4419996b7f57ade9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3aaed0d28bbca1fe6bf8c1be303f9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc484bfd9e1e3d80a2b16d1d6eb5a1404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246877fa40e0213bdd0f1cd7597e2ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b1228e9c5ec82d5f0956b535c7e476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbec291e8b85846a28d8b4843e26c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938029afb6595c38a5c5112f978386e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028a4b4550bbea5f92938294239cbb59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0b465a449785b7db13c2db55f620110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246a435e84fc5c71d84b1f84361fc2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3257045a396ad42de9e0cb1724842312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b69e411c75f94e2a50571962b0f9213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9eb5f3ad52dee85a0c37ef12aed31f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa2a0afbb868c7fa9c9c1921eb726d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9425534499c347fd83fbc3f4c71c4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcda82be15cb9bf908c270f5014f2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e478f0c4c5f304fc92096b60de5e4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55aaa2e2e962a7859580375bf60756119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd095b0923f2cc81f6a7218666cdd62120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517c273674a3dc4965f43a9b70d1fd921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df791e6c268550a67f6c5f852c5dd08a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eaaebadaac7256bb4d48505f87577923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4928e3dfc765192afc894436590b1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd9207859c5e6b2113b439c114959b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6b56471148d8d3e61295785dd0bfb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f36b018bf83ff9cf9e6c0e37956e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa6d49f905a906b2e82476b4e9ce2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422864f2b37660dc27e513b0e1a7baa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc539dd09ed72fd9592caf589cf7f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e22b1eae58331bb01b19d3161d6ca431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dcb75be97ea33c25963167a5a6b1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c7c1c7e1d4c48cbba95e7db75ab9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d95ea6c898571ad75bfbb5d37b3ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c03de6f75022934e4a8293e397b74535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be88d76f9f0c518fc60766e4f65be6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4050528283a5c6e84605d7838663f6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842b88422d953ec6d7913c639b1380538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804da35d45e58f3eb8963ef9d705eec439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94f774f767c724cf9e673522622a8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab5638e2070b3926895c1778386de341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174a6ae3518d30ddd775fced0a3b04142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a37b23ec8c3c4646fde024f29ef8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9a874557f41572ab7cbb96575ca3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd3be42db0de0ce2154acb7439f12b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f841d0a2073fa0fb57b8723b7df9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6248067990214b42f06d40ce18376c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054a58641d82236b26af8cc162164b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98992625a0dd683c7065e573363a6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf931c76bfae678c8cd2c8aa123132850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc705c47f7d32b37cb3543d638e6c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881bba10b356a9157a8caa828bd530e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bae5057aaa49de9a542be76924b7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d70f9b87d6dc1d79b3f5b6dd4b61354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6902022e8b0d089df0b35f8c55fd6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851a8c211ae7d0ddeafdb63139898a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec229b6e9e41cb7eaaea83a6a3636a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5691fb4e1a626a6086d750e1a5fc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220641310193b9d70a1f8192a9d27fcd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21197f6e8cc122469e772901b2f0d56560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fc291391676048209853373e90a2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca367d6753820584870c407e9cf8a9f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79467f5bc088bc031e05ffdfd6128d3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c2c2dffd609e924b13d1664a3d53964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ac82cf328caaedb51a4582584cef565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fead768cc46e5fc2461636ad4f68a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad9ec46996f5ea2d6ac6d8d31a328c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16484269666d9f59ae0c8138c03166468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd6fffa65733554b0a2e057c2c988269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38641f4ffb8dfefa032ade268fc5a7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de3c6f9947444e660179bfc5493e1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25c1215e5d72909d6691365176b7e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda617dbdaf4a7444fdc9a8baa3af5173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a724798bb5303a7618a2f28f904f9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2d8367e273452bb961a84aa88268175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a87a8426f78a91dba6e9a6320d1a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c1c032e89cd9b25dc80588ba9a49877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6514473b1ad5db7626952c027409af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2ecf78e984916d03a353fae31b1fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b1442d4bc50ed2693b2a95092214980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5873b8e8bc95d546115165aa4d0ffc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275014ca073f7f4b2cdfe23f82fe24c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016411017abb2e826bc79c66d1e450c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d35c3113713a8a976895e0876e41a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3957365af05e283e084111faebb6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b45d10c16212c47184bc558af04eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e34630b42f337e1ca9baa935112ab687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ebcad51eb8daa484ba2478a0e417488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2693a87d01c0cecef4c68600f86d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fdcb6a24b2e4f951fd1603f4f018290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6449e70a3c303a82253b247674aa0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cc9b3234886ed64fc9438c52622be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a473e30a629f82739c534f8c1cd68bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f5de98a21af028690804a9011d15494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808c294ae59041d663bccba2135ce1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54a82ba133eabdd9990e341cecfee696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dc5cc5709718556ffaa953750d16f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7087ec82a0f72de5d541a20920b21598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c16acabdf41c258edbc6689bcf458299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c186989105e6df7326c51747e59ae3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b358b0f9f5fb7db2171cac2667e0e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0e8504ae127ad54d5db379b68506f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3723427641f82ab58a1e828d8e21ecb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119e3843e5bfca8dedc60ca32213d87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fc1e6b98d800d42cd7d36df1dc0f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c38fb46ce6e0199b5728a76f7555a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15e7a702a73c8b3dc812989f26f13f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964e4e68c503f06abfe52717f77c6b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5649a8974d84d94c48582bb2fa16c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccc6bc0d1faf9978f1cd6090c4a75a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2077d53def1122198cd2b3554e548111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d111ad3b0d99fcc46b213d5ff2641112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717f56ea5c152640feabeb9e267164a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0171db48adb0102e7bfc0ceba58cab3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de85362a940d0b7d5a30f130c21ec8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb27ac5215e7d1462535171abc9d1e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c646460d2cc06a665abfff97d3e5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0ba659ca47d4da933a28c500f347f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91cc7414ff1f8f2eb07e62fd4ce5f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e33db9467493a34d6e0df99e5717d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb83fd61447f5aa9299de26b191a584121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a17e43929d4416424a7de123b835b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c671869116045426e700ccdade51e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c831c5ff70365ec21134f17505a87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dec1d041c9feedc25f5d227f97f29125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ee4708737de649b75306285a7247a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309366f6426749dbbf58a297e8f5e22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef6e092e36f178c2be9e67ecd30c98128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c649c7b15ddd48504431365bbb718129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd032eb89c98965607babe177d4169df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef2fa45e41886d44bde236cff615f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5db00467becb0ea3430b63ac368e48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ab5598de20d863cc91ff3a1c67bfb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3bef4467389bb6646c41418a468ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd035de711b5651b368abeb8425a3ea9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9900d95694aef08e11fa2e630211b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca8694fad59a290a902b076d01835b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79b1fdf2562e107778debcd6706cc7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f72761568c4a54ce8accb0ee95197139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3c488aba6c9a709c2a1529bcca1d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7adcd5a7ddf70e32a7948ac6dadc1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a3a1f2be8a8cf57b2f8e6f439cf66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c059786ba3a0a91029a6b521749ded143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8d8022fcc2404982982ff8d4dddf6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044977f4fc07aa24d99eee4a8bdb907145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451659e09d4d6cc229158c49e77f7c53146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b5c1e1126ddb6d6974c5e7f1be59e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a96fd31cda3b757f528a6473ebeeae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925f4284b945e13b58f4342f8a2a51e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24693b2cf6f3240154289e5bc8a8e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d3dd15546a653ceff0460f6dd1de2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36b83aac4add5d8e1daca3c65d7b3e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfbb1a99036ff3eb23fe98307de7ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821aa46015cbe9b64fb71bec1fc5b1f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f042715d624d3a82a2010c9f81b2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82e34ce8083af95f162e350db2f335156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2760b0682ef08151c3b21bf00674b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560958774729b75a9ffde777586733ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae7086f766474bc35da6987de690bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb905da5849c5a41ed80f81a16f3207160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96716b77bd16ddb78fd456731d7d12161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d398b4ef5c68e83d8ee708258a99648162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c030a72b8d206d33ac2d325b0b1405163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55327decdcd68e29bb019763a60b1d61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b10a2bb4f3ff3c6fe03c0edfe3dc4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b081911ecfdd404ffa622478cb2e52a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc865257004a1d2d90ca0504c2cbb140167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320b36ceb7d089bc8dfaae3dcda56c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14fc3b7b53eeb5e922a10ed58e6271169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76f18aeeb95d545fe3cc43c39e69f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde24c679d5801475935c5497b1a9497171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91faf34891113a0ae1fb2bbac03923172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c02118d8408a441c700fbd3dc37e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272deb57938d2789050565ae999f006d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c9ab547f2f1156680b5aa025e45a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd321f4064cf4c179c33e2f7d1fe22ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0e40b8522d63068da748991a86f8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302d0ab7a26d6aacb96fbf963c3558f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ef7d799165d7a71e6255ccc4f88e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d62f614709e4982e651594b27a5bf0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a30d132d54884016331ef6f37bb44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad12f98f41d66b850fe0c20727994d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b076be6b08c63fa3b148d25f3e8fc2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad357e078849a1b6413ef5399c11a9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbe38f3ed69ccda0c83ec1540dc88b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314efa5608adf56ac28ba4e65c5a93a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1171e3a017d9e3dfa49e5a73129fade187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397ad91da16eac77861ab2a6e4fc121188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75a5df5bd5ab9a697ae01a733b764a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3baf5c6257eb973823ed3aa9c7a93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f53a5137a2e78d924a578231e5d3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109d18dba621e584f51ed44b3269137192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536625f15db34d9a4263114f1b14a8c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827b84078cd0cf2bfb1db8804463e15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab791b216b49e9de464eee62dc638fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b360883be067801e58b6b64ef5ff0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0762d2ad7a792a6bc7b6ae830671608197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ca55caea8094b84bdaac1e49655e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfada7ff0eaf963d019974ca8060777199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f432bf2ec93c30e7db05833919b6a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223ae6ab7a4a795d0f2c2be98269c32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98449d3f4950fd4b2f498142c1365cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520be4a3d76b678ffaccd8fd46b4c79203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b8715ca6896d80e28f5f0e4b6c087204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfc56d80a0d907fd9dcf9e478d3d1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054634b2177e23fa7eca90227b5b5efb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43df42a72c918c1132eb29b49be6ef9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5312d695ceaea2bfbfa550306360b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d69e9bb4af858f117498d0354284eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7a448a1620bf9f707d445de6299b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a56efa5eed9df9ea7013fbe194719211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41fcc3a8bec910a9a1756a0bc0ea47212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863a895bbbca106b392bf853890552f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3eabf7846d413eabbe2dc63439bf6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f201e9c2ea4047229c15fb4d77c7b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4122fc35b30ba21113205d86e6ecb5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921adfa76faf168b576fab1305265e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4228249ae8bbc218c2fbf96f308ba1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7629c22bb3e29f7892d61e6e3a8ad87219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4960d9969410b16ca0c05a15e27f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfc2a92ee6a5f6225e0a8a3d49d822221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f538340e8e4ee971ddae5041905aa7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36057ecfaa512bc6b9fdd7fbfa1ff53e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0c6336b865e32cced5af96c168216224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006e1945919ef19e92374b2f48c10fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9affcae3e7a4d16f2303ccace35c7ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61290657384f9a89c65a346944fe46227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c05a3711a4e4a9b8accbd990cf5bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2630bcda71e1f8768a8b1a5bb8ae7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecf3a3e7a070bebd6619e3bcb8be8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591e26281ee7860fc8855002f2365e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a1b1e3ff88cb61be8d53cdcd82811232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9590b06885b0f00ba06291c058100a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39284775dc32f084ce0156df568bc5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee938afb3633fcd078d855e2c345893235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7085b690f9920fdf952903139e0529e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf591a4186331822688e25243b4d71237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadfc677b605f0b12037b3db3ad2fc1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1cc0012a9066f349e0afbab160a3f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e01e9e042d0e6909a221d44c51237240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae87561e719ae064bead2a37d8b0b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3e140d7040e08380be6dbf6491778242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dcef45eb4534798ab563c797be2d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73418f3f81948d62247491cc5a14e33244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bb5d2f508c95164f70d295a2cb728245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ec0e91598f6087ea7d42e7859f2c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53e18182b56004442361e9d019cdae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5570bb9f1bf2e9048dc46053c885f95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b1a9da86592a3659fc8a0b00f1960249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e4dc563debae017597ab0654e206e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced034357e490fe199c4251ac1ae69fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe142639a037d3970d02f39ff0cb71252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd820d5e902139c69fe49dfb11f417253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8970afbd6746a0ca58a665907be8d15254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bc1a18b6ae6dce0275e449e6b264f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d43d79d84df2cdf627f0ad871dcbf0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e84197629b1646ed420de83db4866257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d434ad45fe9878ec5347083ac472bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e76d4cb63916a9ff0ed8f79061d503259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f905a3d7d6f958fbbb3c90eba8179af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a3c42392c82053e1435983a6e3319261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6522667a20cc11c1a8f62229bec12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2872ee596e716a08f81db840cbe7e45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324453bc414fb67f2637f14ae5b282b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf53a7070cc16d74e0177a818bb60f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a963edd91a0d365b4ce36ec3e7378b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06a6630b48db8e7f3896642b083cad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09ce463b86b2c24d19daf8d5bd8af9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed41f4028a7e17c8fdbd77b1b8bc31c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcfc9912999133014928072354c578270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383869e4de197dabee7a9254eab9b8e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c711fc7f2145899d8fdf6e630c250cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205ad24f77cf219e3f570654754c301273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e50064cf904400ba2efe3c8505a192274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9b9e304ab7694a555b06a92641506275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506496dfd2e5413bf00f27a175be1de5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ee380ae239a13cde8a5c2cf542a03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408754588469a4c8b554c9828188713278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debfb5db631ada01fbcd1e56c8d1237279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9050d0bd559fc8626f46eef8719e4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988b8d6616df75b3f0850fb7ea7c785281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff41a1b73e8b8ab5ee856cd43bb5d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7d59f672c77a4a3f2d4e3c77150d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d517523515a8ba71cbc8bc69fdd6e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa93bff41910bf1034b7b7ab5f3c6c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed891917731f008f9ca5596ec0c0e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4285dcf209b72cf5a9228edb059355287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5ff74b742cdb6bf15ed575555f5d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba14c027a4f849ade19f81534c0bdf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9c030fa8f6e47ebecf5c8dcc3f9ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244139848ae11650663bd3a42c13ef1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfb22a4f7847f80e72e696f4aeb6a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94494c4724587246b84c3547eb230429293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f8284028e97df75a0dd1c1f283a1a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8ee11ce2350b6894f443d97a68f5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cf883e25c7a928681be3872b2ee48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd0c31a6b9d8c262be0b5aee71642e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bfc1bac65867962ee3fe102067ae2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106baa25ad933cc86fa4e57cd00bbb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a483b357958527b8785d14c8a3de2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b90ab5bef7b0076bb3e0be77517bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba523f0791d47016a70d84ef854039302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99815b07e3717b135aaefd5dea805bf4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6615c1c2ab135817b7c3ba47ecd4c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feed6f329e92f89a1faff0b84f8d917305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338d2230b53f5e23234d23003e5253f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd6ea856079b85f6712de56c585578307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43490faa1d99eedcb3027664f594a995308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84953c7f32dc288dbff40d716750fff9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed4910c2065538000562ecaba1a3b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4b802c6a1aa48ed47ea6e5da8cf28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1db6d2654594635d346dab7c0cb818312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf12b6e198f7a439d8f781cd4d3b1e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11e2fcda6b28f903383e027369ca97314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc423f201ed8e3746b3655857795d8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16608fa119769131aafc17d8dfe16f62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f0d932e47d1ad26e808fc49f2694d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2b385bc0411e811cedc937baa9784318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfc9bcc7287e444b07365c57109112319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f08d2a41ad942a7de5d06ff18f9936320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db02abe7c1b5c25bac2657ce7a0afe7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989d12bb2169ec6fb005b859298038c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00c9baf229632ab7325d2261ef68b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595f1dbfb6577ed56074c9da543a955324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d159c949131a7d944af4b6cc52bad0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209530ba9c8eae65b70c3e0fc66fd94c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410db74b9a9117231ffb0c7205f9116327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d2907b2888ce5a083cd762906f3fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64812c77d119b091e050e4601627e485329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180b003d5ff1d5d9f4c2bdf358a2d4c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36514c4aa9dcf0a9d27f5b71b91530331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba637f9c896e2f6b9cba0c1b3d16822d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c87e8183f4aa56c53de48e7eb2970333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a70c871513d5d0f6087f3fd94fe8e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66319ee57c6540427b5bd103461b0b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0a804d81277ed1813364cc5fb88b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd595db642acccb08b5f4ae782f260337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1408912b832c42fa250da9c4694a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef509f076fa2305a1fb94c8888f94dbf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3789b279110373eeed8e4a16737a9e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd49cb0e9ba28338a200f8655b0875341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dec75ae8b9f3c3f5cdb39844ce852342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678d00057858461e9364d09dc71b11d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505c86da5c38847bb30f80bdbf62c46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116a3b4b39318d3d3ff0f6650432671345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3c2f241a5181a17fe309f8e72b316346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6191c1bb54866e2304476e6b2479e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40af35c27192fd84f42d4bb896773e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead90a78011ab598f1d9d6c7e212861c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857513395c9782ff705dc9a529ebbbd9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3ce74a93ae856cd81353f4bede43c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7615a1f1af06c076261e5637905ff6e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dc27a6e7f03150a8d131e3ac0a3d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc5bab0c418313d0363bd0eb26afac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb11fba0b4edd98ffba7eb51220633355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4c6f280d4941139ca93fc618a16be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512d8ba568b795732425c6bfc0ddf84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104faba01f8f6777766daf9b80dff24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578bf7bf51f4af0ebad2803c7af28bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db7f7261b744ea47768d8571eb6410360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72337ae87ad9914467942a08c3406e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911be5a90bc754a3e272e1595474d21e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6459a00bb2e560655d9ff29c0d8ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b813bc926531a01b59187c4397fd0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2a3b2c21407764729bffbf430f81a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7974c50e122aa6beb09fcae7dd76f36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbd6c13cc4a5c1c51ec88a5a88695a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b36df4255f8fda49dee9b0c631c242368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b0dc34a9052218dfb8c08bb3bc507369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a620cac123dba087d0741845d53f386370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65fdf68acb16148cc305c150a20760371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f005ce17cce315d7c89ae4215bbd1d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d79539f9ac7197c2ceb5bfd6a1791373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd526302284cd4e53b639f43aa4d62374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e03046bfbfc6f12665930f100bdb00375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614f097cbde1c4888d51f9f37b7cf5b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33454ea3680120c75b88d784ea45c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cd98d339b2d1ba3dda841906f4d2c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4b4fa17e70c825d7e49530be9a843379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e3d0ee489576e42014aa3e9310777380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291ba41cdb5ccf794240359d563a7d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf64f53f2e09c1b6f6cb4f54640dfe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b583bd8fda99352129677276a21e21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df49135dc27f747dce2324869fe850f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563f189cf624d3e799765bdafe7526c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55634f78da449caa11f0ab3ddcca5953386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662d93cb44263fb362de55023996091387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0332f4fab4e18b6db6bfdee70064e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79465710af9748abaf9887ae20893a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a84af58d8f1001592f8b725a722aec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303768a648db2a97dfb9869eca2278ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cf229b878318a228c7ae1fd8eefab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343e8ee4e174e64652fbf11328f5add393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b303ae0337f83f314814ddcc6f74cce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa2c95caa57be768e4e765cfc905f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a961291b9010dc92cf8a87a613c3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85659eae0a9bc1414c238654722ca08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b68f1184227cbeecf82753d9084936398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfbf214728f0f5fe33d6028ec334bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c1cafb0bb2624f405158a190173ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5c94edd0123877221d21d965f4fb7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2131dfa3e1141d38c0537c0ca0087402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131930ec12adee74cddf9704d1ac60e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe77a1730da5f896ecabb1483d885fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c5416ee191f761eef7a46519b8202405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1b19bc898de2609a3db5a1a44ae49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f398e9277a0d136d60c6d53cc4676407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f73bbf6556a874d43e99a1094f20f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050069f99693682e34d270b751e053b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb48107a5c153fb7ea9fb5460d64b9d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6061dd1627ca3d1c4942889350db4c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a382b94aef6ff4d08bda247600e80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1be893350ecbb886b9adc62b18f6f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bd5d638b8824c1283aed68c964dbe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39064016aba1b273f8f4fd7a1884ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865681adcdac329422589109aee14c07416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd38a4bb25246737c2fadc4bcdb9347417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4321dd00f05e628567a9a93eec5d93418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239ddbd76b05acd05fb79d9133d5733419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e4b5abba2219506ebe72d81377228420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b818bf77e06a228678b6c4c884a12421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe617ae31dcb3ccb4bef80516adf523422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b2096f39ccd6311d835e7653cb063423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6eb390a55de51b26a1782f31123b27424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f877ea49935ba45d804abcf56e93359425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f122e928d145dd71e693d3be8723a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9646be1026b44c72c08efef53a75f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285277468b1cb62f013d582f50ee6c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d9b0ecb3552a1708af73fdf4a1cc2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c2e3caa3aa942d1ca5b9e6bbb8e78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6a9316e3ab2eebd11dac0bb9124dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72e52a8f4a22daf0751130b8197c2f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a074ac554d911df090a422b29fe63a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2661275ace4c375b681cfcd40fd6b67434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425e676c1f99cbb46963d6fc82e627d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234edc3cc174c1578dd1cc0abdfe734436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052063a97060ad76addc753fbd3fc0c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f66a219463ebb3a9ab857813465c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee25f220e3f784056c89d8bb941d5d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414a4497816e8f440910cddbafdf6f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586e718d3960e3727a786ad77b10828441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304d1739afc4ae6bfb6a8101e0beb57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a986442d72b6c0377be32c9236e294443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801398e73263516c2261f145a45c5402444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13edf01998623034c4d55a7621365a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14813f9daa9b901c7ca5480a9f73f2b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00846d27fa034f7420798170986a5efa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72906bdcf5ddabcf85eed6cc806696448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c099d43e627c189e0ede87ab461629449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8f71a5d2a12aa6af1a07efdae3f6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608f3e845c80eb48e366f49a2a06f24451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50da6262f4e492e86db1b030c6e5495452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe93df05f5f3737aaf8d4a64259ae7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e74b39007606127bde3a1cf30220d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20df0392e4aecb0d8b1a9b95da84ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44109f837778f45a5bb462f1dc2c70a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9949138a205c4aea96af4cf352e589457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c01bfba375a1c586b8ff9bfcdc21b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79316dec57b6ad63358fa2f0edb21bbb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b1c9b879c84c67e69231aa74ea3fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdd3c0e40ec0543debfec509bdecef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c8b4047c8b4377510dc305430a15b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991e7aa05cfcf5793ac3488254f7b69463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849325bcd474cfbf4744820b2aeecc83464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb65c1c4fd0a00ece2c6a4280ff410465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3a3b15d671c9bd7a8c3fa1063ed9e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca188375b06bfa3fe39bc8e04ef49a2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f63fac61ff08ddfa1c9838a2faacc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf123ab3d3929b7d2b7ad966f35314b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92799df4b34913f6c493fe6fed71bafa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca8dd5e019d847acf47a0b7ed03ef7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad7f7358340429373c0f6d6beab5fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e31c0a8a49f0f91ea61f59823baae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafd0631d47e0f156713cbf4c623800474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f719e1ddfb5e2651eef3afd1b76c15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e180b64c2519145cf388ec2cc4436476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75f97e89a6b85d25839ea4cfed86c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ebc441f4f57faa90b39f0b8bcf7a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90a8265d57e6290fcc905b2ed9dceb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9c2cb722d23f148bdcb3b35a5d509480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f857473c0fbfa14c23d067f77d667c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566a9ff548471fd212dd64e05b388e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e196ccf8c8ef5ddbd8e9854815e96d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e056769545b2277dc89e44679354d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c016048896291f82f59215a04f813485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b807a580f6493ef9c98d26db6fed3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35a1396114235d73a2e96e15a17d45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb94c2da61d6c352936bd2cd637975488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baaaca6bb193c458cafee1e3e328d81489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017ff928944a95fbd69161c35adeb64490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49787ec5a5c33d9c25ba24d1dac02b19491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c87d1d820b7f9abea6192cfc360aa2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44558c08387a3b71da015069b3f9f74b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da89ea23bd8f26ddc06e5c493b18390494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62040759683baa58a20154435d5b2d77495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63650519891b2a807a4ad4822b4ff042496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46119efc095ba5932a4479d0485f365f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04afe34360fd56e51acf9ea2f7bf9f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb71d4c16889978d9a4a8205f657145499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad750b1b4816648d69b7c6ba1429c20500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14b1426fe2dbbf479f017ad2b19460501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208efd275091ea5575d8203240e384b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737eaa998bbf8aed10e50f3384e2572503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0185bf8552bd77155619c598bcd6ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a24d10b9f3bb561493c5b4b125939505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ae68c1281d264a5ba2f770f183981506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5f549c52fc9b97d8cc1b72d6fef33507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64ef06948c15ee13fddc11d2b458b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839afd7397cbc92b72c5cdbdbf7f56a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8fab4752f618d59a13a3feff45193510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179de9dd6ce9b27ce8852d1621462e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e374af89e7f0c40ecb3632dbeacc3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a72a92e7f463d466f17aa0a73bf8e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb730e0a700a7f2df7bee8ca3c04a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424de7cd3d0c9a1e642f27521b4c066515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43193cd33c513b3fedfc290d920d3579516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e2fa98868eb645745fbc888d0173a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613848129a7444c45e6f81b60a7cc07518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cb1fd73d1d44be7dd47a78417850e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de049925e0b86aab0e05baa3e9829283520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446a265825f565c953902f61e5f44f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748f4defbbdefb912c889ca7be43136522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaad59f4ecdba2e1653ea2c9a845c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453f35627ac86d62178116f11885ba6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb9ce2048f7be6b316020163c3fa02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb199ae54c82c8ba6fe34f49201056526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c31c87bb86b6f0dca98c415b98030527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd782a3b3b9cc4d68ccfb51d031b9d70528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5e96adc6462dc2af237be3fba789a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8492536885f47faa52141027c76f98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c8903bd2942b3a4ea9c4d2e988ea3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62accf2f9c0211b11d2756fcf8cba600532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2418926641b9668ccfc8dcff6569152533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0aa3edef39d41b0544ac8e7fe04a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c2e11894675124a744d51412516a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb768d3c2bc6552e6a8283bce9e7b44536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683af23de1aa1bbf459e98674bed73c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca8ab2779795c0c4f170a878d3d221538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ad1529c3172f4003e6ecd579e17e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731e396767496ee13343b356f108541540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85e6f9f4d1e6940e42137332144f36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f26a9d1590a1b370ee133576bd2621542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae016493eced4790d826284aa4eaeb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5d2357c690eaa90646617d581c26a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9075b6af935b226f42c14aac7ab35d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37ed4d9bf0307772ec5ecb77aa5110546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75451f4a8d951815a41adf0d21c492e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9e3e79d0006ea0e979643b393e842548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda6127ca15943589d291d60abb29ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb3ac9f77a11f7c7219fd762ff2076550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699250d4355ba3b6b42b629b74745ab9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf482c765d9596a4d367779e54415df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916e672bee8a60b15ad222326038d87553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33eff3a8bc1ccd424231123d33723c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f561b892dfff9eed3e72c483f77e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3c9d3ecfe5420083b560da57483a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e2b68e4b9d381bfb1d84c41e68c0d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6232493fd77fae9123a414a7ea87f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda67e8c01d4a7c05058b02d02df4dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d1a803b91bdde332245efdcd43bf3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f137ecfa08208b0c8a46f5476873a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98c8c785c0605d235a66b7ef2369ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de22f77162c053099edb2f94723fb4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc09532f1b5f0d0eb240af1d7a008c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac52ec2715bcff7662580b64cdac7f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2ceaee76cbe35ff782320ca38e00b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab61eef658a7ddb676ad33dc55bf5c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab519e1e3548e35870a8245c1b0217e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e03047da473d500e71d5a0c81ad001569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1165b91805d739ab80c88c29ead40570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef601bfe340b93fc2f5676ee8a79b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae8ab1832d34d86234d299313385de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393a4c2c2205a081146b11fe57b7b1e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d96f20cb0f6c91031c537e52a7e0e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc767e8e85d0cfb4c767b3cdc07ea885575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117519368521778a124ea9917c527f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521441db6c1790f224a88f538fbcc19b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de2f9f6e95b571ffe4c9bd5483e40f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fd11b75f9f69e910acfa30cad6d80579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269fda690c890fee19f09e813af7781580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e92a863e4aae09231ecd4574a6e11581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda5ec09c5ff6502b2874df41c3557f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a73fdbde6c91e9c244d9a1904d8800583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c5aa9c046f4ccb1b20b13f5dad2a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ef1fac4871a8e4c3f23940b9f32a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716c92f38460f5cfcb97fafcabd5497586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac5111b7d3f6fb65d02a4ba67024e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa1dbd4feda8365829b66fe93e1672588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ef8076890344b45e2bc601d1639e9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6598e1facf7773f3f59e184f8714627590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e98f69fbfb6f9ed71f72e8785cb7d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded719bd87c7230c04728eeedcd9b572592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffd0ac903847e075d59a7ab535e090593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f297d6de3519c9767969bec1aa92e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90db6f620ed5299f1bccbad5cc10f0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338d77db01f6c881e8799ab409b7b56596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715cbf4ff7849a2b6ae6d5655c90511597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9443a3381243315c5c8472824ade0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e69c23fb67986ffab1c9a832a9c8e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771eb15620b887190b36b12f5bf9f6c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae731cff98b202fa83af253c01872c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8a123873d1d4dfaac5242cbc7eeb6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a401ecfbfbccbeae63b5519ce26ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d94944cb39d15d07c77767c4e1ad0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51346e19accee19a0e177fe335a91209605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344882c4fa15a94e7947f4676f2fb6c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565fc38cb92193859f3a4345f1af30c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b161ac135572c800cb5349c9a7d4bab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380a2849981ab13556e614fbe948589609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131645644b17b09ca10fadebcb799b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7eb387a459b83582282dd6212624f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495843a52fde451d03fc1d10d255e87612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ee4bd4c626978aa8ffc86691fd597613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bd2eb968d9c8255e53a9e36207408614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44394f923c7ffc0c203ddd11d3882ee4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324113cb33786c8ae6c166394478dbd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fa9787e3ab6c15f0cc5f83433cb7c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00544e3ac2a43a29e501c1799502f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8091943c250542743c0004852650c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7d76491a6994a6a23ea2d8e44efaf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ecc7a37e8057d5b78643cdecdf317621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928891a07ac04f562f86b65d1a283941622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad2b8b25e45e9f952890e2747c957f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f094177f920bf23390f46b34a5ab4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb72e9ccde38a8198e46d83a101ca6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c00b1cf5efa2b960ad188ea2f70a33626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6877df23c793a11a35650c75032624627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081cb656b7cb4a06e9c6fbb0ed4d21b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36884935a9d76648611ea2cac3de6840629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc51b7ea3aee7fa55bb505ddb7d0432630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8695ca64a0baf9b901280316d82858c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fadcf203a0614a5b157a2a995e7c11632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5a6b3096bf87e4c8baf72eeba10b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acc6dc457bccaef2390ee79b9adcd5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f679c6e529944649a2c37bb78e35d8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bd19736b8757e6293b6c274f85cc8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4612e338e6001dabae6222ee232cf53637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201be76386cf5d7eef9bdf13ca244caf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b949836f5e0615627439a4669782f66639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b029e0dde362e4d0db14f07c8dbbcb3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eeb8d381ad06defc693623f6a43be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130225bbf2c2c6d6f68561a2f929ee54642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71f3c9f5d46bee513d01655c9eadb7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490010a53b73e10bd6ca0920de301f5d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da15594d2daabba6c41a5833ba877d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec29034754d021826077d168f6f136f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84cc14fb0c8de0db49c422aeb04b28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc139d17f1e2f6d823ca8bbf6fce1b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af395f1d4de28b1e62d1004bef9cc595649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94008b7daf35f32dc120f60f472a567650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a41c7a839b688538c3853f8a9e10e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e036736a4ff90ad742bc0c1b9cfe45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571febf252ad262c061a3faa15dc9936653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e11bdb425605869c15e83605bdab7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81c3db33d88f8abf06fc639d49c3cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff276992674db05968a4b2a9d021827656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7d5c3f41778b62847484d1b5bbe58657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214016e7dda1be41105f144165f8e950658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ee4173872e95d0f4eec821ab40b65659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052e0b2253b051d3198de372da9824b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95370503af0c52043bd4ffd0efada872661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b866f01e68bed4694ac304ea7a1e6a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0586b79f5db6e97959f19459b35c5ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a90ab87b2e35236f8fbbf558b582b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a4f4c769c79546dc21a5e03ccf1c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e44394528f001cad1d02482e329ef5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed430a6f7d2420a7b05d645e243b53d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e199da10d151fb3353426d83a1b8b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb31b12cdc9c2aa40f70a8e09b548b4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d761a4450e8caa952f6bec9693c53e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bac082b511abb287e3abf240e6400671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb7c051ad5194109d08c5fb7e346e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387d7e737938b4899a6cd0ab5c96b98673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f9643242cea26a155d7811d95108a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908825dfb7c6ba80d2e1e8feff6c371d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b387202d04b4a669a7f51813bc59b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293171049fa53f40215cc55463b023c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f92f0f4542b8d8bb4b0f5461eb49c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac6c22e6e3531fa05393f25f4ab3e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a1dc5d29dd68f3a51438b5906cddd680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>