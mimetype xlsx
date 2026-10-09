--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f731a6784b7a9504225e0c88650b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e8cb646f5dd8b4c6d44125cabab5b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae5c6070c166a757494e2b3439ceaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81df0ef1c386e1fac667ac30b286464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1eb6456ff76feec2e21f08b3851375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97e9ffb45418e96706ccb36b8f68526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f012d79408961c2c185fb8e299efb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f1b9c87c141e52d2f91b1afa7786e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50f37354bf01182ba2addbe15b489f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc9463e6832d83b796f832dbb879b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20de6e47b8b2abe55c976b9ab50252611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f9108914aa5a7681db37d3a76002e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8c1b9be831b4de612f150b6921a5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8655e46a9953f430d8b551263c038714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d724876b64054be60c9c9727acd453415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a532851fd03d9c34da852fefda07416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41898a5f2e0e910cc4c5022373fd745217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6272be33b5a6c2d0c55bde785dd47f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c69d6abba6fb81c8dc37b375a60f2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b595ade1e31d44cb8fdd67efbc0026c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bef0cc6ec1e0feabd0544ef5c9fb8421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabf96868a4accb6fb39e3a442d3cce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e014c4eafca6c5de3174a5b834de223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb718e2a87b29ad13d1897ad6b7afad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7d46dc55d8d60350001750437ff2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e2982aa0dcd1f3d881fef20b183df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9847d435ca040984f661c8c2cfc3c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5dd8bc325c1058e2c530af1392297f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfa73029ce694016f964f798ae147c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60df15273485251f22d6586cb1144e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54ed175a04e3122ef0a36975ba0ec731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d1f0c5e74f9933c9484758b84f77132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22d8f3f3c81f411e2d6e5e3531370533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ef8dc6c42d23e79b26d75db5db81c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0ea83b43a0dc27af1cc0c852e28f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fbc657513a80e7fc8e44d42918f7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217898e7321ead350d9ae9c72aff65a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0d7782ff2261e048b30de28b6033138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11829d0dffc3ca163113ccd1d2208d7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d3e97e99a6868b45ab1f968ef906840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcca90a9a62d6b603ad2505f0a20eec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11053a8a7803f63a34fb2d873850b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d73cc868a0118dd4bb1b6e991321143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187a68a5eac09f129a542c770872ab744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af5a666cbe9fc194a39b4138edeadc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e78bbf6477c9d5ba8e7a579d219a2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5ecd13ac317dda9f92be62a1bc26547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39cdf83e4d0b1d7d43d32ebed294aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0ab4f5e07ba21ca25ac838f4bfcb649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff362a34cdb56d48b5ab959ed4e84af450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4804c36285ed6e36219af78fb6a21b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9157598fe811b5aa06602835ab992052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53849701b57309be39c0f083b9744efb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472b00f3333cfd71c3eb6757a18b23f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd3dfe4602d23d8abb21f4f52a74a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813cb8bf7450f63a8f2b04af342809c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce033b947cec08a97ba1748b83a36a5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7ceb84c10fef78a067d6590e7e47258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d8d4e8c6dbd827881f033965f116359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a3c353fed5a2e5e7b7ab8aeef33de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cc60792dbe66b119fe5f75770a2db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31713ae8874918b82da5be368b5c0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a4be34508589c1ff26545511591a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fea5ccbd58927862621fd08ffc7e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4c77fd875edb472e8782049ccbbec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfcddb97ad5ff89a01f47a799f0e5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5e7c72e8921b4b8ce0bab062ba0f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70359f0671c23a86c46ec1b0b8324e9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19e8d4c1a9e0e924166711c99fed5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d841d200e3468e90a140d6ac054780870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c35eb5ec346334bc5ca164d4a35fc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e9a7b0fa4d6bd76b73259055e934272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4fd31e10b0d60f23895952a02a55b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514f2de8b251a807c4a9021384050d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d536bf5d69673fb4ade26ffb4901c3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61881842082166572d62092bc3ee7c4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6066b2c48e8bebc4cb63b12efc8d5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076108ea3c37523b6955417f7cb219778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57501993c017b1453e7f26b8223f30479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527afcc32894e986f70b781803781b0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51125105344de1a40084c7679464d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9657523e87179a3eddb64b87768a3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2576d39df11209259f72f8fc6625283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d5d4fcd41feac638317f3a3cad40084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1b6950d04437e2c79313130b15fdf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd324f18784090b4bac14a60025cfa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275ac9907b630e6b960c3928640a64f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448aebd09cf6f57e276a6b095d70dc788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f826a31c756ac2855b697ad79631c9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c3cba6209beb3a4c0d251a830449b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a2fd3bdf858902ce4bdf9fc81f75991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abb3929a44ffc1bb80a0ca017b4a0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d839afe72efc71537f4636c8cc70ca193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2462edc86d65c318acba6d9daa98d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772698e863a6b7dff02dc4dcc205da4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94ba4029e1787a84ab412513a3a5ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404c92f0d46fdfbd874e3f948bf14d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c53356b23254f801d556ec548b35198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dde2810ff7cfd5ebfce5ecbcae235799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900be9fdd737d827ba5d8f6a8bd85188100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b550f8f0a5a75082f8cae9c1399f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3eb9ead358e535b18f64df8bd67439102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90decd3949d8a3f4720dc97229263877103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec257a891f3d072143a0daddbbef1d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f64775ee23def629ae2b07652fd25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdf052861a8629f92d31826941e3dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e977710ba384a80ca33f030c14e7db2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3440c9d25f5de1445e341806e07c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555c5beac1cd62dfe6c30039468dc1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83881a318a71f9f984fef4eb41c5f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22057a30c2eae465c283bfaca50278e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea3bb1f465879d81cc5f2a523760cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d492fefda9e2e65cbeff4d65ceae3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde81d3d15fa72d45753b007542dce7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef8ea55c5ea0138ed7449207cbe2d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc010480212d57b5da5394b34934cbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938365127467323351c0fca608dcf6f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2ca0f893cdefa527068b31bda9a81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6c3b94d479f6562bd502d2571a59a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87dd33d25130f74d2cd9855d31e702120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c32f1cc87c3aa6b93709eaa87a549121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debde5ff1f3d432b482c7eeca8fd3c7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ca2951d418012a5dfbea6b90e2559123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e5c81437e077427a585642ec386da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366216e13c29cd8aa00fb3747a61da6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e55becc5b7d476828298393159e0ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670e8bb152d05d52fd9002bfd18f067127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981221bf8ccd73914583ba3ec7de2bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7122866ae5d407a4657a7b2e18da449129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4da2791e6539f392d709829d3c71e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5b5dbc2ce6ac171408b315faaf653131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db87f1d47ac651303c325f7a4b2b3a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0dc523c4ef6fb3bbb24d73caaebe2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe31783ed6efb3e1cf7825d75cea8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f0db150ba7661b33148d95a48b9b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b71cfa2764290a07d67b0244771d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849ea73e04cf2b9bc71b98f3d06a22b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314692f92a020bd36bf85cb821b8bd2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc049a8b6584bc987c4db52d6f8057139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3463ada2d6150890603854c073285140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ec352bfe33849399a2ae41a5fd0b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8e53a954136aeb8a08713397bbc36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a00f59e7014413ddb1ea9d6f28524e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26851a594a7ec412e91023296b1eda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547784a7d9e3448c069de32b6f25b68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1d65df71778bb6252f4f9cd1e1414146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1aa9c09bd60f747031c5aea5a6684147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7243b7fb9398b319631f0dc006ee9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d494a02fb64d2ed325ae31b4050bfe4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331de3819f3840d135a3d5435ac718e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94453183d2f22f707691bc4788ce69f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f9820f886e0abbebe880e3b7e06b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abbdd2c244e420c2239d56e6d39fe0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6c98ed2d2e78681631de8a7f0a709154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d7e272b9b384fb38f26dbc455bd53155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede23811a9a7a2252b9e8c1535d49eb2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539aba0a81402e2c62b21473a6399dfa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555cbf9a99b5ac76e13b4869c0b7cff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7d91fd8f2c4816261c0d637ad41d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a3ba8684909767a13a236ef70d3b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38906eb398ff9faf192d1896ae192d35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd5ec4aa811fc6227936be4369ed8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28783134b2bbeb665a23137a75f698163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9a59a84bce77c276b1d5abfab7a9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04068ef2e292412e3bdfc22a5cacf7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb840e6352c127b6f9268b3eecd97b13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a1dccd994db1e919d3a882c1e69fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb603202e1da6501380bc4e6b65a5cd7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077f0f7d307b0f441d80d86f4accb84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8f48ba3bd3f415ee59eb14586ca0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e652488c500c56481d3cf3f7b6accda171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e26c701ee3c02f73620252d3044e08172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bafbf128b4f6e331ac960090e58c98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33667a6c2f96fa8270cdd6986c5649174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04486c1f31927ca2282ba549e307ad6a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2d074d94c32c0dd54512e842ff895176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc0627151ace488d6f09b99361224b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efba6f3d9f7a4eca2fae62a349e0360178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7efdb0dd2c3ec6024938b337a25f0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a400cc5f8a737df859e7aae41d61e0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3a64ae06070f80555aeeace946112181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3c485d971616cccab189ddfd009f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92befd6f01dbddd4e246e2691c7703183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d01d2c518c08ca257cefdc6c4703ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bba20338d24321cd0fcb47a4151d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f17e47e8e79007ce35b139eecfe08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4f72c4bc26fc36cc3b761510db125187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03c2b4c1b9c40ca3ab8ef8be8f374b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f59a1e32b7e9e280ea50bd96107d80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1fdeab13460a475f77f0236e8d86e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb46f3d7439a0b55af5cfe83387d2ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6bc3e0accb4d16137f1611bc7588f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595aa9c8fdc0b83126f072b823d098e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db68d3520eb0a864b5a844b54df732194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62df95bf0825910607e7a15b6f06e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb2aa1b648af2754e8d048896e5f10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a84b7ce7d6a51f17c37b1390f7da91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45ba0b7ae029de0ef57c956106c83d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42d5627d2038db3a67a1429bca5ed4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141f6b747d84e6c044200362c086d59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ea57a019393ce4a9a214817c5e112201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7447497fa92e2f97ab44f238c980af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2847e34903dbf9d265e24944f40434203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebeccb74a861ad3e8027502f87db7c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c61a507a870022082448ac823a83b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a045e9533cdaf925a6622094bbaa8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3331c6b72f65f881c982a12d293ba57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d3fe2bee3ac26c859b3367833452e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ac506b0e00a24db153087da587204209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fdd633c9740088d9a14797f652be0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5771d95e2d0d1681c5ef11cb3a26ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4fe81a593a83e1fd0aaa4a21ab0c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1aaeb76384f5f3809397dd7d525b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d83014ed16981d94d7e1d4c0c57d27214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaf46113c9ec1b966f4d7a2d47892b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c94dfc25d27d5fb60b64450f1b1b47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa866aa49f7a905b57f1cd9848ccb1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a0a83f3e42ed25902b1f1b631b871218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529f9e2bc0b985f64cd3387e9c2f752219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e75065b366f6dd5945916058bfc378220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90762ac24a5dddb883a1409229cee9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8fa23334a69c3b601c416bb6954b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3f8bc9766ddc0bc7fec2a1ee563f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556abbd882450eae3c3786d5e8ed0ea8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9e4b262651c36a2172ddba1c4ebc3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03837b26b2dee4ec75fc596b6ba1c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d1ca68de0f4ed92e67a42f95af7f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d4abdf617f935875c662e11a8d0f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8906016093cefafbe5b2c162f5ca087229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf65792b9e24c9b43a044753683011230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcc6c2fa7702af97885241a0ec80b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41869487fc61b5e34f861eb117456151232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9e5b8b5a40a7adaaa44dcd76b0c6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763353853a79f238acbc9d1ee217461234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eaa5e3bb586d853ccad5c2e3ce93dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734578198d3ee7496f2fe6776c0ab17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6d1de571fa05e695c30370f210c69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd654b33d4c275f5248f29a31e9a611238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd14e114fae820b9ee53439b2eeebd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2b24856ffbb8df3f962af3fd8ebba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f06a916395740e34ff464a6a42fc2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949da8f198addac97ea4ed8e708f25e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8447a185de0724275b3a770f6d0b84d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3401ff80a62838c9fa3eccbe5bc5aff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178707aa3b059c65fac8334d7a96cb6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf7ecb6df68ce75e851dbce3fbcb2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e75e5736aeebc53087759071f5f65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb2179aabdf43d4e59ad14312a612e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366d960f9d59f9a3d35bedfe7cce2f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d4fae8b4eba63fe06ac31699033ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca2c27e89b5da042a89b418fd9e9ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8253c74faaa467d92abaa37dd996b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6828375369cb0117cdbb19edef9735253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177d526f08b77e0b66259bd584ee804254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707819b7deffdc6285f45bff4cab5a2e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa709e8c9c9153052f058ee0286a132256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b643bf486cdbfe6a21dd2e81b41353d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0537f046e94f99051fb49b38a831a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f90fdffdfbd702c0b5ce90340a9b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5cb926d6ce13c9e83ce6bc721749b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654310de870aa7e4fb15e5b9ddbb17d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4ecd5ae0d3c6c27aff70c4fab08c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc362d36a79ca8fa288d80d340519cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499295a6869d9d1d873d360e82a92e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58b0342581aabd86ef8b9ccb472ca0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b47ae398b4d964d09a254552f6f5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3cfb0703935b5430c2d2d023a6d2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff3b37670252c3bea6231aaceb0ca6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8868a5f4d7db9e2a426a8245a86b19269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37a86dda60983efaf6c6b368b52377270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec80761b47b00707c83662ccaa1356271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85127a32d6efc059889f4a56e5e0332d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329ff0d35c083beca28304a59259810273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01932701d8fc13da4209521df1dd094e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea7df10c516ad32717da601b3175b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a901595ca9ba9bef850e9a782dbce2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b515ed79f7c48f6899a281078036d38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b489d9fdc3a0bb5be63dba68eafa6d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ab9dff7fc1dca50e76a8cc7f7ff23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd949eda6e6d2139e91385d89e46c12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04619a1ee6d80ea7020ed90bc326ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6156b7c9289de72ab45e54be8e7589282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc6127548e335b2eb81c086b711a99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbf473c2b8237ee539cd8a72ff9df4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd511d210c2d6db512dc552171308cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af978651f86d7a82c7ce9a981775d5b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e1f21627fc226234823bbb9e9a5eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3767e2e0102cb197da90c95423cc8a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cf3732cc1450976656f402c85b18b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a55131e46736b5ee45174fd8ac706e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0404bdbc891833985433a5a1275df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8b0bcf1f594adf9cb49fc2ddaa6aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d98bfa6517b6326d5feb975409e2d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0494493eb999bc1258f6dd994a74a8f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cbd2e2b77ba7617346acda72ade62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e62d7d6a7899f996acae421f28c9fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb0b0fef21e7853b2155881b0f23da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5f0e2e98a362b3927fdc3ecbe87f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bce6cc5b171711aa0f7cc01a9c25bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75cd9ec0e23075b4076ad4ca99e397300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611d32a241faf8ff5a1619b37627f4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f0de48644efebc39e3c3f3dd1dce9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd074168454c24657c1ac9a7cc5c93e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787c54258ffcf0022d4578ddfe58834304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d092a0f7f78bb6e23f99c8b212d9cce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c11d57786e06e60c8a66de58ec7a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd887781983bfb6d0f9917d7ff49a120307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d838382dd31799a9efa1b41027fe9fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831620ba1f05a805b85610ff67f008c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3630b67a513d314ee7a9a2492f68353310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7278d8060386f152dcd05772767a2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34a6a3e3837489be96c555789c790d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53300578e86390f73799f61b457be9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9a28898e146e7b7d0f71428205bb3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4f8f0ecbc5731ba0383fb41e133ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870aeb15469aa18c576aa9bf8ab5260316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985598b6856ba26c4738fe83688b5872317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fba95ee676470c6652fd26a91ac88318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cc199abbe45265fab823e564d0e1e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96622158863231ee0a82addc14ca8c3d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a86346f09728b7a1ad2b69a512efaf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637d2c08595e63cf7c4e958a3874eee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fabb9ef17aed13b139f61623993c11323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6e8cbfb25a7aa6338934f9c5eb71c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe7b4345039540bfaec2be67f71793325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e70392cd5f88978d7bb435c9473c47326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facf9ea3f5d8f0176bb77a3a3293d5b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d750f15b122711ccc11c63987cde3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c016661383ee70cd408cbc7d26763329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827d8bd8046789376d026314bf67d78330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a41e00920786436e2962c592045c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79456ae3ad383228413f130c247e18c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb34b66f3d2d5c3d489704eec516a84333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a1f3b6327154559318570da727122334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3e88475e83a233969894086e0af2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa815bd428f63ad537c9d31e1284f0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab51b4720e8c419aaae19bde2e8654337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9d188a807a68435a17deefcedc2c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbbbe2da22948ff56bedacb4055134339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd51da51d37675b19b3f4b6db128668340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419712cc1b712ec790cf550c08980f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71afe79652dd41ff7bd21f079e8611342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482f121ac567851a167f93b30011e5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab0971f43b248e24a8f0d3b755b7d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372d8acc8d0efb92301d4081e9bf98e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbced7acb7b2f8bc97c3e8c23216cd8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452750a08645602264afbda24497aef0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3d4aeb577161118ab109414353f3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c7558971a4942bd1671e06f65cf9c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfa2d731fc52166a133415a26119bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3287fea2542a0bbe7889b9a9cf4737f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3103e5a9c5772b2a4bffc516f9b9f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae0875acbb0e06f326ad017177990a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf9a2ce9c0da152725afa865f21196354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bb99d386c1857f57b37f2f8a78be9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8193628184d986d86d1b93a576192e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fa01952e5929c022cfa263590da5f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be02b55ca1b4c196e6ab8c32fa6497358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2264d42aff1ff26f50aec5f6fe60065359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2177a292b5f9f3365fc7a8052acfc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949df5d3cf02f427ee88fde34101be2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed4853e325bea66fad35398fa36671362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8c97444bccc203031aabaf96fac1c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccbaaefa75c48cc830c528df528878364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b5d41cf3de806cf67a1681dcace36365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf30322fc067e2a54e39aab9f47a6b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347426592698339c62fd1ca0a88a0201367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042516a2aa3add47ab386947f780e48d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5877307f3eb861cbae9123105cd4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a329c25fc4c1b250e727c654c2464370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d802ea83ddcda3a96c7985f8e534c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9927512ee64491b7f1d6a84b050da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06f9e40d3eec9cae5b48b65f8a0df1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aabf9afdcea1a122a7abaf61362be2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633ee5582d4094f99961a2ebb02a174375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158502113dd3021ac5ce250be4adb80376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f4e520d3874053d15965ffea066e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43de5f1e38f16d51a280c217dc5597378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cf588053668a60e34703eb44256e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae72f51e442a54d2bee6e857162692380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28244aed4fbda7d2879a96f071a41e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153583713cc8feca6104a4fff3428d88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7fe2f28fba166cec6d7a121d00c05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7884d8ebd15b7b2e6b35b382f9e0ad9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049c83d5234adb37e0cc6a50840ff20385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b155334c3f04f8b6d3b5c8bd2e4d32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b412c4faf00123e7597782e29d6e58387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608cf5c387196a69960865a252c9c3d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d0af6cd369f375267199fe9b37d8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8e0f1646b46a822efd86baad281f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de677d4d06a05e0074f6fd73ccd1ef85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e585ed96ffb0e9b4507dcfda197d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93703751f9dbbca3c4eebf9f8df19f2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f175ad331ecc4bc9bcbd0110bcb5e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fdcaac6b71488568065e57382dc0f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c540b17b42930794d42ddcaf2dbac8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373a3b0c8aca4a3152638f49c4b4f5a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469e4778c7d7c26658a510b294ba712398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08a89cadd74a006e49cfbc0aa28275399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085572e665ed2e91cd36f0ea434dd78400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3cae7f4e87010606affe15a324d69401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a393601c025b36aa8a34fec205a4352402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef391bc73584be7b8702b95ae04272403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb97556120f7adf45f9915493d2de8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98a22c203df923862a71ef933875b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3d443f767c60a296a9607a56ce8cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4c5c7c2eeef31bd3e5870c74e9266407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1a7259ffd7f8f0850b999d3c3af52408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260af45e8805ec158fccd63b87620b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f097e1c7a4120e9813462ae44bcc71410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00f0ba68d90467e149c6ae7067dc80411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f7a384c678efd3313b136b8bda9f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb73ebcc8bf1d1c9761fd020ad875c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7af9227479c9280a2f9e94448712e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4653b57f59ebe10ca021158efe53e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b12eeb3ce5b7867d8ae0cfba505eaa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72798d7456ead8fa2a38f2d765ba40417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677e08ff7cbe1e87e1c7c9861a07ccb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142435f2f956ed7838800d2686a8930419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceea354aa2610ef38590fcc91ffb804420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0686450d0bd4919727bb7d2a98baf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9383377b192ecc5dd1fac641bbdf66f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fdc10ba3132a12825ce1965988cea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37679aa563381da2a86829ca127d52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38a74b98165dbf1ddfc8ad6e4e6780425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c88582000bf5a22b4aa0b8b203b80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d4ac103333c6acdb1d7592f3a9e3f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8495a110bc48ae335b7ee1e06162ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec9149d394e527f27a8e356a5bef2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5ed50345d4f9cfc8771632b54a399430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dcfbd9ed9a06f86433b4ca20b0f8a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b995706a3e54ea4dababd52a9ddd3a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4f097e61fdcdf233b42c84a02b17e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e826c6dbcd01d95fefe9cbc345e443434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2396785175e9cf881612efc78e6726c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8ac7a014a261f6c435281823c506f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a6eef8db7f82caa4e1bd5e24e3b44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247ac8df1a6269a045973e819f83421438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6157b789b89ba8d1dd73bc4e5697396439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89897948ce95d6cc4b27e6871ad8f683440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc07956735fda49304849f5339d0255441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa1c38469b68a7097b35f39b7dd59d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531b1e8af3c929ac2e2628316e0e7f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dd0c0532eccb5658e21f23b3ddb27444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b85203451021867b0e95e13b81772445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d91d2cdb1cdb8646aac45d878274c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a0900601d487303af9893ea374efe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68bd95d67873c24d81a09b3aa61f3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769195afc1f8f25b75da330890748708449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fd1ca3a17dabedb4a8548287faff8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1847ae5d1ae0d8a4e97bb89aecbfce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d478628bf701c38bd6be0751fa750452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab027faedc2e93243c1b4a86ff3872453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb8200b9719a17d4a21038d1263788454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899e34a94ce0a7fab20c59612034f54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18666202e75c8a8256fc0050dd83ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a02001394f389833ce5487adb0aca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06ccd5898bb355266b2fac1922e668458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536544d2d73e0ffa9f45f1571e52ac4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a089820cdb1ee2f9494f2ceaf9717460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f7a7558d685d45d68620c73d965bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9f9aa627f03b5539787e2482527c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93946ac9c0f1b738641ca555ed065858463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f86e27f220abd61c2d5fba2922d16464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698f09b5d3607ff6e37c52455507883465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911395442b4817f88f7c8103fe654da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c391c77ee0363605e111516b195784467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475e6c04ec53dc452e811c48ced310f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a056d1149ef81480d738af0fb549234469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc86122b47ec9615f9b33f2ab12cd32470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e889eac3cd2e021321fe0177f67c1d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bcd58939c345aba822c860d129a58472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f1812d68cd85646533311122d936a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e16700356f4a8ce10d99e37a2a22a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226d8d8b3a9dd21a381abfdfdb74bdd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875b168e3839946987d935c0d24cc1d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7c685b4f9b4b7601147ab811f2b0e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bc011105ea1f53b810421de797f26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb197111c69a5c89de9195ffcffa2929479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafa19c2bfb6afc112de07a9b8c8a9e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cd21b844bbd75012db914f4f21f57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005068bb6024e270a25c5b93581c674482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d465bf80105ab14efd047eff539dc92483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0f01fa7edb17612f42fc2495752f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d568fb52bd53e866ee8a8183fb68f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f4b1f43bef91320b4aa4c2434c289486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba13c9886b1b6c245f36b7b06a698b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf301adfb5b48f60d1421144c17b861488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4ddb35fb3dd0c09c3188bf59eb038489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6af21ad835593e981e37aa64b605ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6966ad11cf0450ce87401e65be633c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fc46f4c761899e29d6b97eb2a2166492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1c872539b3690eee7f83d7eabca57493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e1af7881947a6cade6c9e625234b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447b6cfaba6e6f427d4545140f55aa7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed71d8535dc9684b841a31b97db948496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b6c8a95c3dafb7d40d1cd65edefc2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83801cbf66930b722231a7f4b6210e69498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2c72a7359e61dfec095c85b657ab8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0710d27fe77086666f89821fda4ac4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49ac0af15b1dda4542162474a6afd0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbd751ed8169d0c4adb7f69d3da6d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dce6634d5deccd3515f71c5b1d581503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f3a38430390d8d43663681906c2ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3eab8d48342a8765164d04fc03c1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e41aa3f885f725df09c10118f9a7b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0359aa4d57f688439c2da12a1c3e24d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2219f93bb366de207b02e319678d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f278137c54b5b82a65cd3febce6ee9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592261e98a5fa002c9d1883ccb07928510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055f6b6fcbe698f388dff4c015e78fd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e5d63be4e173dce361a678051eac5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fbe9d40d91f1989d7f9be6303dde7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eee4eeac3bad51262ecf5ff8f8563514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c7bc7425cec9f479d0458d54d7e9f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b22c3e30f760bda155c4f5a50efb0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767e83295a2187611f5db62bf4903b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c909e40cb2a36063b46d3d246b32382518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd03875115d0389476daa3f1bc4e1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadb2ab00bfe54f23fc4a3347712d47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a04e4d37b715b68dd45e6d1a799c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e483e97ca1e1cdb04df2b1439ba7d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b22affed579eb7606ac580f745f57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286e7ebe39e1a0c3fae3e8965a63c78524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bc3bee5b21339b3ab81178c2f6c37525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507d498c92b059150abb56d89034992526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78005d400c96607f3673371c02604d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa85c8e7fa9536508c5c0bcdab485bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2b7a777622b5f6fa443ded6b000a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33644949cfe5811dffce8600b5367295530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf67a6d1432746beae0240bf75f54f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a7a3b93eb5ab96d635d96c4e8ae71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26eb0495037c47d3fadff2493dbb16533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c609ed8eaafee446875005d2f5c684e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e726b032a21f96f310f77baba8c2ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e022565705f7127e37524cff4751b9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4283b61ae68821a1fb1d89807e585537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880ad6a9aa3b39935399d2c797bbf21538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332f0d637ce8ea5ce57bd365c82c4ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915263a91a776324bd4fa4c512b9835b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d9c510fb179eb9cae02f51a4c5f70541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6aa7259435d980030e62dee80918d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b140fcfcdbd278a2f4772c54ced0e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9245ec07e934f15543f55cfdc8c2122544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5bab83d96c8647ec5fc7622a0d97f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0aa43589d68355aa0376e7d2c83199546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6800fdb2791f4c799e8ede3e1aa7496547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bdd50e26ff4de8dbad92283592221548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509fbf3eec63078be7804a927d10630549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404077d6d1d4c2013633cbe321a345a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482b21e77b5c701bb4d7dbf937d5033551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff411e487f42962951a4aeed9103ae1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cb62853daca0339c9c8b49dbdbc23553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9586cbb4c7213401703d05a2cde647554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bf5a8b26f5e4860275ac78ae0bacd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720f60db7fdb0716836f91563ffc02d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d014de5151e5f540439f9e22b43122557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe71a471164170977ef5560d15637f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c7974a767ffe8cb84b87e17050e90559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a806a061111b9939e3e2c6a0aaaa2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4551c18568e947c13dc98ad33010d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d45dab86f18c43286d0ffcce996da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118301c66b29dc37a26a2562efac73b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135611a54645b64448e3d368f69d426d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6282162ed01e4351c3674ec090a53e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4658c331c537848c5098bf8842d569b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fc19f67dcf49c86a5081412ded9e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef120f45e410ef9bc923387f5186cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122e25d3f62a9cba4ed735fb00da76e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d85517ec7f474115d5d9424f72ae0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7efbcd8c7d5ba10164bab5ac322139571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa514e45919cce0c0b6f6bc2fcf595572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8ab2446947252baa3e6fbfbf25ff6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fd2db2cb7aafabbd3dc41e7bf6c55574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511f89886a121bb3a1e7e24d6623c71575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8732229526aaa867abd91fd061efc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7a0f070c7ffbaf090f4c9ed8507ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e85b9c15152641bbfa4faf83af9c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad270450db9a9111a9144ba67b6620dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691eb0c543772a481c90c43aee5fd61580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6344af0ab3d84673e0fd47a46dafc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2644dfc998957a8806c772589a4b22582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005279b662dd1c2a7da4506020c2fbb2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ee6cef50036d0d794480dc3218354584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85074c9f21c5d08bcba747fe19723422585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03071c4f8fbf57e2925dc451824550df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aeb4ae59b2cd222cd5a8583bb8c330587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389ffa1bf2200e6d4173809d6d6b058588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527be7aac0869cdfa86f21cbfebaa0d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dc86d9c8a01cd43f2ec0ca7884c36590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223581d62a3a07e533a195f407d92cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb3c19354f85da0a7ead3be2bb96c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c7db390b3d62c1617cca0a2e01e98593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0d137278197560db7af2b44123b59594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8379710298c0aff42fb0a1031e554595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc32a98298f38cce4e6d80b057d7e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ec82db5d5bbcd11e9d6776fd58e14597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc71028ca2e62fe3bd91fbee5a608cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880474940c38a9ec0d7a8a451eeebf5b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803df58f29abd80a13ea005e44ed1479600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97f3118ce779eebadfadcf370f0fd2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f5f6e7000dd853b927340c354116f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8938292717fb806cb014c70afcbc994603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1395397f58dd7916e54d4d9a17daa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d09f800414ba13a474d645bff44761605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c151a462062ae08e212cb9dfef576f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884625095e087e0675e9c5482ff163cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e56eecf596b5518c9aa6bbfc2ed24608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fb9a5cb23251ecda1f61b398ae47f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df9f20ec2d5ff51c5f712f9901d0b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ad908238c8a0865de788bfc1e7768611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2edc9292a3fa4fb97dcaabaa461db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8eb7b94598b2b3fd2adbe3ad3307f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046041b2bb15455cdf953a1d7b86acb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d785fbd1faaacad45964bd9be68d75615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600a5cc554b07f0610059cd4855269a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32770c4f24d62899a0ffdd139200dce3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba4050e3bdc3b8ca2ad55a097119bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac6d64f6d19c45b22ec4ba95790784619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc62bbe88e72788d2a5aa516ebee10620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6c05a5bd2993a3fd398b67452a383621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7f8f27d517aca8556f73d6c3b537a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48577ad84fef517283992c8661bb82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7578b2311c7f84481d416407a2c93624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6e72373a6beac5b653f7691d2e41f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14fb94162a9ffd44968075308c481e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f0065536bbf4c7bef0881d2b3c397627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3e04561f3e8da962601007d4bf6b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0ebfca027c3be8bf457a5b849a7f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042f1de6e2cbf76df0e1a21e3cee5e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa2e95642395d4c4cf07e36897b7fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cb199c2d75c9e8c5380d0730b2169632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf162ab46366b1095fc86f7600f09e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80184104e8a94a161741cec6c68e48b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375ddaa9410ae4b0a41bd7067e56399635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5a74a7c4631a7cba32908932b695f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5dac63019da612661779a81ad64e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e428fe093ea9ad5a4f6063023886324638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52982031d9e32e8d426623733d6c5f7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d348b6a7263572101a319708e37fb79640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278b25ad90708cebca962adc130629c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dceae2d8bc877014729c39691af0e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888274ca739b370a0567f2ffb0719261643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2febe3ba45eb342bbc66e48b6bf59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22653c75af0038c26ae760b8ad1722a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189b72a4a056240259670287db0f61d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760cc20831dca3ac16af0e68cb3b190647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14d9186711fe4a5e97b225cc5b6be5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492eda30163cad976e44871dd972fc13649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27c8a28ae37a065f0d9669f29038be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f68fdec571d3385339b7638557873651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99575044063c32ef963991361998b5e2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d63329813c2669230c6ba653abc464653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef839698fc089fd50dcdc641137e47654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108952f4b6ea41d91554990304624a36655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b57a83127e229d687a0feb5b3239e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a06e3b33e6edba34702b951effd6a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db67ac01a8f5000b1e99e8650008e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89558fbd0dd4b28ade821a1d484eacbf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fdd9a444dcdb072157a2c9a1d7292660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06b0e794fb98de61926618d5d1c4cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d95b7bf1d255a802af8e878d4ab0c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a67908939086faa03428aac68b62c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f47b8d83da07f5bd31255f85699036664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a7d977aed0a93cc6c34208539289c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972301920cf2ccaa2a8b34d42ccfc67666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2428fa93c6d63b05b8ed90a8cd410c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5fd325dceaf4792e123881f4dda99668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afa915be0d9b6abc8846410c1e13ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847b67fb1d3071d228f8f453d78b53e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a66a88fade097821097081617aa5f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2df6b8022127ec0a45ec5b1a63a8fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a8b298fe275c55e3578d67dc69fc8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f318ed051485d0253cf5a67e36042e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55181af923491703cbc268f92d55082b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59845ebc7f47a9e1d7f78a5abcb53a26676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332df41a6e12918898c54d706197825677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7776c6bd18b22c3954e9aefc0c76b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053eaf235df6c7e28b3c599ae7c1b5a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84947f7dd59743d611e8584525a3bf89680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd4ef0f20948cccea88d4728380b6b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c97c2fc2dfe239571a6920f6eabd6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da262243e92c3627d0e49e1bdcdd7633683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d8ddfbca7d50384d8922c5e47c53c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2039a6989934e317741e76c6959e63e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81291bb062960575d1a2d674d56c37f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05754ece2dee6b51c4fd945bd52dbbd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01be2bbbf7dad2a59df7fc3b90bb55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22b4da217500ac8ec1b61c1e9e4ef3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3eb739e606064d0c5bf432353fd73690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983770fab9aeb1075fab4d586144a883691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920949e7983f67c80d79ba320909a23692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae0f429eb9e7f6f8718632e26c16e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2b23cf2bbbd1e6526630ef0e3f4b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751f4ae4c0c549a449d8b9386a5cb94695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2b8a59165ce509d24fd2cc3aba059696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb62145737e8fde6ad03a5a235e29a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c28ebbcfd8f73ed5485a4c0275766c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1bbc9ece81a0c007ed0e61bf8920b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b44ee11ccf6c9c9677e18eda637a0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e06eba4ce3e41075a78f734821628701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348d9929dc5af1ac85cd05992b2739f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b17e3b334c575bbe3fbba045061b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ae81d1e6324b86e5a7ecebeafaa63704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924d571ff4fdbbc84ed7e8e3fda348f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2a227373de2177eb57574474e142e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a518d10c91ae1c5f154052c6747bf8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b025b62d8b6793c0b515ef4118df61708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589842c9581a786af2bfd2a188a6966709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d64c74e6a8e525be2add68d543adda710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35252a142cca7ba0761bb46683569afe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d1f72214a3fc82066ae8f8873ab4f712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f343b3b7f6e25ecabc4d3cbc9d0621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7860fa2850234324e4ed7fc5510b802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7949bb2a0ac8286e41cc40c698053e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ca38252b7b6f7fcc4fd8f1fd343ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab3a755460e5a232bc9f6e5c10560d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ad489275aebef4fbe23e183dd477c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ce1a014ff301d409edfe34808ddee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a9bc8e08fe4180d62fa2098558b038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178996ba14b2577a9c2e0c2edf534d799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3e86b71794af42bddb6f977f7037a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb635cd9a45b67cb7c4538b1c558f5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaeee097f7c4c01e05017757fc4586f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0ee437993d1264b8226cfef63918b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71c380fc688591d1fab3da66265b4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d526a95a494475f3f98c6c319db38b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd261c301b72117b7fd2b447140d16c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def68af551fe476652d858b1a484a2eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258065ac04ea9b0f4a618f39a3991d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e2e289d3e04f215bcc5d173d139da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a1e650e168d349ea82c99bd741b6620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b5dcf663607281386de9d5d3f857421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e852d439fb93ce2ded88bbe8fa15f5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2233a5138d40cb4600c8f59fc7e53923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8626061af44553c2b3a641e19e90ec224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a54f689bb0c74fd0e01bac1ec1a6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc41c06c3995925de611810042b1ef326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60d8995b1b268ee2739a304111bd2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134500e2fe5ceb13d232d19ea0186b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e4d061a69b1b22c53b9f37b6368ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc8aece23bbf92bae87619668361e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309329cf4db704732feed1c12faf236b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443154e88bd07abb7d6f619cef6f83632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcd39aefeb0400612bcd2a27a7dc1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ff2b178cbda1cc1b365a86b6cb9b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c8204ec73f1794b9864935a6de6ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7601c3e23857e9b87b68549dada1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7400b49c601a28b94e56d8ff197ee437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8565d0dc1e06f36badc55e353b85e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec82b41466b359a0f5e3d34be5776039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2289e38b1d9d2e8b0745b60b9db1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86be9562d75611037da8ddee6c036741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333c2b1e3b5da353256604db70cc42042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e821c001e5928ae4015cd42ce1b9cf643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ca54f899a29a3dff5fe677063c42844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b32a59bd00f34a3636f2036fb34a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b71a7962c01ee5f7174e3eb3a2b86546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ea6c9c116c635484b39cd357ee0c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53424b5ab133d89d2100e19d6732d0a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b29c37af1d2a0a9f83a7436d50ec349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26579b79ff377c1631cd47d5149fe99f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7e5e336761d1f45849eada597332951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983dcadc286e84daabc0852a0ed48df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374d62d9acaa04f14e7c95e809a742853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7620e96eb3a5d1a38fd3eef1eee3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5369927a49117e7dcc000c423879d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61193cb34dba2232df5f4b5ef9e991c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8993c971e71484a977992ce2238aff557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a367202a17b2e444a146bb7719c8ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39e6e9ccdf7f5f970d7b2b9ada4dab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba558164652fd73fc925fee68a4286e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ccd2d779c3bb5a139e302463f7b4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278e6afbdabf4b02f131364bb6e903e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a06a2319a17010f886622af95060d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112c3e924b6fe75f89ef55aa784e82e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389126081a390cbb094d0ba3124a17765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded2c896068de052ff1a8035688ad1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88759789f968b165af2b9977ed8c41167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f9c3442697781735532e287053a6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117bd404fd690a0639869c7e78299a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4880d43f8b64c8923a90f927c5d190c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85475a2dbb8886ec0d47bf451a7c478a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311bd859a14d01be7ba733c281bf62372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521586d97e5f97ca29121705ef7c43473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ec26d3f2b60fc88afcef213d04de774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6430a9fcf67f82f8bb381c16ae39b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362de67dcf100868198925d43344631d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921df73853a6b1697cdbf76fd503685477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809916d4147c8ad47209f838f0e1ec578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bad254a938799993686f883710ce379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff43edc08e43e5ac38ff9e1b4b23a2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447067ced59ac472b6c8923c7d7d31e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fc2ecdfbde64f176af913f73848e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4341802ea508a68ed3059554a53f71c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec5e5534d9625a800f9125ff22f0f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d723f39682202f686b91feb558fbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6adba527cd3a3f18f928c862855a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e1371c3020f057be9e67261bfb87b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf29cdad508181ffd09691f841a615b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e46a6287472e92d165321e938916789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b06564da9208321c97dc2d8f1344fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80d264d6abd684a4a22bd0da2d9a2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1412cd784b36ecdacbe3ab8acc0f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa75cbe066ba2a45fe7682ef3c1c53d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f3ea7fd4871175dbc292e29b1b5ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be322a94be9845c02339f0aee5bef3e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55238fa4033e47e237bfd63ca622119796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b37f7b5cbf987496bfc771dc64eb497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd57f8631ada55e0eca54549b1202598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674538f3ba6777dba368a402b977ff2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5737c06bb28dae2438755ad16a9ddd8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35059d785dc75c3abf81d0bcc8e99b8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895a9e081133fb7b9886d621942511d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f3f902e61ef8e7a0e8a16af096575103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a46bee3a592423248474c057e563d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ee79f7ac780f720b9dcda95719dfc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff44755d356ece5111683296616ecda106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b803da5e3b76c2f23be7208a6bdcf9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cb826828689e35cf150e4e94092b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4d09259592be31533b83668675f82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9b3d7dc032882b7ccb140af3e60c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3043bd5500d2ec9ac99dec48666b7e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7483dcc5198b567bb64eddb2622dc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dd6675140eee47fa55f67e79f613a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493371f4403e1b0e9c28af86a733ff7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a84a1aa8e59867f3f2deddbbafcaa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab90c598c4b94c53c11ad5c7e21358116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cd280d3f390b2ab27edad3990fa19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae688d29748b7bf27df56bf0c390549118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2bafb05c8dd453f5778909eb5d867119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f6b5beebfb34507cedcdc06cea1e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb555154c1dcf5c141efd91f9a121f5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74167633676c176bd04304416ce7450122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d6dbdf833579fe7a49827adcf2700123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ff529612137b06856f06fbc8ef52b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f51916669ce94f712025b6821932e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa41ebd3288d1dcc933695e3a2671c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b16b0b869d7f47c6d06af902955c5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74e4c386fb7177ca147dd5a88a292b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfaceddad96a9ea63a56ba3134ccd4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db41b9d03662b823fb801cad985a63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84c24957eb03c0ed26cd32781fdcc6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf894c1b0503b6f9e53add24da0bf32a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39e841b4a6a2d932fed170479afb58133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078681b1d7c042a2c89430617a9c49f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab41d8c41531049ad3acb532402f33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4e715ca268034ba8edb7d3680358a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b62d434aba6b35f4ee0fc699fb01ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de22ca1e86d51ea96997befbc1897cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ba86228ff800ac4dcadbbe73fcaa3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45825c99ce57a8271878dbc13172916e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f47b46a5f4ea5a8b2c72150b5d810141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a4ace7b768eb11962b5b252c4cde7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dedf55b9b08a19bbf7fa10532f19a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11940419ea5cd3c4e91a03b2be487e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600114a2ed0e7375b0462d51dd8b8bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe4b801b2956ebb2dcc97269652cd0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15372ffe377bcaa11214163fd272d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01038e80aaa15114ad0a2962133509f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec45a80523278a1250fc64273edd14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e27adcd9d364994071f58891982407150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216654621cda2b12555d8fcfce2cfb7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2ffde891a61f6dcd6e87361277b4b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5eae4b6220dd6595f188338a1a4a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd86be805dc8ada5fd3a98c6a008ecc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf93e1d55c2298df916135cb14b1455155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeda5260e3042f96a8de35cb626cac0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d20a2b429757028f9e037ee7a9a18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722dbbe0a56afda219392847c9bf727158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc642c5adf76c8830db3d47a90a8be0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd47c493c6f254889682971903b8931160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cbe59f292ee235b53064f6805014c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38bb0fa1a639c38fc62b97da620fdb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440df56b87d2dd1a092f20a8a73ab34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a6a4a819be902f1a736954158532e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341c9f592c238051486c087d4a1f4b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f891c5f9337cc8943d76ec24edf1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5d594bdbdacee280b55659c7a3704167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38ba46b8f4d97d45704c1c08bc75e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73ee38579594863b9066d3e583a913169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a511e6d724065193b4c66678311d70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc98c15b84c3b974ca282e89ad732b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67c57e18bd3e6760ce44c5a33b614f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb2e4f975a2062be64a88d6d9a3ecc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef4011ef336eb3a71dd098a052d0bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062afb2880d5901e5100cb5f9cfb6ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecceb1a712998fc290883199f970ae8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217713d71df18b62451d879b802f32d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff24a0b0b37d3249762924962dde18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5de9cd787a2a89433086837739a65f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca51fbccb64d90712793f0812ef795180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4571d67a911347822d7ad255a5d066f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d11fe08b993bc095ae4c8b73d86ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721114d7403de639c7b7fc86bbf359f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8742926767249baf5e74fbf801c00184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54f5689bb2d1fedfd612ce3602ca8a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8188030cdf2ccb9ce9a65d993ed05f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2645d1c398c37dd1d9b4a79af23d442187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f1f0cc1ba5d015d91dd6d5c051b47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78ef6be9658551de70dcb285ee8b4c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e496fffcc7ad75828cfb09683016d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cfb2de43c0eebfc5c934c7710176e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cb3e2479973ce6d50e3af6653bac5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7ebe4905d2d06b01f0ecec9530860193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5751a35db4da2ab0084e35919245b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c67da36bbde77f32c52954e89a530195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ace558c9b804c4ca9431c24579674196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29861eccb36e3bc480f3f6fe8848f9ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff795b9e62d668c1707e1cf3112d9a9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fefe3b9c7c143068bb8c34facef7a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98a7113b42c276453e73dfffe7881a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b60157f9ed94ceca89b0c9e3131b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546123e37edba809c1e7cbdcd81841d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045c61333c12a9bd25954ff7a3c046b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565825d44972e4307a2cf8e04d2db9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7eb9021fa1ff619dd29136547c89a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e6febf1e59697b63426e101626369206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8f709649a9c78b16f3fab38512288207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f2c1ba0aae193267aaffe96db6151208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170ce56164942ef1a338bdcf3003610209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e5181270b2ca80565947536166461210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657ca1e20e3c26cbd951eab8717c5fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501edf399441b0b698947a4d6af6c436212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a2b83b385b7b5047552136883723a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbe079c867073544f4df4e27512b0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c30c1f828d7728624cee22ce79dec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a065d2f1d9f9c4d663469fc403e7226216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6173d566279480b815eddd7082e87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d98cc6fcc9af59345b17233c34879a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f5f34c38384957b712a5b7720b019219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558e44f05e187ea7e897f07d9665590220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08971679b23b558dea0c367f3312f31a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de794377a516f9524165d6b221f3d70e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8b996f2558a567e0c6f807415c3a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b928ad455afa4320d20c451459979224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a0702c48d1039dd22ce31d9a610d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0be412886f23b168850bae9f58c532226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311ed700fbb0f220067577707fcb5c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78281a34f871616878cdbef830980d09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47000a6d5aff3fe90e1f95f4cc406f81229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde72da66b02a310a0f293b64e0e15b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e7d464e27ce59dfb5d8922354070a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dce9355f9c83458f030b903e65b18c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6b8945e39caa9a0981d91a1663e96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d230800c4133f1e26d6d561866518234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867b475bcff83699af0c45e10c213ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333a7a14acea11dfa190dd07816a24a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0a65fbe8dc6489f49ccadbab14638237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d02b1048d93e29592055f333f41b23238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ef8dafc0ca4e844f1cbb1a6fff707239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cd499ca3cb7e6f3afc7f4b3f2e55c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3f24e8f158f535cedf1f7f0d0575a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceabfc9d514fb676eb4b0315c2beea6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4169190fa886f7eeb75ba410b8dc17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34070d132056b8d2b9f1f76085948e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9a2d7e2e72929bee8e6dc45b8d985245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01e8a415b99544bb20540f5b4e2ece246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a2324cd662c9c4de8e475939b3ca2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f60657ed843b821bea6933f4a33e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6db2e4b15b6d3b9eb6979c4135525249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575e707557192baa7b33ca4bcee3bee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cb73c1de5e1758a842b3252bb37d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ad99655f2cd5e198c29bb26e7221d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423de7bc0335c2fecd49ef5087617985253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e155dc23b37cd286a8c92de3d719b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3c67634ce7907f49ecd83e4a751ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d1778ac12dfbf5b8c5c7600c13b0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d84059f06f20db45b27a7f4de0472257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93eafec6babf199392aaa09cf25af05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f0c2d7a743f5cdf11c089bf979a25259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77744e3fed4025c3f5fdee695468ce22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f96a3c1fb843f8ca47065d9a3e0936261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a584601f3f08c886803ac80ed9dd144262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4be1d6d6f996edf41a3ff42c44e50263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2e970316c5819afb479656ac20ddf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f8f6e6c4975106f8a18dc59e31c07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25957a2a1ea4a0060329d92852773033266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48244d8f5487a6abaeb264d49db352267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91650bfe1d2d6452ca87c6a291272dd8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b74665ec320c9d6a0495376e3beec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace7a39630d383a9913d578d4ac9571270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9455810363153d453abb9ac58c7e03271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2516daec0c771e68a8e3025ced6ff2c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f3100614de2a14c263262d6b6e491273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4f05bbcc646dda2fe548257529d17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8665322e3fc58d2ffc428ceb4a320275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3c811ff344d63db0b4081b9af7469276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f07e0944b6549cc514ba61575da283277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38546b28035817c486caba438e51dece278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219e9c2072870ab0f436c66d01feca6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661912f916801d0442fd38ed45c014a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b94e9c9bbf89d24ed4e097988fb20281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc2ffe0aff1cc96a3e69145e73b588282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf10e4fbb0b01342e1c827d4fa3e4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7a55d9d9f213cb42295d6188e07ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad9efde81b573a06c724ebcf7c91a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d6b55c38cfa3f33da2e9f2414d130286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ff6b259b3aa2f7f02d151c06179a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae7df07b24f50c52bd645366d3fa1a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51508ed46ef86734155028d26bf222f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f08911b15c91a7199f23d9150d6de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416de2a36744e9e6564f44c29ea2aed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f5b0ebb3ebe96ca769e47830ffb98292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b12b5ad098727de0e61dfa312cde33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32126ec900e6fdce667ca1072e5fa44e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557008c2eb82930718a4d23127c3aff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef652e86f237774c35cbfbd12898b18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679f6f22d2e505c6a0a9726f7bd505f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e6cef2ccf313c43e3d43e28a520a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7c2fad1efa0c89a39f791d0886325299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94980022657a755f7c1fef4bd5b5bf06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ba064e6447d4d770371da5dece8fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec72f978e4290270a521a48adcc588302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d27fdd896c8699b341e0d5f2b374c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dffa1f9e55674ac0d8ecdbeecfa28c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868d96020ef71079d4b4f24f5f70c66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e294db24211c2cbcdf38f3ae969df1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0656af9bd034d0d862451665fc3857307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc909aa18e3910f733aac391bb96c8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfd3f308567c974b887b197ac44a83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c815bf02615cfbed9bbc812c73e6e67310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a275af9c443ad763cc675c7265f772311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf40f6b62e66f22e48981a2f6ede8b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ef4c2a71a782415f9cdd1908a056f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61f6bb86940fc73e43ef9340444883314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22b100e5eb548f6acd0c5551bdd816315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ca21e69877b21e9c3337ccd2711db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4d708e1e0af5aaa292dce1a4623ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a41fd86d326c3503fbdc49da80c5d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fb13221041383b52153731ce69a46319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d0af472a2ebcb26e6b3cd4f52e672320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54934caf6dd538856e8858281dca8bfe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f64364f68e87d5e76699e6f985e08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d3b6cf142a9790c713a1dbde16f9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51a2fb2dba41338c642d5b1e72764c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b54afd08d04bbc81ea8d5f5148278325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0e76bba689d62459c4f67c60ff1cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a17979d1bfca0776897c05c8e715d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638167e99f9894ba85927d2669cd03b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a120434ad670f7e97c893f2c11e94329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b15fbed48189a5cf3082499cb5e465330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6c5f57c6d0eb06f373cf5e465b99c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa440f3bdb14723f37960797eed1a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84290991586667bd6e881c6a4778c4d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a48c6fe5a23c7d55bef1ef2f3475d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fff686653fa5f45d65e6f2186932b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547b5d8018689d5e2f1d7fde3ab5db1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131a9e91f22f2231a314bc17ef094c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c55df8ea537a7a60f7f93344801fdd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1596d4388bc4c8a7deb9a7501c217339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0253fb3189f32f4950bbd81dbb3544340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205ffbde9f37d74c628ad189aeff75d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828811b57c803a147e9ee73841fd3c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2b27c8a895d9d155676c9239ddf1d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bb87406426aba11299ea2a18f5c7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d3ba08da938aa44de9f6322bd2378345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbc0545e753e2626214211abe3c409346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31137e09f6b558caa9bda6fa29fb2dbd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc21aff768dd221366572b1bc0930b8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405207fbb5e3d6e7a666ee64f0f090da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf4eed810fdd108378fd367b54a13d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86bff0454796c5568a5d631539ff40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae0e0d04d25908e2c6bb1c34edf8bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb83a21fb599b6d5bd24cd2cc69ed78353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40a90337b3067777ab9f98e7e33a32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f25cdf075b8b272f6f2eebbda4765355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce4b4f5e5d44f9f83516a15b77b99c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28362f250c104184c82a915829ad2dd4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde39db92d780cfd486281cf9a6c734358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2b1b9c658bd0196136965101f785c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba122d7fa50f63f25569bd4c3d7a9017360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcbcf166629184cb41384dd32de8ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33547efdd8f7397b86cb041b68cf67e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dbe52b6c190ca0b1ede453b6ad315363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6439ab78a945f0d6efd066116adc18364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1ed607fdbb4fbd5f2dea042ba5ac7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85c231cd97c7554785e589c8bad314366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26c2eb8af079f1e27c4dc056c98873367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71468c76e6067704ed18fdfde711430368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b1b4c5a99b97a76d5ce1e3c9173af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea97a8f6330db55ca54b53da879b6f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc57e175dcffd0596844f9ffc58a25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657181ae6f50f5c8d86de23fd6f00183372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac5ee9788bf29838d1450b999bed75373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c2dde80927c346091c214ff5d0924374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedfd28d8990fc6d996fd3d286c51ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f696ae87a83764b4bacb4efa7a721b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e0ec98796b6f32fb40a0ed1cced10377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec2facdf237eab577098054b6afe64378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b283a766553be930738b3dde1cf0ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff6a5ce78b30f2d4141ca674b4919a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582408f6030cb844f006c9a0c3829e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04668ac2e94093171d76dea2e2e7ddd4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cba750de6fafcef39a3f95612d75f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9422110b49bcb9a41bd8e187b65470384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fcb32d66e7def0481299a0b47f9cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22394cec91eba11c2b6e2c2aef9d632386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90459d2a1338465313d2de7cacc7cd97387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e2b8d79f22832298af34daec3d444388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207910888cd31cc51f663d7af4d374c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69933d5ddb1768578a5001c044924ba3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd467c3ee189069b52ad6ca66d978948391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0d6fd82f3623a4a5154d5d19dafd2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95d686dd724323e2b84da89cf5d748393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a05efd39c79e5fe92311e0374239f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727f3dc46322528b971fe05446b5000395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f4343b04974bdae53b53d8dbc6ec3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aacae8239b5a64b879c00c483f468b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13339c662439b8a568bbf9e2079af6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca93455dc59570991cb4e82cbd1f6cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980d5f3a186fc6178c6d07d563ebfeb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481c702ae6c0934442c39e645379a4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715404ce3ab45d0dd6d367a594598ad8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee07b55057c9fd42070c6b32ffbd6d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62b6b2a5b54e8ec68ac9213b5a6c83404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956328481c667d56d51c673fd95f60a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfa572419eff7b56ae3143a4557220406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0156de54a801cbc7e4dc1ce4d05551e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13449ed53735cc809d677ea82a97a4b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8e59cee803da1c9e8300089fa1f31409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ce4deebf43eccca53d76c720acb2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf07d68f5bae038996e1e25746a12f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba50d9dfc65e5c680e21ffdd9af7ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcd180df3118a60c75315126477851413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721b626d811250b9dceee8880933a9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f287ba814f9a1f761d1057c1c8135415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5c64b0faf9a15c1edc2b9840cc30b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f850ec481d65c05e96d3de59cf8979417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d848ed196cc932b8fee6492ccfe5d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c72d139dffacd815b59eda2c61ebc3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41a85a340742bbc188a107a1209309420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514dd2d9bbce7f680faac208af65c11421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f9247f9dd1d41cff2f1b9942f8825422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631f7405837e298d68a4c8ca812eb2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7401bd584463c04e35343b67ac7b9fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d3bd92ee2e32c7b861efc2dc6be8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9d45e969b81f97233d007eaa26d80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574dbc72b51f78f9e1ca762b25e5cf5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14bd5b236fe9ddbda22f08fda445b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e07552a2e8a693f40aeae2d904a37429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4db14ad28395e021d3856432199cd5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4336b8544736aa31266629aa4afc5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04abc6e9dc1e1a30537bb36641f774432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43076c572b46a349b9c3c149fc272389433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615f98d44dc46df880c6cb8f3a521ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3407c1bd4cdf16e6182590c28e166435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1347847a1ce3cc95b491b2cf6184c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68803730fe07767eff2dba3a91e0193b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98869e89443823f744b9af8237c952fb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3c49636ab02d029f336ce7f69d7d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda40810d99a133e186fd19f0ab46de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061389372a288b50c38f891af679943441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78050485031398364a23bf7b83f63911442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc7311f5ce2c3d47caa4e30dee9141443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f249c11321c18f97c59e261a01a1eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf758ac9ea1aad114471e13ebcb3378445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02813b8955bd293230a31097751e0daa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d46f508c02a6e56bf53c1bfaf2180447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58918ab9fc1ba271fd81db3ed28796448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54700b6f70c28e327397972c5e9c48c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32ac9bfadcf34762efbb99c88c67c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7afc11b5da1aff3a1050d081dc4ae2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21385456b858bdcd13f540cb892f46f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b30435424c3886596eb9547a50ab66453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d118d833afc68d69d7a903e05a2d3a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefc590f9fafdd0d1474e6700089584455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd6b496ea012a63dc3a8e6f15f155f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c73f5d4e23f09f8a1a1355f45bcd90457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff1276d46e3e7f6c542afcbefad53b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c9dd70a4a72171ee0c0a1d49f665c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823edc1d018edc9c03817cfd6780622460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a871d333fc3a2061fb7d12d9870d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddd2cdb0ace116b53cca3e0d880812462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19181596d44b700245aed4c2b7ab1a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66253b7625ce49dad2eb43c76051ba0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664532bb3fe7259deb40b1b302b2dad0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5976f6b6459c51d0b72334c5e5f85f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abac05e30895da07ce5b62a1b03fb06467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d1738a016ce2b1534908c8ea96df6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaac181000c3c134ff4b22ab5c70821469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019c3c1c90f7c68f20c5acc56c4d29d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050644acd7bc5c6ec74a1cc94ae5a820471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ddada240e4b4552ff1769d3dc7b1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bae668536b3bb3ab66ae32fc0379f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ec9cdad320e4be33bebcd724f140d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30d3782c6c1234ed768ffe94ed758c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa04380d9a424c3c5bbf72aae54d3b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007f02e520e57f97c6137f147a6f524477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98486d411891a84599b35c2fc2180732478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd6329095d3fefc732871748aa8805479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89159a8c6aee0f8d5d6f7f42abac3e78480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9e7ab4a1fcb7b17901a2a62cd5c7b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de659a93542bc51cf3dec88f3a5cd088482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7bb22c764a7948dd194bbdfe2fe49483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4d80ada687fd29664f2b97ee2e874484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c027e6986dadbcaaea7213abe8d359485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cae559aeb54b185449911c7f50bdc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52968c2eed7574a24f73cfc8193c8c1e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326220acc7c4bb592312fe2306ba86b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d713adca23958a3e6a830fd8321ef06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6c7115c237131931b6c3f144868f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60b5753d3f74f80bc6ede1cfc059fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e2d6f8db0eaf71d3cde0b57021753492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31981c3ebf63c78fc0fd88fcbff8dcc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6a46c512a42c1e83dcd96ffbb2cc2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927f956ec7dd2301c370695338208b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d89d83e4bd7f995077b52322e3933d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912132a8504a8bdd3d389664b25d469497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e475b0f741078e5270b5de52072b78498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87c3fd9558c12c2ebca2178aec9553499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a432b9aabc6cbf79b527ed8a5a07c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fccae639e1473dccb914d9c569e8e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a660652ae2e0ace52c4f342813bda0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc17f3a412e2dcce8fff57a9292a664503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfba5e5cdfe6a36c0b8d764b48f1bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c9030592cffef02838f900be69401505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06a52f2cf028476b734950f7cff8c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a28737d6d09db82e1f84e499bbf15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d7c4ca5ddf4759f282c105074fd6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae833050d1c998354e5352f78d5960509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4833bf2a19773fc7195e49134993f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32583051344b3333ed6fc10d7312011e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ccd1b24fe6e36a831181fce493aef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c67e3915118f49fed271ae8547378f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203831fc34e75a497149a6ff6a5ead77514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb6919cfd8a8042988b03fe6a0bfb3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a932d96d5ec79b3d13add7d8e1a5670516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c8744e8c7197425d60ca7a571ee92517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df933db6c47b0eb071ea6449d9754d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e9b0de5e67492145bdff2e09d8963519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62b08cffe4bd85ab33a8f833c25303520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024a2a3f19a8d3432629d0bef905919521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8456fccb5d8a39c8f5f85334e0b1e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104f8c7172596f3c43091aecd25cedd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4782962e6c8b98bebc336beb7c24cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076122d534fdf999f5b582fcd4a9d9e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95145c229789b59ad925b952ef33df7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39fd55a235f49c6aee90be466fe1e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2b047795ff1975f83f311539c25e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac577d5187e0f4fa877d1daf932aaaf5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096016a694db607f211d677c4d9bf35a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95cde218261e73e0aea3597b1e86db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad02371dda96880db340699d0b1eae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abfc7cf3d79740bc37ce7504ad8b5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4217e364d23cc2cdb86740ac56b57b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ac6865d8055728d168448a4a3bb08535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6686933d5038abafcf91990da99b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5bf26d055479eaed04404359ac6d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825de2089340ff63581b09827f1e6a42538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa06a45741dcfa6bcec71ac4adca7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50030822bad6c9fe236598f662264f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02228fd553df63890990b7047ec0e0e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3da2e44bbc9aba4065cef130f9ea3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923cb922b3f68301b0e0c0bd95e90cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8569ef8e07fce6dc61c1e31ec851a74544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05536c726170fee5bf9b7677220f565a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9ea6f04b9e16571062c4606c7ec88546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb908f78935758b6f0ba2e3f1982bc5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd56c16efef45612b9bfe2ffdbab489548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa6c51e190728260371f4b09d8800d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b055d7ab729a43a51347211b0427b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d5515cb6482403e98ffaa5637888a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f767c0243910725a448dcfb034dcf5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4780dbb0e5f55f0da23c9a032c12e64553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51f15d86909e2f713797dcc9c5a64c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af970de452596ee8a183e782fc1b961e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa32b47d14c792594deb87fa52abcb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cbd704a60a50f0cd9b7d60bfb2b3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd474a537d26639af25a17f320599245558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d90b7279aa84add8573cd95659a1d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e87226ce7ce3dd03c41497f0f4bb6e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd231f3d5eba719655937fc806b85b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d908f265472668b2b01a72ce4d68fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114aa24d9e91bbf2f33a6a18ca1e5368563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aad07f8538c54760e9fd16de5c2b03564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dcdf13676655f47e58f817b553af2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fad1a02eba09598abf4c2ba1d9a102566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216271436856aef8812e3f19b594471567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebb31ecbc9ee2a6217f450d021ad9e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab7d1a2ea015f63e62ba34e3a41074569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c793b2ef3d66cb54ade052e19216a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92d17d07e0e21ab02ced9f789f4da2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1b0d52ed49499e9b972b602eec7c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0297923b5a7868038473a18e98ddd8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb601d07b7cd2133e182b1e230759a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4473a14bdb90b1aedc2302080025d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a018bfba9d206f34ec4ad16957e780576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebc50b4d7d50602ce18a385be03718577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a94b6d577b794656445464a1a3ca5d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6082387628156691e9e35f14dfc93579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1c8b8dc45f546c90c41567aceeaf9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b2bff46b3c8db96413ba678064a81581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac82fa5d56383047fe8e65e8c22d6d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4dca76752ea26361a02fcf0342927583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07262a57df9da151cbbf731fa336f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd20afa9c82510c6d4438c4da54ab30585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8e4db251f898ecf190399905358ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54098b48edb31c8eac2907a35b56a80587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870aac57c6a3b556ed3f44f09490242588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd759fda6e68932e843b8270707f65589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3591215c07263de4b1d34d0118e3b3d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381695ef9fcc5da9a40f6aa109b8d09591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b81b60b89bb6d0162fbb756ed7d244592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf15aa7e537d594fa86f29a970d5208593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd9f92155d8fda90da1a7c83fb1305594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e69be3e11453056943db4d33e16cc7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4d8c20e8e15ffd60236a40ffeb6e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda019b8b0fb88b4fb730dc0244d3894597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3002b872e85dfd661f630021bef810598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b6a0406f24181a624addf1dbf7694599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a0751f0776325298ea58400f703b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660432b372da3da70a530082fe7f540601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c682b082c2d9dc010888901379371602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595312cc1c18edc053abdfe126a7a7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823c6682a9cf7e6d12dc059eed33886604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c0f83c3191b828a3b3a7bbe6ce4b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a618f9f8ee82dc9a56f7c67dc2df5d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d461cd306d68f4982c27811154446607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63682a285ffb18e6840e2f069fccb6dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069202b54144496400f7cbbe60ac471609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f94af7a6a7201e51b93d9e4d90dbd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215f173f2eb654963cce9bea772222d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45fe8223a31048b52f706a84c42de4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4df8f9b040e52bfaf79c1ba01040eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ee9686b0549076c6629263fed9d3e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e129aed2b6f404a1af4a7886a0803b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c0cde08dff7c5267d3891ae9e6a20616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b82dce81d16280a0b417cd865ffb0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdd22a4a64c8e2466810765d1f5a7a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad68c3a37303f9348275cf3fda1db1e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f59f784fe817d4ace2e5da16edb2be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90b7161d340fdfb725c9d8845c1fc3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba286f147c830d882e7905a5aa6232622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c58da18b993fcf91cb45040f2c358623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab554d5d16985b0b3522a55d106bf904624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193ac3e2d6e80b54804ea3d484d7801625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d740eab9c255d7244bb535603837af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d7790d6e32db245404424087a1e4f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967d915ff4848866761b1af904ca0d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaa09a4dd041f46c3c1fe34808b2d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c100d2f54ad0ee3cc0a97b2987d4a2c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66800d235cbf4f02fe7bb0904048a300631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08c1b082b02a5338bd4a30bc265c37632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5b9a62f9d6969be7c17f61d67a8fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0511b76a3dd70b106d258d5006a1544634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dc6065e3d1ef95001e0837553a179635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de39733e89366d71838da2da090764636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce283fe92228e30c8c6a1d53b8ce51637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837577aa1aa4bf5e83f9a8f9c9f5dc20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800479538ad9266ec9a2d73d0ce5974639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b7b43ffd6d6965e3a7f5c9ebf4eab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b1f500b63ed449dbffb938d8791b6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054466ebc3b33c60019f1757b7d2c7af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf4ea50776cd1a79af26812236503d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bed972bda238b642ae08554ed5ce1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a1f5a2ba6efb80737f8576995e8e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f9d8a7e989ff9f3af2754c2d7fbf0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425d414e8f84e3724d67507c29f9516647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce884c0680824c1d354cc2c66a8bfa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c08b331820845fa6c0e9cd8c19d69d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83deb841a236e9b1ce37db8eefde4a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cac445ffc7ecdecc6f4cf8038bfc1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762973bdbd0a6c0738bbfc6c6ebd939652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82470e01e93409d5844b80dfbd6b3d55653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e988597ac253ec68790edf6e04add3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853d317f21fe4b35b858af826b9a05f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf38d67e547e450c2346f7d43b836e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146237f95f84fac32dfc140cb29aa491657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6adf12679e9f03cc6bf6d680f792f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41586f0f8ff2c3bbb34cd98bf68025c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f057bc85fc3c8b9536cf4de539715ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb898fac0e104eaba4f2407544acbb7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bb9596866c6bc4b7efab4236f140d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d81d988405d2378f064f12dacd69e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd104bb2ef3c9d30a85f97deead16a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482e704f85d1c6a15bed6868aebbf3f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d29ba9d51cda4be4b0df6580c3c5ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa4ec9bc7bd958f64bf05d89912b2c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be3130582d46d73d2fa913f83d0133668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fae4b5357dd2d9ac78626a84a3128669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7609fca15839ac31e511fefc80f7a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0b990928d3aff965234e7b41e62ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7468d8473e4e57bc361f46435b7fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f797c2d353b2821c7e5bbfa9c17cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c4f5155f0898039c8233bcffe01cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172eea1ab122f8fa3bcf07742a6027d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37205d90eca237ed738bff1a25053e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498452f076c385129fd2f517079d419677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e071c0e9a080269ae44e6279416a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb9574b30010b7ff511d77726e0bca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3bfd1df9421852ec4a139770901aa680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>