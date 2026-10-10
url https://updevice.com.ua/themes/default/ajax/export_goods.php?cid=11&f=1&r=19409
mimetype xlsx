--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db65beb8fe8d0fe0d30f08fa8f8761e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00888b3c5eeaa654f06e50c992d5ecd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369727b68bca0ada682d1a0cd8d558e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735136b2c7ef3c62013a915ca5e0db354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357f9a5496f293a2c06073c263711ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec144779a814003931c4725f9d79a756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce152c245b701b9e94dc2dbd5554a587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9722186fa5e3df5d7269c1ab707ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9611ccec726689a3346ac68a2e7fec89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78312e6feab295ea53f4ed2b2adcaf2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0509e5a382ed76fcbbdd8f6d77ebbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb1aa880f365810635244b21fc542612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a939cf7be33322615dd1e817aeaea913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454df7096d43304e353a3c57de9fc4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070805dfbdca9c54c4653a21657cfe115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80c355ff90369fc20e146ce066109516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73baff6b38f9a98e39b12db21b19e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666281ce40dc6a0a02d4cde6b57dc5fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4a32ef7ef420aede0136cbab0f88819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbe1db12553f2a54e7b9855e22c7c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110c962183766f4578cb43953d370c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28825fa274e5d1780585316cd05ff7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18d1d8c1cd57c702ecce74bf409cf323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09165e5b7d6f56c25c3a8948aec8421e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca8072a3082f98bd874b315a2218a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee8e6e57d6dd08400e58c1b5ee3bcf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f4be4e6ce02c0e5e4d9189a68e51f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a677bfe8f78661fe44442c23757bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7ff9029c42e965abbf17bfd1de7a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d7e2dfee3ae16afdb96a23c19803c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271835e7877624553af10dcbf4260bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbaec098ef335f1de1202d50f97ed232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e63644fad39e6cd2eb52f9840933f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c78d12820033c1f85975f5063c841034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba5391010d944a2fa71002945cc1ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ed9d43c5ea696fb7d2c6edf05cd5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760b98bda25bdd3451fb5a64bbc461137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1f832b42f47734267199a022d26cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6db7acd1a659b085ed6367741b027639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bbcde087b7c8775206c48f2e64dc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706d53e60ece465f68b94668aa1c6e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a608b0931a73e28649f184eb368f75a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ea74bd21467d79209f795fa291f1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ebcf654767c216dda26213c5491a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f02b61e80da995ff4ad0ac952cf7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf2be7933128f8598bff7aebaa83ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e06fa171d716aaf2b87814fb0e7a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd5c5909795990c4cf27774a85316248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903975af324d9034c4c1fe8b0f8333a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0902131b47724cee8324d455ce95150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee6ccc810be2b0db2dfa29eb83f09d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3bbf937f1f98beca32f56727d8ad852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854674264dd009e959f4a8f4b45e7bba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cafa495f7e805b94354a9c16679e2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16f549b673abf94ce37ff2b453849155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6593b5a8eb727c2dfc65b5fd74f4f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b947b8cda685db4f8d9dcf398fee657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5098ac9dc6b9370ea2ab6aeeb9aea0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57227443ed2da244d2270fc08ab4d06259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca69fed40f59de5147f2b76a470cb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87e89ff5e8dec4afc3a0926b3b64c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc8c27ede711e9f9e136cccd798c3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db22e0a35861e6b043365ca36503b4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d9ffeb9bddf60cdb30a5886110a0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7f2952b753998fb62046240ba325c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e113b5f2f976bc0e66cecc7ed05de4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10b8d6a66043880faab97252569eaf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8beb96b3f8b51069f8f1c49f8a9e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380059cef39dd6b3c73b2133dd49e6ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f16b193450dac3e1b5248485cb41c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736d9bbd97d4748143d7ec6757581c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ec69b9b4b9ef8607dbf88f1c5b5f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf5eae1e4694556a635fc830067f0973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb1bf8026b3054dcb1fd9d5eabf89c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e90af814f0aa34b5be69c408c605a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde5d4a129b05d1ddccfc10167c571676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f8cd20946f7349615c03a66c4407c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e43fa916de3cb312047a00ff24042b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908b11d22609b743d14e8aeda394d3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be26e7bc37ff71b8efe2eb82315ddf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657846de8414fa241f6a07cffe5117081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81ba76bc213ecce963971d12deb9d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fc5de0c6ebf1bc9a796a3facfff5883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74ca71adf9ee082e1ca96fb336eaa184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4fbe5933b3f7f5a113ffec8fbfdca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f604a897c1a3ff9a1a816b482910d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcc9be715674e3efcd797d5a99a00487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03993ff27b66087568527e4ce9557e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1787fd64670d47d713f2d131af870a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a79136a35a47258308706904adcaa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d65ca1a3e6b56bfbfdde7a38f41a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fb0426419b9a9787dee70c12e64c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da84654c5268c2a069731eb1a91cc293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be71b4729158ca5cffd38d7ea2936d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4532a12c9cdf432fe632e411f142de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f109bb03e8cfb169606435185597cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f44faa1e29018752d92731dd8628f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b6ca1261ecbd47c8510ef78bcbdc998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634b02158deee6dcb8d37294866f95899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86f0c6cadb0384d5581f1482c21bed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb75e74cbf0ae9b754c508b476414b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90487f6c8147d4a09683931a5d0cd70a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca217de6ae741fd4381606f2afdd6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9de36b4b6ac53ee4477fb2296ad81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47deb004bd7f760a66d973c286014e54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e543c913ab3158e2faea450a2f6ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdfc48cc42b5a0a623a00d4439a7a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05fa288f522d025fe691ace620e433108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ec86049706efd9ff1c3ab48fd87fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64d20ac331ce78753fa4a7fae4d61f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990c86065add5b89c9cca922f8cf4d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d0446aebf9ed6cc340168e27478d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97141b531b10c3cb278781a04a87d68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe02c529d9e4c5a89dd8054aca0a560114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3d5c32ec2bad829c6e7ef5c602fa4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bd3487c62b57f8b80df287ea82e21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db817f087011e395cbd09dbfec07df13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84138eb0707eec08e0f6c52bab11e9c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41388f02ff3faef9c721aaab2a8973cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49069ea20357a7d1efa07eff38465622120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d2a73aaff21fa204ff5f43336e7d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fe91843e697da5607e36ec267df13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522074dd3af444c14d18a89d5ad041b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbacdf7172c74d6c4ff8b06df700e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a0af04e1e5fcea5b08946e03f1c5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921136e984369c00a8055ce94c5e5fc7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d69e043fb5c25b6278ae6566d78d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcb889af8141b4ad71f47266be01c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47682ff76a1f3241814e800ecd40d971129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb587dbf79f3a9cb1622135679103d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa465e16eb1d87b817937310093bc9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19957b9d69c37006c506bf158d7b68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b2cb52d9a11d8714617b6f8994dff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c3161231bc805b563e4833abfe9b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945f789e1ac6d9ba0e650ef4be8e0f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312a7685033633610a18acc9edf0a3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4a39f7a1393f3b74cfdb1d27697a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1785ccde078cb77f6e4904ff3c4a0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33faecb44c93569dc463e73291d505139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7b810850e663a2ae861711c8bc09f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd702bb2217ba2ee9883c305773f38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d316241b3e76c5f0857023ede6dc947142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a875acfd4c25f3206eb7c4c106942143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001bf2c0557a88ee660dd14ecb2ba95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7d1d57a7609b6c296a275e6d65ab1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88226d810352a897eb76f0d93319c3f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1128353e04773d0f9a57f269607288b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049b53ab2b1290b4672067edf4879df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5102aa9ee5dee64f9c3963fe8b48a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e836909cf04e88fc5aef32bb934158150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184db9cab62a05f1c4b8f893990b0a95151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8038588aef88adb5d874e1821cb02e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73489c66768ee409db9c2735b809a735153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2679875121f6ddfe845ded6f655f5c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f11190f26f4aa6cc85a30c51c8b11e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283403fda016992849be22025683918e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8c00a5114ad29b05aade18e54f914157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324ebcb255ac178a9a5426bab7f822d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52dd3cdcebfdba1fc174c6410cc105159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80761ea6d183ecea49a59134aed8fd65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bb77274ceb55cb35c9be69c1353fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39de0a3b92707f9a66bdf0ed12b6f38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a690ed31b5e422fad9609c034c00a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee936abcb0de274be2d006a7648ecf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5af7d9bc2bfaaf174eb72a954b4bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5db41cca977d4319a0adc557625a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58437de20f73837126be22a2a60b248f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a51c34babcaecf18320953ccae47f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188470b49b6ca01aab621aacb012282e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0291774141797af390cf7d2d39533f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdaab9a5fd3eca2dc77789fcad54a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd481b622ebc586c8f0ce8a7b509ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebcead597f58de9661615fd4e43440173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796efdcc239afdd58eac8d19fb05331174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c4ec7877eebdd0ed7514881d48923175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8dfb767466cbfa6b5da6a96c07fa8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cd7d88b95fe3b6a13720a0c5fcf0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963a77477003ff6826b6d47af3f887c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40666315f4011a03c68abf0512207de9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54d48fcd3edbaa2f98264639b0d405180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5adbeb6f8b4e7308428cc031b74e80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e061bde7b60eaa163f572191c29bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebc1fb0a43d4bc66dfb79d5db592af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d6fc5a0546956745cdfa30a075513184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54636b14d5c8cdeebe757bd8a808af84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fff20d77e4567e0e62827f1cd0ba2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16035a561691b71c5f0268b2d19fdd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07003ed032b98f8af918bfade8bc39188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c5ac8e1dccc25aae94f073f48820d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8765ae1aee749c036391baa3bb483e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970f6e2c2f20e131b035b01db81c26c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc16e51498b10540c837299359bd67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca703974ef5707d13c3e308194d6ce36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea59662c778a433c317a7348549c0fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a9899c045459b2877fd0c1b91c025195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2962201daece343788b0bbf83faee9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f38cd2e6eee4eab9612d571973a78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4c92f2b9d7fd88b8d18287341508a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b33d6f35d685643bf52b8f3ba99ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0028bd2901aa4ec6ca7ad4fca109b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275432ebb13a489dba2a89d8b47e357201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bd6b1c129ccfd0341f368ad8e963f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7e36aef9f6867b11cad0003bcb1d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7aed6951437c47ff6be2ca88af3d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fe422f79326ab7373fa13e104262a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6f6b0c61e284bb0e4c31d73ea80c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbdd43f7bfe92f810efdf68d75c310207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d66fb00622cd1ef97f0beca7d5ff4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31183f21229d76ba28982e3a3f6d4d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e297e6b22871712510878238c1f27b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e37e9d74adad8655e984defdd71c9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8e54374d7625945f9a52f0cd07052212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120867a1f9802c4fb43c2999f0a66fdb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e51d83062b53034d0b64900c96af16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237bd042c3ba529e47d5e55d04b2ce2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb6923af776dcb43f6601eaed57eed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ff9212d6fbe63786617dbb79157bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09616ceb8f109b1de545300e82bbbb81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82366eb98e47a0a80bdfbd19e84abdcc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b8df4e04544dc0c1e1f32d32af37b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a50bc36ab1fb92fefd867fb494d48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803eba0e70c292a3aa76bdffed15e6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa2ed1d15d4f335669141dc80835a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa85a05cd59e8e0e014bf8dbb7a4c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77745dbc0594dcc335db5cc9c99ad6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303a3f20e9e6cd4d2c0bc0effdaf799226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43328d484a93da8b9ef23023c73f5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc86d669ca607f4de853ee8dd67fc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707528a7f5c25299ed988bc71d8272f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668a29d94b5b4761c54bd82d0db6ce4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13ef5970ce5481b431b2f662cedf82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade498a5d736bc4ae6cd7640654e41b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9304c2f724ded630865da3bbac6ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c6cc22a7849b2b186d714b5f3200b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a10916cb5e7aa15c0b9281fc8bc83235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e87d85af549c1b87e8da21994557d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ebd68fa35bbc64b0afcc7e2243f1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f57c01b9cb7ea0f3d9ba9a543165eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185558be4270033f0b3b7ba638aa39d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be5192c51bef59192f7c3ad3c092e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a90c0a0273b692ff8c002c04de153241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b5e0359391fb8252924c629cf9b57242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a6933a605bfc64d14f0fe8151e5d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dfb7041aeca40cb93c6d3a2369d74244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9299e2aa54a234f25af0189655e0cf6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e337aad7526f8e817979ff622b060e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad05d97e2121ba124e11e623e9705b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ce76b8c2f558b23b9054cc7442fa5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58da101bc507006b29921d119984dcb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9211b0567a2db70979a80a7945a9a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764f484a4a8515aa998e83ccb362bd6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be653ed269d9c9d1f8e1b8fec537b7d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c917bead1b6615cc35106a4bd9bb733253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096625bb50c2437225647000485e27f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5caee8a6d97d5e5fd26e46de0131dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7299cdc0a160a45f3287f5bb019dc4d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54e393fb1f0170eb20af30a323e2c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517183216b7c7a1912a1ef94797ae84a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef2998f67e69fc5104513357931901259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9ce83b7c38f9697613d54493c4d3c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b23467b914066ebb3d4d5b969caa5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127cf58c2d8ae79b744e55ec9ff0ef8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe5a9511bc3721f92a7e5f759a89b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3738b415d88a0969e0e358c5f0988264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60fa3623f4fa47852748c09afbd591265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ade39704f1151b2f1e730ef39f76a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b61db1dc4dce79c5ad46921640df4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcac027ba7742953263d4b76a59a54d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc36e1fd62b1a323ab7ce95d6243c35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6a7f22f8ccb10788f1b2cacbcacb3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f365da8bd40829efb532e24548fa51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b952e4b985462f72269f848067c54f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e84d826e3566f4c0ca28da5329ccd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95076311aef78ea7b575ff3a24104124274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101ea1b1995f41db83dc0cac2e8b40b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241d84c5321f47a0b28a5c362b0e589276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e057ef05a5c6e99aeb869e40c83ecce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb87b06ff2ea78348c88c8cde3a1dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97299fd5654773c9c46b1b8cd4e5a11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb7fc40cd6c8f5c0eb08bc9e8cdaaa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a9df6b28071024cd5d94caa9fcd3d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9eb0cc142a8d108c0de467c2f6764c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac103ca810ca5968359f640e759e814283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c51c10d72f38a2c3c93bdc58a67e50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638304bb840f03ee78998eeb17dd69f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80eae2c1dd939113db58ec0f7b9ceef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84d367452c40843c0fb1beae599b4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4e3fe3d2913e0548b3f0cddfb447d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7e1edd0c92af4f2ccb406df6d89a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046482edcfe3191c44ead94aa3bc962c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec2d59203e5fdc977e8ea5f954d415291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc15dc5138c41a17f02a27a5303c8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fbf5b7bf42ca75600dbe62eafe1be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7627d8c8f117510c38d30fe559dd45294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cee565f89f4f91895d893610ea5a9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1986e77fd0960fe3e98c82c3d95a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373db64ecb4fb83e413c48ac50bd818297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159e08b7199c4dc8230327b7861cb24298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051faeda60d08c8308de4bf7028fe03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b64bd3dc32f0ac7c9feca61167fde8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04edc9ed14ab8ee4e3cc8fe6d24f9a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf329823e397199a3fd1faa781b26bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747b6489410a2d64fb1251aa6651ffe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363040e60bd8ded8bb149e8a41d39a66304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d789cd0b45cf0bb4ae463c5d70f3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a51fe6d5c0546bcb1cb751fd5534bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e637c75e0619929ddfd51bc5aa48716307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04094c125cff3f5e6655a551751fd3fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e2e99e10492f0310a4329716ff81b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc856bb49452e2a29b0b80971d89b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977d2be8104501290d25323788d04d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee4f5a9ca9fedcff42679d122af51a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686ea38b49f0349ce0ccc169f53401f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a80fa38c564e9194f35c96ee14873314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeb5ea0128eadf3dcb8e61826d62a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ee8dd7d03dc7a78c757ada06f7959316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68341d95f3c366c4854fac60d833a8e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630d2f12ad17e8921c18c2acd2bcba3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446d32f91872033d6863122e7e0f7ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d713b04c023d83713c63c291a8c54da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f74affe17623b76104e3f95ed30c8e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c50a294309af11f166221f003130d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cbc476943d5f4828054f127e483a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecc4dfb24dc931fd25e0b3892672b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca6677f9ebc68f5af670306e67856f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda8523b39752ac8a7f92e3293dec1a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46607e9d7d38ff5fe1c1356c5cfbbd93327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82204863b397f095c4a1d641f155c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d5a8098980159007c741e55a1c54f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da1f3eb54cf340f85a0213ad940ede330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d10d15d1b643027a86ef659f6b9c5c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e13ce146c6b1894dd2596d7895e3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08884c7cf6a16c451559e0a0ab1e9e34333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38c389124f67449ca003151c476fcc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5b31cfd0dfab553fec059fa0d2e7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785271e86a155d08b8a9c1813a512aef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180fe76301f8c4f8393a1d749e27416337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1adacedac37d5879ca160b6785fcb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08065327cc161199b39f5260c8a0304e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bebdd39130109acc17b630abeb6a7d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077110ae78a64dcc6f78f899ca06c64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8833a430b9efcc74867124eba4924342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af76b4a642cc7730128a018df2b008343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c1eb8eec9f50a3dd61e28b85cc409344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f848c44d200780fb03138a99b47da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a53655c71fadeef15c675a383ec2c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645ba705bf22debd2d7ae2f0b27740c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecaec7e9cd2d0c27ded07dc7485a4b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dea77e5d2e6f7a63c2ca0e28d7138349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd743869dd1a48edf9b7b2bc5efe95a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2373c58d90f1dd24cf2f4b65bae708351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab678091b7a3702789889f7d3066f01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd559541a5fbc300de998ebe1eaa68de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5b8323afbe889e6e2a6b393406d76354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65034d1427cd80415559b81f46936c1a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7100b6fdbff10e1d9847ec653d9e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70ba77a03632a5f5e27c58880279f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723a8c33704134bb80af6a521ab6857358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13786819e5f7d76aa7281273408510359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208c634125d7e219ac27ac9b9740b28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b35b7367361c6988a2f8088f9e951361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eef166cbc7d0b4dcbcf039a62100fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127d28b9bf7ad12f41d71271bb4b25a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d912d4616b8ed56db32d7bccd655589364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36c002b79bff1a0e32da716e41872c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d4f7a3a10e4586eaf4554315b87c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b06b3be62517b49fe7db539a0f520367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60e5a76645232d16770f8d3efd74c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45fcf642ebaa3040828201e33d8713369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348a32708ed66245264cc571b8f2026370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bda3c0039e398e14d2003561dcae16371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9132e2495298880b16b838002d9f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d34c9ce816feb3a3b3d5de84b99556373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e485e64c5bea6ec3810cdc414a55b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af981397dbbad531cbbd3c2020a9f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855066e7e9443fd8a2079b34f3df8e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb05cae4904b77e21dcec67904d4a0e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a05470c31218bf975e59cf9363738378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75f4c0443485c6aa502eb9faaba92a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f190a8586cd131dc4f30e1dd84e41380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fe7fe13c6fad1d2f9466d091af755381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dc8f42d0ebabcb9b04228d28a87a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8e3d27724a7820c8be68d026a82ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae447d4ce6b514762fddbad0f4e9b9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1fb816580916a1ecd9d2234cf2e1e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cf696f7edf4001f3227b99bb02b02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aea25e8f9b401c43c5eeac647a04db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a3fff3ed21734eed0bfa67790e12a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0975d94c3b6fb5a00f178c7024858389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df24a4f8a4ba75a1ef1b3d0f31f14b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183e11b0d706c7d0f211a47d7df7369391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46910e7903f5f40ee02e4dcc8085d87a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182e5f6e3873c62b30851048fc6506e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a10b05c728cb3925a07b3198113f09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab42b2607a4759db1a94638778c3be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19334502a60791cf6407bf03891a7c0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68135125f11396370fb48386b29b75c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192216ded2b2e7a00cf32953ae4f9928398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a283eff35ac0af2982702d8480ec080399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fd19eebe5ed4e76846f58aba0fc3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e107f4767fa6d4b32f62d7d0251846401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d76d4bb55df39547a425bf554784f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2660c2734f4c4815fd69442531197d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db72365e0bd37a11ce3c3751d0a3d0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2a581756e90a196b5acad54d2ec70405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27e6659b3f17954b38c0e8fdf5ff65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39cd7ec8a9f5909991b529b15276b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a299b5b39a0ca863a4e9f47c16a17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb866fdfc8ac04d4bfcfd623e0513ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8ce634f13f8fec69c8837dd0add72410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb1e160820778e3fd6833eda7f5f59411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db1458f32ab295bdb3af27c07166c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58127dffd587595541c678355c9fad5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa9bfe59a64ec6d907184610444d13414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3e12d68d1fa8083ede3e84b9c442f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624da12214b112a73a304ca28c9f24a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b94f62790aed8fd0fe6d249e51191417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fe85cb81766d7dfd132e0d995f747418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0c970a0bb8674cbcd65dc1db31574419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac0f74a0d9e8fe1448955944d094cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d76e94356b1f0284fb91530285942421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bd6ab5f16ce8ab61b454beede1309422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39327d11b1506b2cc8b005ea05ce5669423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b577885f05f8f67291d4730e1c7068d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862781a638723d4a2244a24665d07733425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeeb450bb32f7d1601d68466fc46346426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0da5e3ad8e722d354c9cc5f51fed7d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee2e005f189662effc7fd138601327428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e920252eb844fa4dd0dd8e1eee1a8f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30921e11d04dc28064604cede39207f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37c3912b26390376f19e6c739c26f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feccf9e007123f1cb58e12df2af62b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014cd86a1e0f9fd4ee358508cf744cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f3901e94944922dcdb37ddad876a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb40dc2637d5540d0a02fb362f14b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002efa8f069b4e3e156a81a93f623c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8351baaffc68fa1bbf5c1e12c835b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e5e794791d0b733cac049bb4ed402438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755b68fe7c1b56adbfa3c1dba871005439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0e539cdedb31b4bbf69416ee22972440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad5e5403369052d49441d68c5e61a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40c2a1575706b54a8ddf795badc370442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e77a0925592137596351aa540ca67443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e2749dd9a839fc7fcc5b588aaf12a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730f4073cfd7deeae962efbe8ce7462445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f695f867d355ea1c222ffafb689b8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e3a63774387e8cd4dfae2da4238d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776522177ef18a5857ff76ca6443c98448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b9aad90f67d08be8b3927dcc1c885449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ceed95d1dbfcc6b5825823852b1791450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c7d0e96fb8930b20b2843736015cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439750d2252fb14c88c5b62b8fc3bdba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506e040128dd6e93229ce42a583f4dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055f8cda1f5378e1433508720af6005454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caf87c34a065ac14f7a7e4b3970e1e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c397b2df40db2d5bf84fb360e460e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7989d8e6173b247d88bef6d2a5dc9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f2c0bfe10fc3f4f05cfb5421a4e97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5ede7fe482380e6abf3a6957f43ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970d232dde627b7b3a843875bd03822460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1054196c799c3d9b288d98f995ad5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807be495453f5b23034a628e8c84bf5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41239e09e83e4dce8af83402a35acbc9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca54a0270a996e9e5b202f997d75fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb1bd6349683afcbc6a616e33b9f3b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f1bc604ba642284c8b123c36d78bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c907cb33fa932daa40023e4d04e5d96467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53128e3402816ec256972d874526f4b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a086f3a7be44f08eed266fb1640735469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990af8fed239c954727aa649b4871ff3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dec269e0b55d8cd2fa2f96b6ffbe7b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f0ed82930be2e739fdef380b0b22a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084104befc44bf8a2acaa44566bd07b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07761b378e6512d93ff03bec96609abd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1b44e40e3bc4de7121e22f2937bc9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6085b804bb0629409d16ac641bcc4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe23725f590307969594348365410fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784087852f4495df21ed382362c8a6ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511a73a6d28560ae68a72b1cc296934479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cea83517006d972bc20c093946341480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00ea8e368d15da9d8dcfabd4883ef6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122b4bb5170871ba2dd34c50d958186482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d49cd62de8101e7aad3dfaca89cf3e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc85118e94a7b03d70d8bc5390c066484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9bb164df61118de612b7af8cf847d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4ae62092068cb9649aa5d2d67a3ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a045283d1a1b8069a450b7b476165487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1451f801eff989b8f03cbd44a035e6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b97396907e83f6fc2e31aa881528f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a25c2e2bc401e5e244cb651fbc104490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1935dc593dc477809fcb19185741a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f6d214f0e1528d48d02d82a81f88e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374f06495c647599b970b4f9b058fdd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b333908d7121e5f1d3a9eb45acbd2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5314db273198b6bb014d2ec63093690495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c030aa31df59026e328dc3e1132569e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ae9aefa94968a5794f78c9e7e154e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3abc278c6fffbd16b29a54ae958f3f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4710721346dd2808f539368dd1ec45499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bba8380cae057f749c3f7f21d75357500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecbf0e8bf8b94254e4b35a7ba6e25f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ee03ee394d9106ff5372259986953502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d2554595d61cc9ce814329e158117503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698856173b89b143f797374f6be45969504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76843259ad5665b9a2740d42ef391e8e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db157542d671b6ba02c330fb621ce45d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdace854a2cf074fe4b95c4af481ef57507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e8c2b4b31eabcc81fe51845f14bdd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c1414e1ad6216ee1c344a142daac4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97009acb6e5fb5891551182ceb4309510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2ae9fc27de6aefd9da9e0af556416511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f3dd502929512d8125a25311a5df6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf23894e62fb554b5a827eb19c3afa2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439f5ced7a3c6db1c4c9c8bee268d61514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d301fc7acdee77dd1361800f1280cb5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191ab36b3adbc5233ee046c2459aee2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff5263ce2ba5de5a26271a10bd9f0d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9eda9721040e04c39899d97cde190518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e5df4b1ecb06707a1ae45ecffb0d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2e2339c6b5390f92e6a2852dc9da9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b5af588bae849621a225f0fad6c65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2b98c8c8a208de78889f1a374ee3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267e49e8c938d021b57d050cbda8996523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5156bab8222f8b08f9caa9e9cf1129524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91528fe566a455587d16b556a5c8883525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef9533d00dc0049caef97ba9fd72d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dca72aaa463f611931bea7ec8a4fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f808e1f5baa4d322621d65b3f5f6e0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f121bdf67f8b3f91f7fe40277a138ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3c1a147ef350d2c03cef64741a3dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c338f5cc75c2c1029659ee4f80bcd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efdec3b978b0d79a83ad7517494dcb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886f9c1435ae97c77f86b68fe3937e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca187eaa4560227ff3341c1776ccd49534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a65b643e166e39069ab7b55bac25ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5847b828b9c4a0b221a4d573af1bf9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6cddcccdd0b7608bede73447ecfe8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e90c373568b0f21ffd2e056fa0fe45538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12548d90c13665634c8c1ddf6f6686a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ddd8fd25aef8f29f574ae9538d626540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedcd9eca5489b2a1336aae8c3bbd44541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7bcdf9940f4d7fd861a3a6a3ab730542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498512fb818c2b9c43c24bc4463d1d82543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d2c12282b72ae3d44a554278e5fec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07ef670d3bc13834177c4cae96813b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248ef6fbf7df38d6c13740a4cdab35d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0095079ce21dd723d130bc56f6da9af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7e16ec2f05e3688979a8a16619855548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dfa28fd9285a29d9fca78fcdb96d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e21cad570605376e65fdf8561ffc5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190743f4cacd0267de1d0bbd5bff68f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7ea71aca8f25adc025eb1908f6735552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf5b4650774d6e0300f46cb6cbc588553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3bda7b2fa8fbdce09da6d0504baa0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fb2e1bff43b9b8c79046a4c86fc20555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed71585b107bdb16b023208da0250a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a31b7abdfed6eb26b4005527fd6c8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d70f3360390fd3a7040ffcd7af109558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf29bea3ffd24588be8902704f8623559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f39ea98c63372d1404e921ec28ba7a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d37754da75d291c5f5da6eec58483b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9964e3a4fc1da1385a4586b7fa3f85e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8479108ed6bb9e84345bfe182b1e767563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dfda68effb16a062423de41e93e06564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef80c21615df556c29d4e7a77527b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42792b242abb34e43ddc8aa02ab9214b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b502f6844dad035b3f6e8e859b2d747567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac14baf511a60bd6a7e463646aa6049568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26b3e295e8a6508b1419eeb27b9ec0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d4f3dd8de452e772f66bf4388c6a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d655d0a77b35729cc0f233023e97a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7eee26ab239f8e85c6b5deac4a297572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a93f48cf9784598c7a0aa3672e2b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b61519956fcd3b171b0eef4cbf409574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00196b04f044b63800acecb1d5005b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c6c51e61eaaa398687e88ff41ba74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17675b76aaf728cef5630bee062730e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f51d36783f157433e5a2c6b14825c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfe2aab0d80345883459c9eb11ffa3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086f0fb7266163aaf76edd262a9c388580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcbadb3d07d6576cc643a7be9a544b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8d7404bbe076f743632426f9cb95f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f829633f7343adafa9cd47193679e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa6c64ce69b41c77cd4946bcf9faa3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06383e5bbc1736878958811adc778faf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2871e256850c36c4f3c0b9fd3dfc28e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6f90efe8df84c59bda03445368728587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46ffb298c0c94585fb3bf93e52b2c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59957fa60a3b2536ad5815b7e1b393f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ea6b23da909aa8ac42a1f8f8b610b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4db5cde51d273b38e5e9cbed0605a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05eba0f5617d5095cb1f5c4cebadfd1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f18fab558aee4e336485325ea5657593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d165aa40b2179b1c06936650ec5bff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e945560f9ded5bc19be196c1f1a99595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662abb4dffd2fe397321e722386c9bfb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482aaf4bfe34b15bf8cac41fe7164217597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded38d185e8813049f6eada32299944598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5706bec4b12060a22ca24708cfe4079599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ad714e2b9fec26db4b2e356f95c40600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b6d82ff32f6b6d11da0b42c5890d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c8b3fbe1a84f0758b666f9b32b67e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dce697eb8b01ae5139196263293e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f31c7e9764488fa18c1808d2702810604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d9afbfc8faa1e21e6b937f0785cca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449bbd5a8b89d625d842bc190b552f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00578f1e93c832023dea8575bbfe5779607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379a56a036f9dcd41d22ef1ac71d709608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab3055f745ae092fefa53d6f6700ec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a5fde7e0bdbabeb045c4e485bd2dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b28a8cb410c6fba246b9677005c43f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ed4cb5d86ebec0b5d2e55c353c411612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30011c9afcf0072e873d270acd3fb23613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5837654cd1f3827151ae8508feef200614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867bc6c2c9634da51deefbb7e7d4b66615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48dcdf4e5bd7aed4ec7bada96511b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2955882169facfaae44293eecb64e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41eebaad997eb60f4d60a17824b903d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3674ed3826bf42a4f9136edce20f0e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc98725bd824d2fc2f86eb92213fda620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb756c3ad6836b34f3641571b523394621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca614a567a0b0e440eca5faa334bb453622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7448407a9a1fb00861b73d911c5c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344ee7d3260e5cd9aa399fc2b8f5628624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50440fd0ff4c2ce60a72d7aa01087e73625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f4b2e793752f8825ff0e4b461f738626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf2b139d0655ac219a5b564de3a341627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f0dd6d7b8194b2de1f0a84f501f09628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955d0c804b45e9b9ab5a06185a04921629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9a31d10dcd6d8c985decbdabae9a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338a3cb0b4c2c70a3a4a1481a400a09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f5f3d9b89809620b2af4da1a5da74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15e724284f14b6e19a8f478bb9b168633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ebd1e6343ec5f167bee363fe1586f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3db71d72082845370afd7af040467635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9afa6cd25ff6a05d558b80ea06a4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb591be8c536ddbf1c477f7b9cab5c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd008f607ebfb829893c426f9a2ee65638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f481899c8eae5a09d7ec5b94085d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15091c23b086d3e4080646b49a0c2f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21b15f1ae5f1aae74b7997f444cc14641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06044ade5feece56c4be901f8b98d4ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4bdad29e11b97071b019139fad6f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675630474771b0cd8d4e40c3f9e9a248644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0713fc41023f1a2be0c17cadc785a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99802558358f0afcfb693dbec9ff814a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8e55bc085d9ec083915a4b434a715647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b69b28784a9c910bf60a7c078b25d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b36c31816ef37849495efeb0dfce6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367d7f142e0cd5b8d95cbcb85eb8d07650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62ea1e6093fb5c716e83ad59682329651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26e57902b40a42c70639f6112fe1df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce774d3095c7b055b0d57db40bc9cd92653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ba4f7b8438438372fc4d3dff77070654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbfd1cceffffd7720f34bf47a4bede655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce98baf47f3bd91cc8265ba00efa4c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45739c0b99f5d7b230f2534c5a18b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2859c9e6e5626756f42063c3b57c3c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e838792e57901f82d73570dbc3fca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dbeecae6e9e4e8d572a0a1cab1a08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e526937afe20f85abb0240568a05449661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72d102bce5ee8d51318bdd5957f843662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc6e26e27a0b9360c8818ad293eb42663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727503a2441d958574897e933acd0a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b7366f1745bc03ac8a038add74c4b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150550708fddb0c73f90fd77efd53569666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82c8e432498d5d40003675ca8292cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9cde0ddc26d47540c0a1a75dfd1c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393c634e690bd94adbbd3e81af0809e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2b5eae4da67bbc9202b3b45f49de7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888fbe2f3d5099542ff188fb165549f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fc16589807645c934e78f715e54c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf98cd54370456419d42f33b43c3d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4a81bbe57303e50863524fa40bf28674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373d5ca9cb0abca8f6c9586979b2522675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7747882fb924a66cbf7c67ba7c5ff2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18059b46684ceb6bf0928a7bd4025d23677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cfea75de659edec28dd0aaf1e94bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78fab992cc20cc7542ec52bce1043e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75506822e81729617b6ff3cacdfd0cae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15006185e89af6e017971c9d0526750681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf4dc1ab33a11a0f8dc7c0647c8cc6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3d228d8a71716c3ea3dc4a71a9f39683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370ef0a3d43422c0cfec643b580cd59684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14137ae587d650050446dd56184edb24685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f0d7574bcac4a8a4725a1f01aaef9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349efb490fd440cb55c437146aa7d2e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c273b765edf0d3ad24d037c671e4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b30e081cf14611ed6a5ef3b5fe129689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2924b8afbc1eca6ea06253ef5d0fbe5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091a36a9f302743bb9359d8060653d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59cf3e3e0c218d6c61e406025c98fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364623de1ec2efb7615cb97263fa013f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99250f53c8499ca8e04483e0af089df2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7672f5d13191a0325b630ea6282278695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1f89756fd13592198d184f5767dd7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3987c9d1c279292a7a1235d06a1e0fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673b3730e63d0f17fddd008a1b082dd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c510bc29784367d317a31eca496d2a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d1d870c210bf4844da37029fd7f67700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fc8d6909ee18dcc7d58c552102ded701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc90a95ffab8da4a7a0558c219a6530702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617b2e7b36f23679f715b78482abe2a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376265d74eaef0da2eb49dba9a815f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfee6130cccfa540d43d90f916a79a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4be649c94a9d902bd865f05af140c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429471a40a172928f0cd95fd6ac98abe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5054a7c7c7868f109bd5871035d7b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c699a7cd34e666ee2110e0a991bf18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc13c9ff8efe9021637286f9333412c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b9c539e4859f526d38d1df8d9be6b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f304e88794e29d1947a66aa43e7a96712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297eb137d1565982a31a86a384d2f59713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e58fdc0ef89796348cf9fe713b79b4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20286eea7f3fb86e42da38e72de63ef6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519336ac3aeb66e5bd1d49ef0f99e3b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59bb96739929063a0a31726dbb8f43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fec9531bab0ebd9aa5b26432caedd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f725f9b1a76f39bf664d00f90f00b1f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e92c27f40f0fb6bdf0bfcf8218e958720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a6047ec21403ac66c9210c391d736721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6297cdcf96acf86fe8d898fdcb09d2b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ea46f5a33221649b280c97842dea1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05478fa6d5153f3191fc9db5e5316670724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcd124209dc6bfb32065ebb630160b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b799731ad01541df4c176e3f2f778b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642660062b5aa2b146440495f36cd6c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9d8f1ed70682c8abfc596622f96c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a0f68d29da44f8d5dafdfe1eada8e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333911cc67bac2b54bece1009e4696f1730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1801ae437461e4ffb3284bd8c399b141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01561ea44a762615c43f9d1ea8ecb102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1de3614a1f7b26c2b5f7111ca46d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfd03d31d6bc6b9969f77f3513e9364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6949d3321d0179ec0cd972a0e697f965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebf3f48911ae684af6e6e82dc6c04d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3122b31c0b3c1bf2fd5dd2eaeb1c107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc718de1610a09faf030028efecfa768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013e80c36d479b5a8a5673c6708bb9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585da511fe156e8538f57c29ac0f41910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4c0dca546b16628afa4010b34b83011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a872c6e9f776539f380ce09a8b83c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d800825c4ba126f34158a998fed4b3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f8cc1d375a8630b6104182e31d55c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89702dc598bd3995470ff1f1ba521315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da25fa65493db587c2cabcec6ddb97616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48367a531708238a1817d78b1590d0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e963281468964f30d00e4ea56027918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c22d80bc0309ad3e009b34ffd2a30019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1080c4acf5b6ef5629bc9437d75f41120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3846e0c2b3f42322e1f31f1e6bf36eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21fc6b922584f3e8404dc620477a4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9f863b85e66db217614861431792f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b516a0770ff70c39b59cc8da4507824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7236b7d0dfee19f4f11db3dfd434bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798bc32b19629f317ef1b70450aec1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bc7a72409569c1043375853dc636727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdea38a02b8e84fe33166d1515c08828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a05f1431522160690b9479236ac5d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb6146aee3205490b16de1a96d92cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195693fae405a08e492143b18648d7b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fe4930f5fb783cdf219ef21e1252932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cc0558712a4322d9d2e398e67357433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b839106d970d3e0bcf58d88f81bc334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219030df1a4e0b08bc9e93ef53fe84a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d9e38e18810fa3cb94fd5dc1be36e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c2c4d5162cbddad75f6113922bef837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf3670b1f1c84c74f7fdd2e9838f8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468d1528fd12000819da46f5b02b5b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684be9c619c778de492570817f6b08bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135e5ce632dec296e79de3f869d142441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab61430d8202f54a514632872d90e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db89a619b5d7ce164238ed1c557fce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341a69c9d13fb0a19ec61bcb4282e0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cc8af70fb079359b815a47d2fe09a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6e794af289c23c2e340154af76d5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39a26426c0a198958989f08816078e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cc6a5b20e4135499ddf143dfffec348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72aaa1c8ccc32a7b087a06dcdb8b7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e19a5996099323cd25013a2b16908f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998a8c9bbb135a3dd10422eab98ff7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646364fdb18581c2419d3de029653bf352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d335331f379f1f5e28c7d7f83a1cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fc19c992954f916a76fa12c9af83654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db108570842757a5f049592b0b084755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342b4b2c0861e82d0526fdb8d1b68bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc276ee5f4a758b393a042dbdbf675c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c579c8144a5c69768be11452adcf7f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897766753516230bf487fa56cacf63a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba563d8eb2def8564f48d7e6d2510560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa52909df06a22d2686dfdd17b5cd661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b2746f6b3963215390acf437049f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9215e2f077d8d3f724a93a926ee9f5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda664e3a11f04af66719398dce5d8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f924e494e1043b68ff411f611d8a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f16a35bcd6481b60f1606240c0db666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdc7cfcfb45c16f0f885806530935167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f460df89dbfd79b5bcef07561ba72c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6032a255f9a8c5ebe8ec220a36fa28969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870a9a7196f7414d8b465f79e7cc18570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f78e0ee06ad3871b84ba37ef5981fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160df9c1ca967e2983f561260c2b544572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad575cfd9fcb276072e26d28ffa192a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b802d4164692dfec0d276a24a21cbb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba553643b5bdd473be49c9f205ea409f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b72b735b3a1d8d4aadc625cf01852f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946c509ea89607dc9e7d226ecc431db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3849741beb3368459d2f686c164ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d951046d9db518087b5cb43253057879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cae0644c7a0005f9c8633109258dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613680ebb0947a22b8ca0e68a26afef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf36dd0644fbbe8ccd3211445861ad682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb20b97877220ffcf0db47b9cd3bb183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76481d8a5ca047a9aa685ff19d49ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330244c4f084959e90e6f8d7da3466e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d23404982e0e8ad1ce0370bffd852d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d70084de578bcca16ed4a8e89459fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa3ec37b5e5b7679a1115b28f6840388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cf2951b81a53f05c505c90e2f6c3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aee184c08b90b99e0012101618a14590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19460aaf34a39dd55f37062586bfac791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54e1149ca340a20a15a916e425fb8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7b514e1017409b1d749e48a15583c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d1c289c0600ab87784e2134e70ab294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f5b5a683085bafaa32ec4c8cf7b4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797b0029dfcdd092d0b048c9d4e1f6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f41e28609d0e0334a680c2704133b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995279ca196676a1a454d1999f9582798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee8eac72803698e9d90bc3a68915a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59327c3a54529661b645aaf595b253e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330cd736560d6c97018e0540861c2e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2c6e6524f33e4454cec309286737e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5155302b34ba3ad9060852451d5d3e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b72f2b8de45bf4235ac34f11c6a052104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f35a0ab2dcc695c9a5b32688f3d9d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af60185a707f7104bc0121e416aeb60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4e113dbcab1c0d8c5fd4e04c9ef99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5f1864a70efb1ed9e7448a800274c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3e8596756465cacaa54a74fd5e0e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8f127cff9f8f4fc9782a65b8bd79b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5373daaab491a7ca4caf0fa53ab167111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbe654d282ffca847c992dbfbd74a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc9aa5c2c29f2cfff1c1865eda77e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145536c0dd228c96a58afef437dd9997114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b2633481ad058113d32cd286a1d27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086036ce61f5456572000c809985a1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ea029f5901fabaf58f10662f2b120117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826791ef4e183c49396c62057c37fda3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fbc67f84046fdffe7b3a591d95e66119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786945bcbea9543283239cd31daa5b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c6a891962acd8a10b16e56fd42cfe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc74169e85ead9d31a03d67d0945c06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227be5fc98cf7666082a43ab826e4c74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89347405cbee0b9a3794caa3927c2ce6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e6f6cbe68a34ef8f7c1ebf136727e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84e9aa974ed88f437d805e118d739c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ab7ad9fcba5d57311fa20a162b034127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92992b03d69415e48e970277248732e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78b7668b3aa85c0bb100bb15362f65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651b7b2d0f42aac8c2640876eb47193130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a063bbd26de07059cae46e8a25eee5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3dc62f4c30e182dde81be5959d759132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254b80ca59d06966bf2df5653b9cfea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1030c470042f675b8636fac9ad9a8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a53dd15e16baf362719ba7870d4fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e7db893a9acd03f144ab61e56afaa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775f9f1daec90518031ce8cb153d9e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e329c46d450f5a1730daeb204d3cbc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f3b34e61704ed12b7b8b895ee7f7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2d875cf49307bcd5e5d3a924f2cae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577335fa93b7905f8f06ac890e6b96a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71115f91ac566dd700d29279d018ae09142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291e03c02e6f6cff908317e514bbdb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf02f79fd99d6864b5fe031ce44cea7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd93b289937426ef586764c7742137145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6628b8ba3c69aabea51f4cd780dbb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339c23891f1ece0e37cd1f4bf11c175147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67ca8e8f5fed66b07b5bd1dc54cb56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae0196d67f648a40d340dcfaa4f35b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1699ee394d7f351f4ca22b4735f9fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a030e9420b98a84cba3447216cee3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06a73c2c6e520bde39b253608fd7e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d76a7df0de2e99acaa83420c785f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7d47fc7e173953dc080d947878f8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c457c18fb5c23a41e64b0d215b133155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6aa21d345257b63f998a63c28f9ef1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba09998bd9cebe470cb9765c2983149157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486772f4050ece327d535ae2b9ee52fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec659205193546608c4dfad469d1178f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e705794b94593d41c58a20f4aa854160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941b985b4bcdb19b01996596e573763161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1857823aa4f64c8d92a13caee26a1dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b39a221d0e58e12f4ec876c45aab7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b3e0e622fed63378a793b53e2bb05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7ab2f83bce6f859a3d113432ca74e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0a00fd49bf0f04cdc77fbf252c284166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3a4eb320c3da29ba788559ea64546167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5ae883291b96a7103b97be0fe2d27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84159cbd590f2e0a9213d31db8e9e342169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdadc7dbe36d6d1c51e80ddc9cc19d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde1022264087070e0c40b4a1ab8882171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ceed15df90888551cfd16d22ccb88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef53debc8c096a7dadc31e254871e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab699c2913949744d3a101a67bd126b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26125a5775b7fca21f410d8c1f86de59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314abef67ea5642163c2b899d459d55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0552eec933a8363c90f41283185602177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429036a16dc6baf965163a8eebb48fbf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd27b6bed1c12b2c891a0585423e66179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9d3a6fcf1cf599be8519f2f2f4b20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82243e47b9cb4ac77c373fb29c615357181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748acd4ffa27d40b4c2283f13913771182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5c153152b204b787d087908b96ce5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ffec684f80e7801c2ba0701752d89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca8d0477420d5d793e5e995029f5d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615ec84b54c1faac53f5d8992e31e40186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c26f7049e8c2cdf9f8919f02a480e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2256b335d19647e5981d9b30897ce25188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea094d92ae8e182301de7fe885477e6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c09255c1412b2d3ea72a2da2e83c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44ff8b194712e1b098cadcf8bf3a17191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24437e91632d88fde865d8370aa0a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60898ee9e41bc279ab57a36086332f52193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2f009693bb5b588c2306d5bd820fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146198667e920ba93b111e3b2970732195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb863e59d768cb1977f3fbb88bff88196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fb2fff784da05df58810458c49b95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ca429e68dc492349b91b7dd999c72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fc9eefde6b20a912503a3686a37c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b5a86dc21866a8cff5277294dc891200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d1168d8885209cc72880bd9274e17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535609e133b1046648dd21c9759407c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f7f92ce884d18acab5596c1259955203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7519af199762ccdcd6cebef6634c243204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21700fb0f9538d5b4945e5d5f190d8d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6cd80a98061565820883bf9aaaeb5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f853b74c35807608b04159baf998b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb777879fe640e947f6e2a9a4a6ff4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a42500ff3dae83f2787c4a638d5c41209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e9ac71770a711dc8ce16c553a3860210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29853f7fa3f9cd2bc03c4ae2f198c4f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6d862cb779e8aca22b4a301e77a07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6edb73b9db4a54d0b4c7db3d6ecd2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa687ad4709534c51819fca2d509b52214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f1df3f1847126baa24d5321c7bc0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa6e26303e0408cdeb2d77fe3d4542216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7aa746a05928fece5be4469aaff81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31a643e727bc53574815326c46e4db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd9a72bbb120c84c0ac34c2613b8ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ef998234ad7c76c77d4da4571ab34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbd8734d518101789940af4adbf59c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1166454e3703e798c336b10d925e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1a1b6bb8472593a4377ebfd0df572223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609203113a7c437d6018970bc79c94b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36988a49693766950691d763dd29cbc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99ab92403af5c6c49ad75ca752f04e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210b123e4b726050888b8def99ee250227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fc791d08fbd5bce62cd5a09d24b97228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bdf4d4510147eab69a879ec90fc5e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ac171d8bbae6d8556e20c0354dab2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3938868bc48e0eb5f6ef13a1ff1ded8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cd4ee35187a7f1e1f825e30a1de67232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162493864c60f54a574939e294f5138233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707141a6ac5f1e56951f962e151b3ff2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ab506394a20a7a7eb21842f212f9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4916996d695e1ddb02fc04047d8b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7316e43ab75308fd9a8cf47216acb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5d979d58fe1bbd0a0a86dbe2a4a3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7940f29c668e3e29b24aa6c9aad7b20239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb002c406a6de9e9515c5b0ad334b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0299139ec23a74589518b66bde707e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0601ac837791bbafda51b6a98c8d46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bc79043e19b2c724320bac1c36dab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b77f5e8bdf442bf016bf3f00b1da27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b0abcb4f9b2ee2dddfd566775ff62245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68af935aa75f8ce97723ab78066c87246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4b61d5402e75267e622a7ba7970bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa59880979c74329f00af15a468dca7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e9146691b173af7f03400b127718a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02775093aae285bce86456be54e48c9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a23a631d7a135f0f38bd882f052f0b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0bcaefbf42fb57058534e9863ac4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155a60ef1b6c7a37fbee89d55b5a8f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362ae1994ca72e40cf0822637a1e05d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a815b3a8df13b47ca6fefe743ae6e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c6f3d371b6347ad7cbb42890dc9d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be758286365048bc67a5d24a904bef29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518d7c521b1342f69fb0cb4538be16b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d47b6ea9d14b3c62f7b86c8c9d4663259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1669eb6d93873ce8c22ff6b6c0cd4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756785d54d0721b9783a1bccb8412b8b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb8666ca5465c61eedda543a8e197e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057dd2987d64dba5f3350e8e0656cf3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd9133bc88405471a2b7ecc1052100264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2dfec44edb5cc2161e403a19f6a30265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723c556a0d0a0c7ca57600fc7af137a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09105883d1149e080745a6a06e1f08f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db1f29ccb34060b9c50ade1332a3b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0234f88070373a2d85cf2dadc2222d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91e3d7d408b7117cb773693deaa153270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f30e564bc72f77cbb92d5504a14aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78d93034b07cb4767fcbace2fcad67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f5bf5afaed8af3c5def6f8af72021273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a95854f0ba4779d2403173abf1e2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77a9de07f5abd07154b789ac36ea79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a18f4e78b75b917ec0a2769bc8fe2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a36d031de4706cc493471dd9b4bf9f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51cc7e44a86412c99a5b9fe08db81d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8e0b17a14631889f7dd9ff1f558b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df81abfadf534b33e53e0b29b1ea6f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa966c4b5900e150e48dd5469748c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e328e8689074e3b96e6999449487b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3077412fa2a344158c2299ba795dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19833508ab19b89f488bff49779abf1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70516b9d59290ebc8a72a276d519c52c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d2f9338503b8d35d036ae14d778e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814535412ed3ffa7776f1bd1c2bf251287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcf917fb542e72e5234023afa0a44d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fda01e2a0bed8b4e253a728d1b3b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e4e0d4a438682656510b5f4e8eaa7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a99fa9758b19d090fd77ece0fcc581291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11927569fc4c19a82fe5a93d4036525b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2b4d9956b5172a3c58a9c26f3bf2e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed04a5eb8eb6fc088760c0b4a10310294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1284fd3bffeb9f1ae1f530c62b62e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056ddf3b6d1ac82a969ff80eb565b52296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7f9e9515550d357f4031f59ae98f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa0d432db9dd5b7e217717ecd84cd2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccef7ef6c0b866075d8be76a2a75b88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef797c136a40db98cfe18e66eee11e40300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7b44fc4d82028d9a6f6be6683ec92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26eee3d660a64163c0895cd05b5296d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a88d28fb8678abea484980f861022b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b573acb6a917c95033ea85f7acb0e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a8c991ef0bbb65502ec5b82a4d9ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98794d77e012152b43db73f07f6209306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574c41ef9296b2cd21cbb70090be1ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644791a9385eff317e4c1dc0ed191b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eebcd40653e333c8fbef345e5fa73e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e325a8bec21b4d7404fdfd57a596a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea3d1be8b6c8f2aa69b0be2528866e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ff8afa79c4ff1f0662a43ad048b8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806d9bb486f5c0da3246983fa693291313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba04fb5aaabd47ca5573d8cc5498537314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73773ef459b6c59dc2b6d7ed53ea081315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17737d091ab9e023cd15ee1c98ccaffe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23658235516f80222e84e8bad4205d26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909fe6f820281f55c0ef3a5850ae1bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad24f4d81d0269563d19dba696aaf51319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012182cdef08aaf8cf9feac64ea12767320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49646d5fe9f3416de06f413bb278485e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58249811c55b17fefc5206c2b5063bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aa394a711949fb4e7cd0e0df97f83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3553e06a8b674f41e8db5518a4d91b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158438b5091fe51970cec0a0fa2774be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85672e934f53cec128095a9ac8f1c18326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdef7f3a364b0dab9810e463258949327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0a46ffa3d42b7a613e0777fe4b9ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af96b3dc72f573ff4c707c53a83263329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa7c2d54ea039b30d7c7bb1a30b1a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d4be7d86d4d7d84f3610ca6ddde42331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc115ef1774f1696fdba08eb9246e26332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4104ea6fe2b4a802cbcaa75f019d771333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2dfdb94c10e875ce1c964469ea874334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7fd876991e1be27ba48a205c74151335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a419a0c650cc3975a8b006647f976d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e92a8aa1541f45d5771d54a53e7653337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e6ff105f078e2e7fa749a59f9b7e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be07effb1156dc582ca32a133cdcdbc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89dcb92a8a5ed5f0a71d17c6448ae7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c94cdf236164f42d1408fb8cf4519341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e93b66566378ced71469e3f9e6297d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fe56c4971a2d5a2be82a47b2d671c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda48af4250c2c06bf957604c1758d88344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd781d74745139b6215b6eb69ca92b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fa931518a2e7439868f4701a80cc3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81417c0f020b009cc40dfe9462c56245347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0ef3deba1b465762569def5d3451f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ceacb2d8ae9ffd64f984f168945f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba96a71c7949b7a9757dddb57d7823350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd9e6285c23ca15a63719134b60e49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e92614f06d8fe66a48d6c77e26d732352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37414dc8ddad4c2529dd20a1686cd337353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f9a1175966fc88402ead7027c5f38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edfa7a9eca8d36419100d73b0a369b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b206c1e5c844720e8603dcd8614be6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25a2d64fe09ceb4659e3cc86789fb9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261a3ea4cbe160124270e3a5ba9002f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f80f45bb19ee4f3e4637b977478207359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eea9262bbd32fc3c34621912374afa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f33c33e4227e04e859de617b2b685361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e5c80308dbd5cdc2646dfd9c34ee6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8dd0d80ef32381fb2720ec64c4fe2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cc4d5371cb40f42a8628fd735bd1c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db26519cff5fc577aef6fd91e1779e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fc9bee97be3845ed1abb0d16f76c3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccaf7009ca8b5473a5c6b749bc7b7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5aff2744f0a4884ca4029b665de66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f710b3c1130415becf98b3a6bfa82b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59534ba255e16083d86122f05da2688370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd2ad5db8ef0019d86eb8c61e153fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3901c209062d4c9a8f6652aa09374e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08e511297e76bff8b257597e48a96c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441e038025437668c958adfd4a80158374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d478626f7d280a3240c6eac3b3ae5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af9f850949fd1378e2c4e18d135ff5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882101a635836e11014e453a9d93228377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee5ecb659f912e87f747ac38cdcb66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45cbb38e25fee1e0cd428680379911379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78802f97fd434c5aaac787012a9c599380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3219fb5215742df2d4975c25687e18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81879859baf89322e8b9a0e04c629f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2d2b832c518b9bf8b82075224225b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d38da288a4bf75a7b0b48c2e82bc71384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00542916209a30d6f013330faeba74385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7712b628ae0d374d401a59f570416386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d6ea4d376ce2948a5b968b663e2c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08092442dea6ef2074a172b4dcca113388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cf587f73cacf81996ff8ab2a30c60389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411095e1fd5e4047af769dbecfae4a3b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58efefdf46a0ce06c099945ab77ab1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc375e230af692f41be2c7502d15b0b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54629f65860fc0be76bb2cdbbf6d2268393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c852c16797628d5020416a14d1ca28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b1059238d4127a282b1aaef64a79f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84946b368bc549df26eeca5cc25278e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb60094bba56e859709a7d63da1d49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ff820bcf8ccc98d68d847841a44f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05882a0887a7e54cac28941cd8684655399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc109739329417b286283b39965ebc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6c02fa4efdf1173c2562cee6fa9ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f11e67cd99291f4f572a9b7a43d2fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1614f48d2478274d141d34c760e723b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2b3fe5ebd27061e256d96b155867c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9af8c74adc6bdf9162a7558dd1fb16405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bf42807326a7b7dea8ce1d99a6398406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3645d38c425f39db48e046004a3841407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c407eb3f5b7bbc5f7e175bb850fc233408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2486fe1997ed549cd5f85ded2e9946d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cf0d78293bfb8bd4534dc58387a1e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909c90e43c7f1dbb2d362b4539f2e20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5f12026fee3f31a0b4114cbcf1af9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815383c52c8767f15910129fe579010413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25363964571d008f1aca689680d2ef2d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681e00a8825d8c787472c793646d3ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df4c14f77bce141467bec2a3f5fdec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccb1da62497d3366361c12a538a895417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57027d967f70017326aae3279ccd706418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c05e7853ab007a038e5c03e23b55d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46b15d957ba31766eeea3fd98d230a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89875bbc547934d8f0aa00a91684e8c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63322c9bd8818b0b3b72764fcfff7598422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb9f74eb5d706854dc8764a472a3f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931b9399245d71d73a40789688e6371424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3331302ebf104f5568c0c66277bf9a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cb4ca5493d50ac07545c681e7ed81426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4682b91f5ab0f761e8d5088a3e740427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393d799471f7bf560a0d54bfd2c7d28428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1ecc4c24f749b44f8d7a121a57c77429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87375c8eae389c71d842ced17773773430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e143428b790fe04c512b07eba68b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd908aabd1d094027128af297013c374432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c61b4946b6d0170c1bc5a4390545c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd30f9ac9341997f109bb357eac25b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3087e822552ee4c2239510fd6d96f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc3074001238b9bddfd7415076a5b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287c4673c049753bc2c9d9d1a265436437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d0813fcfe9a8bd4cb653724ee6f1c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8a75bc68870c5d13f269b44ea76c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5afd2640217a6c26faf4298592ad9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be3416a66d5ebdb1c4f75e0a300f48441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea843d2b6d1493a60b9fba48e1758026442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1480158af48f9e007cce7a505b4be9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c61fd5ed5dadff9b5594f9790d826444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba66ba5733ad7a187c5364330e32997445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d028d0e0c301322044b8946e0a926446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba8a69676bd7de5b69ee968562d5d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6e3a40364a53728e5cb15a51ea5c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809652c6a6601c6b2c659b3a9c18e6e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee408665e9ee8fcefc265ade132a70cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89def1f357f31d4b0b0c2895ac0d0732451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bed09d2456ac53b356fcc3e67457f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565cc3734498d691e0b3998a6ce16b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f17bbfa5c6c5936b126c54d7dd40f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8217d83894565141e546420dca135455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cd1a753b95f4795eeb5e0c3719257456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbf0da4f7e05719753e0ad1e208b8e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56daef7489b7d0df68b59bfe4a836db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313d22522514a8fcdde1e04b23ec271459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f46e9235ccaf179d6d496e43a7999460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db56ca2a59b5b34d1c7087fec03ecea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb90ed72f0b00a60aabc98d8e27562462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a2b843fb82eb43c9c4d10ae2553bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fd5e26d4a2a072e7942090d6ff9c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c563121b97bd10b48ddb769de7fd5c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3994a690e9d1eb97946bf403639b0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3921ad717b1b483d3003bfa81bc8ad6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cfe5c87a1af295fd58ac85c0707ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce351c197d6d6ff1b9302d1a89fea857469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607d807c1ab0d755cb3291176ae86a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626eb4b1ca1a3349f7a4bd768aff5979471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce585c4ed062240c1a0ccf4acc9005472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4337b99bb6f8c01ccafa7b8b8583c17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33fb16bd9ee4a208f72017ae892599474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4854ec73ed2e909b1f44bef7bdcc87475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cb5d666e650d8f66d6ea9b9abf30d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7badcddb1e15108eae1ea16025c71477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39feba7000d5c96b57118db0c5067096478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333fa752fa610fa9277fdca50c2fab6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc687e5094181967e4f31f0797d051480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683664d05a97a0e3c9d3784fac024a52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8ae87f131673f95e93509ee7bc849482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f1befc3423796bd6fec87a148643d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149905f51b2e58a2eb3959b3391f25f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce1333c4201d1416e673c7dfe7c1c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d77e837fd9d7c9b723ecb63b2fbed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582c3ff9d4dd989c0dff6ed12cd5154487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece724595800b56452c895bab7fe8d7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb805403c2b631318f8eb702b2587f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe51ce43383817bd066aa961167e8c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd9c902b0d76fe2d6f782cbe3a2a61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7b7085b32730c9257f0dc034a46b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4fa4f64f417548d653b13c7e1f678493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed319f072cddbfd68bdbd154ebe5fc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58bf3e42ba832b9d5be1039a06707c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc18aa655d7aa2bca52388980d61007496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52017514e1274c946c4074aa8e827153497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f696e4b1717365b26f584c1813008a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8262c5ecf2d141b67943c0d61522139499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0725f0a10b1424329614d164b2104500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce9a7dcecd213cf6c454516362faf2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552d4383a56020405ccf9ad670ab754502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e76c0d66d2314d6506f52a3739e2e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38148c2caee1c479bced2ccd4780edf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763a46496125166f5d61f42224c6e00505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41821c3fd02054210005e843f6acc6e5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b6c25f9864439b52305dd5c9385bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805fc56d95d4ef103baf497f122354a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0ffaac9b750f32d09cf2720376bed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2be022d25f0f9d5cebed2c590b111b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc90f89da066aa4c91d41fe2cc2f32511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f22ae1f4149de45d4d9b9e0abf7d89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb903433c97a81dba63b1c14a60d78513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb6a466dcfe2f8d9be96e07c36478b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9041528e0b4ffab55f2456aebaa42515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747ffc39ff15476b61023de4642d7a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8a37dc4b74eecbabcf0658f5cf81e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b667dbe2b19fa11ac90316e32b6b097518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a1fb5bbff9d75d51a4350048de89e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f1ef6c4f16660111c63a9509d799b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff6fd66a8b976a846a1a96f6ea7e42521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ee97e82f0dafa79a84f244369872f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f624fe9f432593c5915d4b3a8beb1d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db0543d3f46d891bd3044a1c39a03f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d0f4890a02372c7b9a312c694edd4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8be070fba261a51141de7f91c1f98c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622d72cf5f37d68f43e89e88e4a66c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60c4670eb374388f88134126f73e7f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036f8c01bba7b493716c033c64284a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5294d497cb8b070a7370a5bc3bbf408530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8f36221f650a770275160c52337ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d988b162b5999d6bd5947b1ba6090cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c5f42bf0b4b54ed75f7ab04318877533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02c68e5e824a3f77c1398052f1b04e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474fd9508a61cbd670d8a932193f8a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94380c0c62ea5fbe91925be712c73e54536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7610035194aec8f16f376a325d3f04537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99f839d085fff00935902408a219b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1361c0924d510a72cb730f6f0c6ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a991d98bc44ee5ec1cd1a4fdb6154540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ade47df3c1645fba060d6c92e3979f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038250d6c2c34e4c82f31210ac30de2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b4347dcd506aec0d4bd8c540090a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be564325d098d827b0d56957fd2d43544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b3286618a643f1b9ad69fd2dafdf3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c944d3545569e7d7488689dc22706d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e989df0479ba4cdcf6561f0ae0c61547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e6986289d20fdbc76ccf38510df59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6adb6b826d077e2f5fdeb6859e6454549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c28f668af69599a777a0f4629b8208550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c102d85c704d8f8e615a7bfb03441551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbb54401c5945403a8383f5da13a98552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1a1caf17bd59094484b2df0e6e2c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d114f181c5eaa9bc6593574006ef4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe7b35f747f92790329e52a3994074555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2767a8c3967dbb1673eccf4c75c275556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779b0506af4e2afeb320f5a9dc0b45a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f32769f4da9c8a0f3ac4fa03f056de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beeb6d527fe783a2e937452afdc922559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9b2e1a3e62d5d3cb5aadefaaa59de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a39481550c1529e4196101e0750a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e011c94c768c374fe6792b106a8699f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f228e179d6a3bfec905372afad340b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e693bb19ca4cbd13c64a3a3b9f833564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef8f669549e08aa083591b4627c0de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0194a731849309e1ba9d1fe30ac1d70566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1ca360a8d60606cbc00144ad17f24567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50ac60047bebc721cf2ce97982c879568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1500485f06a9a8eaae5fca6f7f63586569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dd16b8902a199794a4eaf4711755f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58df2f7be6488fa843bf24fb62e543571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68b1bd1051a8f9d9f754dccf86620b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6a0d9416bfbb7f5aa0002f69cf768573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b2715573ba6cbe810fa18aaed4642574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98342c455201cc347afc6b6c5e347015575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342fe34deaef970c17b26534dfc0297576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae148f515243d27fd0b3a80c1cf3a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f5a0a3a70cbf0fd5137c714067cc3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9a0826ddf43a4cb21cbfe708e44b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa5cf911d1128c9572bb8c93f1f4be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b177a5d6e00050765d5faa3858750581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ae0459c452833fd47f73556de73f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b9490e63eeb1844369dbabfe29494583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c8b7a918820cf75b4cd76b1fb7e47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b266fb650dbb0cb87032c5ce0c3ad20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd744890436554bf4a982746148caf7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdc38b0306f337d2f0bcdcaa1f0c21587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd751b670e40c0ab451fe4428b03b2e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbf391d76de7d4b449577f95db6955589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738600df0f21013961741011c468a7d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e924b310a7bafca51c3a08587101eca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0ffe3da7545d7952c4bed0cd6d751592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b019f23ef67955a6c23cc4b961747593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728354505ee5617a40110861a929f9b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64291d66328664dce1890d34628ac52595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d72c814261e506d5c2971d8e7c1f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f83e741d20bb2bba7595f7da4a1a81597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14043e0e777f35da98c29816597bdb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8a474e12e4a75a023dec56205da97599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cd350305ff8a488e6c4818095f7c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681af79c39751df14b69acad2cfac2c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb69f64bf00927df49f2d10c2cac168602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182c614d1f204e17e82db5a1c5269de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df38dfc8aa7a0f949896dd07035212604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7b59933cec1877b3bc040f27f9d21605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85015e20834f6c0b9eb602c680b8619606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31b0900698f43f087580ab5529ff5f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89387e01760953465d6b76d9fab04f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de875013aa8581d6fdbda1bdc778b91a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af317759975f0afa0e0ff7e6f66f7b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd91e5a00aa500bf3dcec67872cb45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a90a58b339e939ccfbc8e4e51307e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef1ff7b684700236a174174f804072613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f060a1090db5449f32998c57de213614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab73dadcba3548f1f6a22da6db4e47615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f327e6adbf9bab48207c5b0b1a347616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8a2a92aa2e0ba77f84ce1f4578fc7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c814e33b9b578c9c551eef51fd0be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02706069527339b73e061d2871aa45fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa24b4e9f748b0e7ffc06460bba5f9d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3d0be12c6ad41ce98522babd5ce2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336d0ae6269b167d890f26568d22a16622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89663d2d3684a8e32b3b601285e633c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c97b2262d5a01f1fa63da9b8a89b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4532750e61001e70787e325f320d6b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd71d3c8324a52850350963019aa79626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980376cb4ab642453733057e1e35e40e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c258a23d051bce708206fff82fc0ba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a33e12b88b0dd31ddedec62b8b7f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1776ec9738b6a7f32f098d538e877e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383fb2707cecc3e71313fbde3f4b135631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d729eb05ba07c634144376f982847632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3956cdd8f16a86781ba7f7e22c8336633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d9c0449fb18633ad14e51a6260a51634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cbc089c3da2011fb7c620c12f3314635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6500a173b5aede6589d0eb8ddb60980636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d56aaf6b1955698cc6ea93f961c93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbe130bd0326a5117debd27be1a75a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa20d5fa3d6a347814744aaf61c590639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6192101403d419fa6520f637d4c9fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bf529061203c7fa36ca0e0c3f9d70641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16361059af97e3fc1a77d4f3c00c8b05642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c02f7bc8f2fb20f32ccda94e13accd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19e2053b5a8081b76fa6c86bbd24c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db3bfe1f729a67a05e0b1bd8ff59a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2a74e4d95b840b3fcff4081dd064b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2c387dc494d752688d4546e46be52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2c1ef31d400af0b2abf77383fcd0f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db8f80520dcd49528b5a17b6e18dd6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d012563a22b6897ffb2b19c54148bf1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0ed0072d96a16ccec4d857322d182651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c56f5a70b6c2378c26267402ef744652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770013f1824a24b9361f350aba9d90c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720d846a784778a2288ddeb34c463cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cfa84abdde4ab5228ce6de4207727655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed09bf8519d53d135698b8fc634068656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a973be71d00632f4c76b2d860f38b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd563cbee4014d80d0bd34dba1527f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c10f24bdc4d88954482be0fa35cec0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edaa6da5063cec5599c2d572b234a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36d022362c82d756ff7cb5ad9c89c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bc3cf105b82d9925c74d38c2e7edd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c3bed651c0dbe1d9e4e18fb7f2bb1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082006af24db915f437fa19fe732d251664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9086da2b6cb8a130642d0595a1cb8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae15fcda8d1ca5eae789b6188765e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2974959084f3562aab3131963d1026667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4a658f5dac4825f39f3991f631a2a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b646fc9c2bbc88ce119b88c759b576669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9c6a67129be564721b93a39ee3d1f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59d8bc6ff9c52bfc9b24acf216616d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b742575a2f3d16061e6c1c976fd748672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387b0d68cb53291831aa04f69346802673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6e314ea71e3970500c148ce59b43c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946acbf390646b63b9d0094b2b9b8945675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1276dd13043c05e246299fa9e1e885676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975141510ccc2b695a8b8d0a8f245647677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60b33d9420ce0e0a42bb41748d0fc8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206dbe7174d91c0ed4a25f3ed356709679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2994702859cacda2d6f9829c91bb15a680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>