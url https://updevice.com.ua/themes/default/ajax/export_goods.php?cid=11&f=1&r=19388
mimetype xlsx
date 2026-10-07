--- v0 (2026-08-21)
+++ v1 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="992">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,50 +2686,59 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
@@ -2902,59 +2758,50 @@
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2884,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2965,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3043,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7de9c0348c72f9bf337d03e46a2ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956627b6f6c31fe7e3baa39a67fc7a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd5700a943d8c86ed604c83f0138563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027f03db801fb84b1863aa700b5b5be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb079f629919affcb80c64ff4d72d655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab3d39adc08f5fcaaa9d50d83b756b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c6a033b7115a00d038101c5c3a3547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573940190cb7cf559ab7a15e4ba1f57f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55341f46864fe77a86973c541fee0a029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de6b4297e033617d980870dd65d11610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93537afc16e7f56e761d7fdf488121f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601e1b7a4d4434569f257931288d07912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1a517569be624efd81b11ed30a15613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee7bff601b47467a835ccbceff6e7514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d8fedf86a12d730bd19eb0e2afb0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec2f5ab7ca2701e9aafd15a55a4d2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85087557ff380d1ac099cded4e010f7a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a88117b222d989680a10cc9cae33018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd312292759fee2de4b63b66759719919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6ce5167f15da81ad4bb5e9eb6961820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4b080815ee4a917ba146806dec40221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8d13e0c3a468c98d8fb6800e454a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14192fee076a2df37d7010b2d9ede723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874f4774ebcdee975e91bce1035248524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22677fa2d90462b9cefa6de62b22a47b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a063bdb825a1758444f569ea629ddd926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea4acbf6b1d3226d64e69ed5349b9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687be0b80873382fe5ad2ec580fe64d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645551db422aae912b0ed7d3aa3618729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ed462d5d412c06aceac0b30640e1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498633ba8de26e700b9c921e5866fd9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488644d2b896ad5cb07bc372858225e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d94acc627c4f59919dfe4912c8d5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e348d89d8706299544b54d68e893934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bf9366d930139de6201990ec57a4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442412c1f2c58482ebb63e3a13b113136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51b4b41f9a943998d58f3f51b68b6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65083336b1fde52b5af6d1a5f6bffe638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a22ccdea201fd1cc182ef8162fe7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d78e7d17dc15349d5d6ab8ef1fe3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a883168cfd2a487393b280674d25b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ac0c55d983b7c4bf9c2de0d4fc1db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d363ca55df3ee6edc96b8d27a95a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dadbd556790e050a6c12765a7274f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506f32f35d6f9f1413d8a0e53f7d6ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948373f42004837d2d83b9f30714e5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7f0afdc91cb34bb26cfaba86d759947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3cbca10f4465f6586bf36e8f1d4f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91a02489d64b36f3c1b758ec19a34649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2859b0dbcefa68251524a63717b4b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524197a018d113b4f7a313fc3787f67851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bc8023f9b42064e8ca3343d55eb7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d44024a0e7bc83cb7c9c323c9b35c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103e61d53085aa903870124ae3bcf1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0820aaf2c7ec54a97c8e56f5d0b045955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708c3e1bd9f2d9ac5700137a2733c5356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70b1ae9161ba18a2c494886300d5f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430a8a7fc48055a765e9da7420ef0d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391cf56c80215af4a1e8d6b3eb33d9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fc22d470b8081b03afc1eab10537160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3550f2afe9214a2a5a32ebf1b3c5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb02f08d0384e8fd4f6ed2252c041862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9c05a6cb4437608af821e270b280f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ecd7a8412f0e92163f07b6638d58564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fd86aefa4417296e934889400839265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e4e21def7330eecaa65908bf3076766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1e51236873ecee3d4322650bbede267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a92c3cb500c9dccc1bfbb8259c355068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc59358269f6395a4cc87896f8f182b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741e1b8ddd2ac7c355e2799fa61edf270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdc31408fe040e2155cf0958c5142a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c41369ab517a2674d02d5f5a9c00172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e77789d9d70e7a0078872f9f4d51973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44b7770a865b9e47c173927fdcba5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe59c9e0c17af4cc6a8a2adc771f07a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08312add5a470431296b802294101676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca977ad40b6e22a280187d2cbbdf76a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6df32048670e612efa2380502e3b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b8fb30f9374ca0c4c30a357040b0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687b57f046ee29ff85070d458cc060c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733396ff541ab96ee96e00dd4efa238a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54473c6f4b1b52166ccebbe0d72ea0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dc49d2906eef3a49997656eecdcf983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a9020917cbcc9729b23585b807e9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb67e50aecd4b98f994b72ebc742b1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a485ed9a91738d368a1da6ea22032bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d60cb530ea7cda79fdcae5bd0752487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c3ce60c9036fe204ec2168ccea64f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39f2b13fee60faebdc404bb5067ee189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4a5095c4e94e56ad4c2b2aa59765090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1456ae76acbf2ac972c5a366694a09391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f17caf637ee5ba4464266ae7e53f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e360fafba9893b752f066b49a4a40c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034235352bd588c0812fac7dc919f26894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f59638b7e1ad95801f7d09b3ffc8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2daba573b5132c71607a6e38c0b1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3f965d7874dac25a0d18dd0b609b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3a800c966be3b7060184ec2040e4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3145cbb2159955f18d180152ba9afd599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6197c6e9f666ef903fb06f086f46dc9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf7104f44574b27f90b7ebfda50d7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407690dede051661daa9f91826aa79b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa9f2ffb97f1f5249fe22626f42d7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a6b26a017d75709da3aeddfc35d2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1c91acf3a98fd530d0fdbbca003db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb8943fcddd4657a249efeb352150f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb23d786bc804382e231839ded16388107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7802d194b24a1b7ada987fe7919f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6117e5c8d7f17ead6c28f1418f11f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a294a6659929ab2e13fd12881998e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492b8b6f2466d49a747806c22777267111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e008bf4d82962b4a4cf5c35f7dbc45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f89ce777245713292ec7fe23f8c472113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54685049117583cc08531f00888ab6ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a3b7df0ed672d2f76af2453778ad1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd569512f23e11ff5f7e9d8f545ee6e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25433ed794b58d8129bebb2a774e79b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe05e355ae9d103e302d6cd91cfed35118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bab0328eb2225dd7ea921dbce88caa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07187355f5d935aa18ba4a745062e8e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f46bfb28acada55d22f055ae755413121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c946e3a14121f3fd9ee40104b5d8822122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca20e3e9db10cc38bf136ad3b96e08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eea0bef787585bfe83edd4f1de6dbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7211188f1b63ed60c24b2e145fe3797125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bbea276af3ca1f5e14ea55641e910126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d36eef6c059c4d0f1d41eab23fb365127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602ca65f8fb297af0779f3afe7239ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05928fa99e26aa853dbb2357da55bc87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238a8cda63bad1464c233631d4b7b51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac7d6d89c60190ce7eb124aab2ef0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1d5b4ee525a8157dbd15aaf3b7b10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3440191fcbd11849e04e3096026ec97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f7f4a77fefd0f55ee20028bebde66134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10670037cb29b97869e85a70e38c52b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce4bcf8f194c13578e9c1634754e10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336314db1f8b1f041830376e740151a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dd8718a3511033e086be0ecab5c88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fe60f17d61a3505da9a2692e38074139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ae845b1901dbf72db873a9764ea9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eda95e947a93c2af93acd2881161b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc835c26f185da6eb63bf5c1f1957c0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3725a5e77ce097d39f5e1e44ed9c575143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead0ab4c70f6b90bfe3a03b5cd76e6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631575a2daaad56096199da3c07e3ff8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e164f3a5ad717778deceb9a6e5619146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864482b60beb531fc56ff6d193073cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47436e44e5ddf589031e81d6bc00a1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906fd7a7e017fd6ed465abb96ab9cf7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3e5481eec41735b73ed677882aea6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa532673fe813df0504385b064d20e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c90d0e59ee3022f2bbf238f716f034152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c204c8467a94524bce2d57b55376ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48464838fef0f3a22aa1704a7b14c1bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951feddc2d29aaa1be6a82974e181ccc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294274869d6fd9157ace19515e0425f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfb15796472b50beafc5a29fa0cb70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea64a681d73e6dabf0cd37038d2ae1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ba281271fb4808fa67b8902326fde159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f597374b89dec2c93908fc29697e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74558d11cf57b80458651854cbcc78c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfd3a034d7e5f5d6dbe64eebdac371162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9d5ff9c6abfd68882023ff88edff1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e55a07d51102b0f5f6c74dc602d588164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa91bb0de8e8e54b26a035fec14fd0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a23783eddef42b34b35c18e62a2c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101f7f5d6e670c7e855fc18feecf5ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f928b764b9f9b402ee32c9d1c434e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c271c95e532b0383fe5460512ca37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bff21867e17f48cd7d49ef556cca3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8baa7b511aa770acacaa5798951427171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc29bad1ebc6b77a3fef665b9f36ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf46eaf5b07e47abb32653d6383667173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa65a3f188c503205bebff5885e903174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1ff26b1ba9315154559fe890f32c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fdb14d3ddab92942ad10ba52dbcee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943755933b818f8b55490bc219eb1f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007500197aff470068ff44cdae517ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478836e7d3c9a822c477fb3a3bcc49c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552af65d237b2adf734afa4579c1243c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a77f25e3afd70aa6e3140c191d856181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80bd0043a4968f597169007cbbf4c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a324efef79b05ebd5a2f148434430a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2823795effec082c88194e2ec527ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f88ef868e550b487ea964b809958a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e264e47efbb01d6d4c58f208e7391186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c278d82c8c7704fe9b503353c71683b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69481fc7cbcd019c2c3e51857090e64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd90396cfe2e7ca260ed761fbfed391189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04480082e1613033efde15b041e3e1f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d93bc560a2bfde6ab181a1a90777a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3aa375fdb8b37052d9f34658e5fa2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e0974ba1c643ed91930e9409885e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1514e422d01a4e36da174f7945876d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8434c6fbc37758a7a8a359f662fbad7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c1cfdee5ac6ddd867079aedf6cbf3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4396c06637c4282eef62b0f2dcfce4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5ab292bbb0fbc443d08a826f46625198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0a8ff06880ecc8d1ca1914f939fd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389203050c6259597b5be9c88318f2e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a600c6bbaf6e598531fd01ee777696201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1971c7a762b89388cb2f7e2a69ae5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27771008985dfe74ffb2374041913774203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dadb6160625491e26afabc6e5bf04204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7645333dbf63824dcae870b6d1095d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c1d28b708d9f0a0416fab4fd43343206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4515bb32cfb523241180f4fbc5395207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86eb04aaa7fd04a1a196b5e1ef2e85f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815165e4483af62a7482502f5ad53924209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036850b9ac78423932d8cc0df99df0b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502b30785b912a3bba891b8b24a9d21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c2197bcb141e76a4afaed083d881b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edab44d352d37a5b2bd71bb6dc4894213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbd60b81547f92bc01e956a9165598214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346d9fecbd966ca6b69544babea3f70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03e33c30148ce9d3cbb3b18f2d16aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3a489bbdd8f15198e92159372be74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5e9cb01f9c3b31ae0c74051907595218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bace859b7a7eca2b701366373efe952219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf7b69458229c741d76f03581e10fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb24c1d94ffdf2b80a1747ef0b6477221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d095525c46f89eb53925d38a3ab8e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29d75b56ed6cd7f02bba12a5d1f82c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017ec37d4870218065dfe9bb4adaf34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b299a290ac251e9e3d4c9c1f7dd500225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06a90daba847b522b25372e3cef14b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9731341a1d573f049536512e3afe5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50594f91ac18b8d088f59a20623c539c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f15069fefc965e5c289f3f0279584229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c06b28744a142b898f2aebb234f4ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f02771bf710f106c8011c50809ea92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ce90e88c95acb8fb795557e30030a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf7dd8acce773ce0558a39b5485034233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177383e34d10d61b98e7dbdc02f33d5c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3202ab1fa0ea43c54eeb5e3d5c91b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a2762bb8035e0cdc4cbc3d7aea15c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f15c415aed5331a4f91be674c69236237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc906305e05048f4dfdefa6a8ef9100238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938c9734a33cdfbf71f62408ac2705b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f5af33f23a689a9fda23790000039240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676af2e2902b5cbd35a65037796af138241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10a2d71ff47f587e0321033c77c681242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e233969094044889c3cd5096e54ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21cb71ff5569ad14bf3d333f2002db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f8174355f2fd9f66f842f23a4282e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f59a732610f21eeb80704cbf7fe620246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c56f98d3ba76f31a1fdc7fe2b7b374247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24650d9905e7e3ae0fbdf50190ecfa0f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca3b8c5b56e57d192f76fb0bf6c08c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9f3b18143accd623967c51dd27043250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3f0e5c92feabdc228587b2856eb06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec16790064cf8c94158c17b5ca09ef5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5b661b2189c6363d56272e00f3854253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4674b131b053eaf5ebe29a531ae2b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4727391a30d1b72a3d170e318990846255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dac68c761f66a160ecd441eb77498256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35714a0d4d2957bec5b42c60f6fcfa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1e7b1ac27cb14fb013b0a62538529258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03947064be3b35a9ef1954cd54c688259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8b3d7a0a651072e778c44807f5e49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443aaa0b4e152c41e61eaff415b2fe9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fa570421d775804bd29dd30d42010262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663da17699204c6570d788f8056c2e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63670e0960fa76c56f6ca34324f9b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878ceea204ce619825312508e9834d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b463458b4f9de07c978db83bfe0121266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7051a6684e4c8af376dd6b9744e9d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e02a728249ae6e57ee12ff453e73fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fecb3a7d15fbfc12349e0285c3277269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e4ffb3e11c36ac35d8ad78dd104f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80840b92388c01a87804176dc8059313271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd05c24e996e8ef6396ea073ee8d23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400a50b09b9feb5780f8949c6c5c11b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74268afa4663ad342d007f48a9b3c394274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5d0849ac037dc4d41aa606fcf68e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e136b40c25f0ebba7b4e95f09f48d20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164c87cf693ea9a73f4ecdd66d85830277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7b23fd9de1cbd363d71af7a771216278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326970f8f485e6bc490b71872caddf5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238106ecb0abdf2230c9dc77e153252280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a0fe0806972d6c2824e6ce4ea9b68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cfccce5742a95cff862d639175d98282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9b1159c2dd899fb044aa958bbc5c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13d09835eb84b948e4ecabbd14dd14284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64c58e74febf7c75686ded7b17c9b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418707d6065bbfe6e9673594d67974bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde05f3264fbf4894f22f8d8d82a1c47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960dc82af575289b7f88a439c50c98b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e40bead79e451168d7faebae1a4f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7de11a93f9febc4e9b89030be8059290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c47b2c58ffab123b665712fbb73c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07856d13347465044ad0354ba906e087292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7208f3d93273c1fca8b85fb75533f24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607769b11ca4ab590ea32bbf89e94f49294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4695d68526056c5b3123c6cf018da0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9579e7957993ccff43d6da411c1ddc1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36f9cc582172e25cb5413de6c6ee5f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850062c94d087f26d69413da366e4f5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320873e4e0e9d6fd72008c6c0463cfb8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f6ef2ce8e4a289c4540f7c083a45a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854de0613d5e26128778badfea8f180f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaff45ab87828e467310a74481ac8eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef4b52427bfc2c0a41eed3a622db03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310d71eb05e742c7d8ace917f28d15a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08887577ada2984af360b3b6cb508189305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdda676fd1361efc45df15b42bdcbd4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553485246848caf3c53e2d1b5a3e9d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5656d65e2e9f9631ad1c4e76579bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078a58fda52817f4b8ab85ab3799874309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e2ecb72a700e2e121c93cd14a604a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395a59cf7fe0fa1976f75e8e4e3bbf3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0eddbbd3029d031448726e7c365e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c2a975dd777a694461271cdbc4def313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde5e22411457f8e6c0da725c740b6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c1d19b2c31f43d80b8cdb3f39d034315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fd2a8aeaa220a2ae1c9600be00dde316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e592463f051e2d3d51758f5d05587317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707f7da6c325646e9f198d855dfa74b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32941e94a2f1108e627180e12ad4d53c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1113bd96ac43a64440f149f727fd9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe02d5604eb145e5a925e927693ed17321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82abbbe8d1c912e8e1388507ac7b703322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6962a08dd442d975b884d7939fd78323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204a0790e45faeefe3f916ae9614aa4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea496e58db89799d8e964a7fe11f39325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a80266d1ad2203eef1b1ede5c9b603326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d662ecb014542c0ee7fb37fe3d358d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723d168bf8097bd4eba60d95297a5bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7411eceee36671b58a0638dde38ef0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be78d36ee8765e2c959c60a2e7eaac1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100f3be254483924176e74b54e699a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917f80fc1905c8cdd8b24ae21d91d98332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e8f5326918c884e0dcacc93e3bd3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf429639016c6a285c1ceacd42990d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d82d68a09e814c78a4e3c13df01d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a430a502d929475088a045cebbde6e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173fb90a7da53e27a2242fd06d7fc90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a75cb2586f0de8405fbaa25a6471e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bc99ce362fc8c31f5a6046eee07a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4777829d637711b496940fa69f4aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d6c9d1b44f37525b3618d0280d51a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ebc35a6ea260607b62a0bce0d3aad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1593b3f808ff42e023f9881b800efe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d1c44145176ddebb04a707e076d79344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596f081aa4054d43b726537fec274a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d836cf7bbaf3ee4e829b9f6a73698c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a979882f9080716c2d64ac5ff5b29b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55819f6de380300a5dec37713e51a4c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76290eea10006dc5c33fcb11ab57dfd1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cf9c2bb77d165eaa7f69602b7e69d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d80ae48f0f51b591112a304c0cdc8b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852bc3410b75adaada0ad47fec5cbe5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efed622e60e2cb59ea0071ccbb81554353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79481c95e10b97d0d1d67abc2a31238354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e664a9b09c8af2b12dc1edac02cc66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fad6a65eb623c69145ebe86bc32215356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8d0b596bb5eda0d0fc731158cfae4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc809bc051c9aebdf9c3107bdaed4de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2525e601377fac26cc7e2ed688ca1e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be35bc04ca1d619254200b7d00c62e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8f27ff7f85fa298383f5ec56fb15f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf6265661f756cb063c2aa855f30a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5df30a8332e8273c92dfc06af238a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425c31d0599da1e191f55d9cca1c770364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f5b0b4e73d6cac64b1ea503236e5f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d5a2172556e4ae24b563e226df1df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a960a6b359d287be94c81594423d480367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53210a36ef980f71d2fcd7b6c9f40c98368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad57ee1db538f58fa8109b06c2ca617369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bdc11a1b94a56dbabfe21c232d9c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad432c6a807416eb19aea8e8b6d10f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a165e685f721e1b0db8cf85b81b09372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ddac348f4afb3db0167325b5020ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d28fd2894a4e09a7122f55cdfbb739374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938b02df45b4ccf6c94a20d6563f990375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9505ea6a6b98b6493d6ee54d7957a37376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14786a1b9c1b5e7276883c95b7f3f0b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a63655efc082e9450af81c65d129e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590e27c147d654ab3c233b5f2e252e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b69615e4f37990fb53c888aed0cb52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71b366e720d02748e806513bd00db6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0b14d38a8377a127a9fcc89f7d203382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946443456eab960e870e787647c3cbee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88408b8d6bfbec20d7603607b8ccbe5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e632c8534fcb50999375aab4b0502f4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4937de729ff2c84a0f83d65aa56465386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9d4c8f75f2b1878486991057c76e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f944a11b249d7bed914b3c9fd1f6c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118792a7994d665b6c5f66fbba75479389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb7891fa62f30ba1ebef1b212c05f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464db832fa2cebc255f32e6fb37ca425391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4919c3a29317c75647d0b6a1b9331ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f8b2c20a4203b0bfbf05f071e20e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dfb079cd4f3a779cff2e8c6a6b238394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910b78d109312e609c4b2f6446faa96395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3080c26aef27e9d9543a72a3f04e93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f0ea65e119eb8a9534354bce6f08b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e1775208029a5b81748eaeb549366398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14301ba4c5f37a81173a1c38c5dac7a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea091a1a90a032d960c8193bbf23a283400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b7a358ec7d30536c9f792e3b6e7f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5703716bf6df2b6c9431dafdba8a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afaff6230d0258fb4d1c81216c547f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e16b15a054f91fa51ef5477143a6e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84458b1b1e6e1df651047bed6d9cd1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d078e2dd1d7fb0943caf11db1b3aa7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa6a3b437c8bf9f7dc6f528834926c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383301d9deca2bfbac5564ed0102316408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a414531c01c53cb66fe95117fc64ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2cc11c03f3266267433505635371e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a4c4c43ae8cbd85a15a30ab78caa4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b06c96104ec8e871a0c60c00672a43412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0039396b6e2d95690a1ff9f320613e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9fcfb6cdedf04a9d63b6603fc525f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e832b0500d0b1c859a4194074180d39415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910e28a0ae54f35ae5e6af441d965d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76780021a431824c301cf5d395d5e761417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a69406967fbbb68daf074a42407e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4828ad6dfb3fc6026f92cdbe0bbca3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f247d168752606115e201fad0dd731420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d680dc8202c609271048dd66c0174421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ff1dd2c53d65d85c007535c9dae3f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322f9955837498cbc31eb3a9e4ca8f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdd67a05a9f6eb77049289371fdc7d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41adf6fb0a4f9cd73ab1063d669accd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7234eb7774ccd3abf5bb2307d4a023426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce81141de31cb6b80e2c69baa1398b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace9c42c1d5024f0a5b3bb074342ead428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80c1d8faa6a79ae19029e7fe0b6612429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4958d4ed35d1d07c95b40bc710515b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6202ef158f17476f3c6b4399bc2c61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6006e582312f7734520736a980cc29f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5af077420252364cc75a01898e8a20433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431c717590b197510117bd1ff05cb86434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38d2e53d2113f14285be6eba0c2659435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489263037f182202c14650d6ecedf86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4207e18480168c5aff14b87b790e07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405aa2a56fbdb36688381cfa170c81f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305cd07ba62353b5c3cabc0f0b13aa1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c988fc46f965c358ec917ad9db053440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587712ea1efcb3b0d8158c1c537b0d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5222f338b005a85bd07bde2806c3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b9474e637abe466238cf26af9f2c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bb98864d446463e4a1c2809dab174444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507a9c191cdd443800094f0ca1d07ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d31e9c3f6f451f89d1d7e5ef4beb3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a997ad2366d9e535671929841e484447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42845c8bea35bbcdfa279b98a1ab228448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6d07f552db935caccf36b1319597d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859361621c64bb2518d436b567858ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196924f3cb559e5a72cdacfd8db9c31451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66d553a90d60ee268c4ae675c7f936452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafedc01d0495f9e71368e9a8710f8ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04135fe2f20b4bfcab72a345a579d778454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8b9eebf382515b33d22c22ad745e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cd8a7e58e6b8ca59f2e4304b1dc95456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf574873134bf56e78685802f2a94c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c2c2e48079bdfc35b8ef2837505cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fce6d902947e3ed0e92af3c500a26d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b96578a99df81dd6b3c5d5cddc5a20460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac163952bba408f4dd900c97ae2a9630461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cd262ecd9a7764a81710407fd8c7c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62357ea0a6bc8db5a3020f9c687e2157463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de389f6c7b2b28887a5f959ccd4c2b23464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506b63cda6ec9c33a43656ac3fc3739465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74d47efb59327d271fe5d8333452fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b261abe37c83feed61a699c96729b23467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b984a9ff760b1aff7bea752fe70a1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a73d0e32090b8316f1a5f09b053e72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232aa314a1335e1f54028bcdbe895e44470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7243d2757702412982d28db6d90ea88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02288b14e3ca334c752887aa1170bdd5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288ef7880f037b4ab59bb0fdfb80a6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90180933c802569d5c67293028449bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003b866d26b2e16250aa1ecca8c381a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a38a7aa8ff99348f84479539ee6ba4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ded96bc32272f5289b7a9aa3f7df4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef738b4c352e822e628905de27711f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399623d812e4bafa33e19e40bf7c968479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bac1862f7788e79852285e68cb1d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb60eed190dbf8b2526e9ce6790e23481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a44abcd971fa3de066255d2db48c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b67930a9494bb0ba08fa0847ea06a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a7cc93ac170f7214e4fc2bd4b0bab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a5dd657408a3c0d070b2d44a1f861485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c79836b17d769c1acf139cdd361be7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6a85a87de2b35f92ea2943c014245487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38738928756b92c95edfc72af3a58b76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a87de98bb24a1d93a06a89a079afe6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0d7e49836f47891dcee7d51c39851490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f51f4770f0a377e0c70cb6e87c7fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a8ad3a80f8bd7e95a7d858845e87f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935133f2764a786c701068cfb85e24e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045b4447e4a8dce2a81a1be63778fdb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10c887e6ff0756286945ec17c1bcff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25715c63c9e53413fa4ee91efaf8ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cabf19c520111c88c9f8fcdb4bf3ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6d45d7b1636f0804e96af1a9ef76b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0858ed2ca9ca66988d9a193699b733f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53ac5d645ace6fd9e583b3d849ea07500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fab7d90fb66cb12c14815b2f7dafcb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38da6180a720b4f903eb086d4599a18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c721c2f435947f72c686b80c4e4acbb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d7f23454c3cc7aefe58f5d97aa072504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4694a60f76a8fb0a70bacd7a59714505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d826a291be4e73a53de96cad7109e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add21c0c62a2f6df8fe9e747bb60bf4a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ec364015dd1c4c9e2a9eba26b55e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e21e80962181483dd6d3a68afb0367509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae810c24dad4fca4576305eb1a9026e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52781ae4afbcda40a76e641556d3869511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c8d5a873558b2d9de3ea3c23e89b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ed1af8c12ffbec08944fec630d698513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557da4eaab2c6ad12411dd9ec1e340a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d957d31928443416f6e8d39925fc5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df71e75fb761c0e4d20714a364c6c77516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010d2c5c430ff03e5743d3e6f3918d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d381b12c3120d1f4a3a43a8948d51a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6ee539f656488f4072fa48ed578e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0952989883c9f571ad70bb5eec1055520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792679d26e29c9225f11c5ac4651dfb9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e045c17411b8db78800dbc353885c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49715377d88c1d79af627ef7df2331f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771548cdbf2a929eee6df661109c718524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115a4a64f0f78020500dea861e86a4b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55c4c027da2f854348b79acdfc8987526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a3cc0ea47f124aaeab8832e38aad8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca92b9767c9eca733ccbef72cf9124528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce468c0104289c0217ca0e67deae8a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04211f7605f12c465ff552165780c92d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4cf22ffbcbc3c187c4a464234511b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640264ba1f2156725d8ee015ff8ffcc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e65d0cd14ebbac231a5bed60c5c1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4a4861bb5133b61cc8c0d33ef158b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde357e20309f59dc13baf00c2b31aa1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f41352082bca997eb78f776872490536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca626b277a2c2b11c1979ea2a332f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645e6b141dc87fd5d9c00ceeee9c664538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72b251cd93f0a4724a3b610de94e2d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123c5ac0564e5786d964e2ecf40df59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45ac7abc705939270ca06863935af6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239c7743d332dac882e4d07bd41bf30542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22c9017523892e7a401d04e8b42941543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce6b491d3f88c425bb8f3cc078aee2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c75fce6330c90cc6bfd71a73fd631545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367569466bb5f9c88576a7c8d44a9b3e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926adf9dcbc5a306ad943377c1f9aec2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86b658919f2f4ab61883d693d3f99f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48953d345a802894f34cd67a89b18472549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f16475c0f2d90f7e85dcfab4962b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caca3dbd62e5a52b4e911bd3209cf4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5de807b5a9d6edbeabacaf57f95e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f46f9ff93815823379c00968be17de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e26f483680ae02c28a71d3f9d2c3d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6cb2733986ad1e0e1db6c6ed34bc9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585ee5f359be218ae450f7c61f79160556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3772917a5816231433ad6d67bcb21ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8583ef43bbca8f399609eaf7a4dde04558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3367e4e5849e47f5ae33552b5427fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b878fb834067fdae60d88b2c13947560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdb42169ce5920370b00fa89b98927561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa16cdd6387603974802ac46a0839f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79baaf0664890790f6746e5824e0888b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629868d9717312421d42a6d66d67429564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372acd10f81c857423086433de40ccb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b08b9b6c85984a15bf9df1f183f935566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f3f5f9fba72be7ccd7afb80afd1a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e362729fa039738c3a20bbcf99a6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f593e6fc2398c843739d36abeb601569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6961ac5f284b01bd7853935df58212570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a22f2cda8612e3c7290bbb3c4cb92571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67717c87f580f46cd9b1e222ba9787c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df34760921f8331a938dacd5d27ac2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f010ea472572b6660330b7dce07b292574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277494e355722cdf56a08459cb1182cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2a246130379d60d7d490dd5a5163c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dff70a363ca5572f8b561c1ca9a8b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d172af4e954086203ec0426d7864f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f6b71b9594ea59fab6285673690a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245d9cba340264f3513317f4e580fa9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0270cde49d4cc27f406002a7281b03581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9b902a98d6a747f69663e277ec86b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f980f90abf441f62ca50d23c923f440583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f410a4111c07a6c47ebbde7b4436ef9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dffac2276166f118d4824e9a70f8d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f194f3120db23f25908975e0d13b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c362d8fdadedcd3e04c9a1d2434727587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee8adf86b60e8d95921fb04fa0e968588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af03d47eaaf46835dfe1e53cafcd40589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f196b4a25b6a27098be8405505145d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4262d8c6b68235fb3784e346330c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b102139bf18065a1f4e9644f1dfbc2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3a0c702963a825525872204c66a4e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18604f7e9f2e0689acab4e0268f85923594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17055be6ed56e96d18b4f7a2c3c880595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff885b8915ab9abfdcd9d9b7f7d4290596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f72cdc85bf6edbc57c7f2ab1f87b9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abace8945d8ce14dcf5b937f57291ee6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b871d715d823b417fc1af88b9ee4ded599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff0298c39e2931c20449c4c9b206dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360172aa699d2100a941030b045ac27e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde0da766c52c702ce9aa6e8cacb8c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9907823a2807eb61b7f71c2adcfa99603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07df5e22509063cb120c4d79f73b11c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63567d6fa34135d7e9b6253bc78f79df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf3e1ce1615ce48324e7fc72396805606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c184c8220ef6bbb4ef8b80221b5899607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c681137ad664326671f91ef137570608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c30da0f04c28253c67a143f85fd1e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a848853ca2a06da4ac200a0463d4cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f487bd4e42e6cf5ae137ad50d0ca7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2f23c4ae889b3c2daa69d14cff799612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427f51ea43c5ca744a0f30255aafbfc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a31ceb3e27aeb17b206e00755b5e6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d3e82cfc94639ac58a21d23f2f28e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddac43712f84f82f86192e6b21b7b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab2f680a69a5cf1f51d3c054d28f8d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff463155ec6fe4019fb33eb8ad2e47d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272de46b3a4d94f4c109650afa468692619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a6d7591ee4139b52fc30f39403cd4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d239c2f0a29ca37fd0229e0ed6e931621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4432e5dd27ce021b4a199ae3f4e42622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203bbdc5f6ff789f505a3f86e32ad88623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e87aad398287946ea6eba986ddf55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e465c6df3933766fb5493a7c9ed15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e1fabab8f08b57a8801a0fb22f985626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a2b392f65d10a637b698430f733f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d79d931948b019d9ab9b07f953e826628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8958db5f195e745e20b9293ed53aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c7c72efde0c227123db8eb1742c05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf8a204184567808f28953e6efe166631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b9a43d87e414d94c2256a12ccf36b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ea5bdf7f648008fdf651e4ee55ef5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be245c4fd004b9f4fd4c69a8ec3076634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb338cc9b3a040837641b3d05c5f73d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f653ccd5a42dad959adb371c9677a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a584d21664672b222362bd3f120de7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60e33060ff9e50c953e099ff4358fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d828af13deeda6d6cc3894958fef125639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a8028077de231bd167e1fec523b32640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3e3f1ca8e23a9142e7ca91a2c0bfa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70436bf6d116429ee5842fb6c5a6c0d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42032b30c3a9ac15e91b1d42e02ab05e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f054745cd4c85ac8c63b8ae49b891644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b1a08ed5f4c01ac4aea8a153f2c8e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083d91e526b98fafbf5cbf6db6f2274646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd6c639299253cdf0b0e8522aacdcb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bda7972857ef78f16bd0b0aa510886648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db9c161bfd2f6fc4eab918298ca6bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07357c9b3397c1086ad41ba0b6301b43650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0eab93738f387165b9c415f4f7e34f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5f98c4acb166dec7ca8929ea3df54652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153f70a5700e142eab9d0e46cbc52c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c259c6f02577bb6cfa80466d6f0c92654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968f4b5e803bb98fb9bbd956833ca5a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c19f5cb670ae16310708f68eec043656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c08aa46a621fc060a6cb4d03cfb12657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc18d087b0ae1d86f721471b84b780658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f154fb00952a9f49e175a569458c8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e4da867f3233e4c49c5e8ba551bc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af282a06412e1885c82c16a61b041f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eeb3e886b478eae978bb05e926f52f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702184c1f31dd40409669642964b3d95663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8b3369c0a2d3206b61760f9e39153664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952fa3093ed5a59739936adc3971da5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b46ab7f083ec6f25d384c5a92685d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc8b060b9841ccc811612c9401abd3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64655f287be16010ee33074c06799a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c29ef30326bb0c65d46622a2cf4572669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce69f2fdce3755fd3e8e4ef3879f65670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5ba7c351beed80e1aa653252b2f73671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cf586a03d59eda0db4d9f0866d1cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df171825af36c1cebf29da2e37553a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1b8acb3c6f0e6821b82f8075e545c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df63d62e2725115856da533ad9a8efd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fb84854da9d8486a55eb86e4d1abb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649785399a0b16cc0eaa1f5d8d27d21a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78a410d528a9dc19dc967c05ed9987678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773cd20ab607b3ef7a71421c2de1dea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9391e20510466b26a791a5bd652146680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c806714f576f14f067521b81012ecc1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b81622ee49c6ffbe39bee4e3ecf303682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faee5a29dd9dfa4ae142418fd8037a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103c1b6278246f626ce303a9fb42a3d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde144a8ad0e7b99b63e3956d4759796685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b189fa7752949b130091483d08f9988686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ef2d4fccdb6d9de4c95af5637aed8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02981d0dd6901a5d2dc17a7b023e29e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64c90132ac67d660020d4bfedbfe47689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0865ad09c3e23e588ab102c3e9e9107690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60a360add6f8473135702efa79c9a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc2761d7b175b77a1177a97c6b00ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ce3cf04ffbc4237fd70113857a31a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452f87998029afbdc62a038a16f68cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b89b2940c01695d8416ae1d9c5c77b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2a578df4f9dc8d2263a5cbb920bce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5419b8a24a31199e0f40e364060ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739938ec8fb5c6e881c803ea3958513698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6c859cf99ca9db315ba806016638c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0074523d92b9d7a0cb7d49ecec0d6c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c22b3d98ee48c0f368915c52d35cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc171d141bd2516fd3cfc3f401c484f8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e402c16ecc028a0ac23db9859b92d25703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71091b22bbb599a316deba520a8303704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de064238601387a821783337465001705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dea0fb5ff42c32fc73a7f267346bf1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de95c608f10138c927808b92566a7d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380a3aa400bf9f80cf95cf7a9836ea4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488e611c309a018b4d6f17604da74fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909a9a5fd8ad3bfcff085ab381f6c39710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14d6f121fa95b9f685d30284fbac75711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfe362ec444e3adfac4fc074023cc2712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cc938ce36ce31ac33ad74522297b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b92934236ce4423289ac7a1e101b822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874187b6e8fb6cd4805bc7e464cea4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8e18186d71cb98e703cedffee50d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9c49ccf9c06d7ac05b0674b77109a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c0f247cc9fc2338885ee7dfd18ec26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b27afec1cabd95fd091e8e3a3f20117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835b73f95641573b3dbb160a163e1ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990346f8051f7b7c8562135c6571c39e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa614584cc30519dd1558d395719600a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4e039f6d6439316f076d0480f60aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2c380925b54d46e188ac64ec28fbc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2851138e2ddf93f456545d61ddbb713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834595a47c7b521bf11d2c8ceb4c323b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5977faa690b5898297d06098a7e62715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0c9585f52c5f49a34e0cd5c4a151e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf65e9122a44bd71743fcc3cb3609117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d342345ca7b85f81fb089eeed588f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f771d237a029f13b8cb0504d587136d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b60ccb57e6219bf90428e8ba42be220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4031cba5b527326706d4c406b47a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801f3db5e7ad866fa7d679a8aa28d7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea44a3c60f2452924b29fec04f1c8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0251a3b4bb1bba94026ed1ca69de7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b66646d2072924468ae539faba04225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283428aa14bd48b06b7a24ab923233d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b340764d147040178dd9ec598c64c9c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6a0000f3f224b803463ab10a9994828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a380e8dbebf55c92392e4025d8c26129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f84a8cf826499fca398d4f8dfc1f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bafca7e18a8d35771220f27af1f8131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d5410d79820663ee3ca6a97ece1bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d84cd7c2ac5e93ce1718508b31aaf733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa234ddaebf326574c7eef5a96e50134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d30db724ef3877237fc53e16cbb0fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a72c5fdbbc30173a29629c742406a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7339cf3db1595a320e225115891e85637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5ed48e7c9b316082a2bcafa1ce7ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35959d2cdf8d1c8d51c53d20b85b68f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcde22e8473ddef123edb7982c83a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03c5589b6802fc531dc3d17a17533441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97741e951950f4e84f4cd3d3cadc9c5042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f921dfa4444083604d3e86419d276e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046557077be7ead8ccecabc94b34320e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff314f6c99f40ac03b8cd1c079d77e4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c942df54f755ccbc5fbdf534ca52a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b6f282ded66d313e44cf2f33ea14547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906fcdc663b0886a3f1b965eeb1cc2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe1e1ad70844b6ae47d2d5c4d01a4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a689f67ca15b6c6a11395abbae066d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41442e5191c36f5adf58f250ea9062da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af77764ac339b8a1353c8929825eb1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882daa4a16ffd11e88f539841b3fd3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc212e512abab5930d82c2bfea1471954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aebb5af85f582236db37b8f032d0ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5906cc1b139c9f9c56fd9b5da09f36056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167548971096aebdacb12460040376f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c06c07f7642a7737185dcaf981b7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8374cb5cb91754f821b27b4319f72b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8ebb928aa6df568c0b6b8294fd19b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314349bb917dae81a0a3d4117a09742561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14409e779f991e6c13165f99a3a1f4c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ac3b1c3a137581e59d20230eacdcb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693dba9402380aeda053abcfbcee9da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36353d67b55a705bbfc5a557aec4b6a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c99bfa338e193d42d269280ab8306566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae3595bbad52ff5e10715648d9538e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439c499863df76fbb3c89ee3967e3a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fc5165314c94f34f5ce1b83dcdbe169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd050956a3fe767a78481c43de994a9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277fdad235464405dfe616b654e79c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b46fff55ec5a0c14a8d02ffe68025372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efc465c4e9909bb0c645524deb06d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95170f294de89ddff30af710e745b41c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d805cbf061098d73dee866989354775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84474dd64ae4f9fd2df731191b835476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042260029be385699e8f3483fbf24a9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861927c4135ea51c5d584df60f8f26078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c95c864599a0fb19e66651bf4832379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7c2d04eec1f74bb8a8c4fa270c1fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f147389d101db96eff2eec1686b9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6eb118922361d2bb84d2e880c9576f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ca7cd8003f97b9a74c41778956b8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a45c16ea3acbcdec1558a42484027b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b24e7ba29cb06b7e856e46efebd6c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c500ac133b93ff53a49d2340865a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db556a8c1eeca3f142426b4d192ec48087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0631e825765f687e090a33906713c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cb8a8b0b9768814be1ed330d86b8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0d5537b671be3531b33ccf9b07ffa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b84682e66154d3e7a64e5f19a381791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091d5b35f587f614c2fe7f9ee09e61792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55baf789c0878f840fd2fb65910ef5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62d0708c1fecf06bcc1702ce536be294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46e6d4f9a3e20c0fbad2b1c626b11895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef57d34aefce35cf9645b5583865fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cafe85d7f27cb95e6f33aed89410497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab28b5715420c908ac053fc27b3d0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee06a81b89922881b2082cd91eca6ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36f4793efa5bb1f2bbf72303360bdc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20004f518a6580cafd5249bcf60dee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919679008e8a1c25816922cc4e70a24102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334c627c025806558d70e56612ed509103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6168e135ce8e486b221c8a1b5c25f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77727bfadd67817f0842d290cc0a091105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa8e677d0073a62967714ee9f88f9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f05c15b34923ce7ec0009fd941124b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674b41779dd8bea5525aeb0a4d3a346108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2218d53480bf4b9adb9c953b46267109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4ca67273aa8790391242aece59eeb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b87b9e79f1e16bd05999076a29251e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305193134b06d38a345baee1c51826f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17101c0fd322bb7b2e52244430c3aee6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d4b30849d2a9dbe3d881cce9742b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d4f5b29da16b0449d93088fb678f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14dcb0f2fc2fac0244d9c1c2ae9c37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aabed0b387982053b8d198a3334352117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626fc667910783a1978915da639a6f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5adb8a1d1409575acfe1cbfaaed172119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2d2ff3f92f4e77a09a9ebed087a4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2744d951a9ca008fbd66f1f4edf80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09964f3959ed80fe161fd7d60c0ff02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438459692c97eac456ddd3a9b313e0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221eba0d74d9ddece308776f9b8c5e2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f36969cf888888743c01fa7fbd988e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38795aaffbf924c1fb44e060a867283d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d5a468a271b812e4eb8e89dd14f79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271bfb8559d779f0fcb9daf90b5495d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364867f079d87593d9a4fdd3eb15970d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6beff59cc414a914f8b8228d27f59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ad6a2084abd09f36c6ce718cae4dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ea668bcac7a4303ed065938cab8af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d841a6b70886a7832608f58c9c603133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde206b0c4b3b76927e2a91cfccf99a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3818ce57089c1cc0d39bff27d2fc13d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd967f172a0a4e169e7029cbeb5957cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e7d5237766d4d3688b7bb0dda5513137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae821d4d67165dec33565969300e1d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1814086af5c5e251ea903c6ab79091139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781939b2ec85648eb262e577a209889140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41736e01934757d1dfddd082af27ce2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fa5655b5694fd3d6bb3c71f58fec3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce35b374a66ac33a19fe91c291a8a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98145756664f5eb5d117e539283c9c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde98b144db67f272a0492fbbe61f527145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bdd88906d0dc1fb350b9a944a92c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6b3e6cc512eb2be85ae3f729cedb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb42e69b4f53fc001a893a4384d0a4b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4fea99bbde5bdb42a9dd0d7aae2cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29f66e93d8ed29375bbec5c249a66d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b91b4739ae63e7074b360ae2a3a2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017a082a4c4f179326fbb257225d421152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea505783bcdc96ed9a50b79939b526a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a09b9fdb70122911a1e924b8fdd9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6aeb6f5d0666a299133f539e9e4e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c39e13a8043ad7bca3c6f73294c710156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79d98ad10339cd6f9e00ed0871cabe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8f8c25f1ffc8fe69a51750463ab46158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3680995e54112145ce87aa59ee318e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0dc41de9e6d684280b293d0e32c02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1d4f393388ca0d07b1f06e125cbdb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbc6c220c45fec2bdf8f07d3503ee3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e048fd67b5d3c941e5017c003b158163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4b97f3fba598a4949ae54819bcdd0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3128758b53e4c5c7e8430743a980ac3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11a7992478fe3cf088eb981a2b0619166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f0e15a37b47fdc7a09d10bb6f0b6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5cbe7111ad993ecad4116cba66c9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683f79dfec68273514b7df75d0cd240169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049f3b506cf420665ea178c48223c4c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29086cd5172821e9a2bbe49b512670df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f2ed0d8bafa53382c122268425eef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf5353d96dee1b3b952dc8226fb8df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735e1331301945539e2967993ebdbed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745dd7533ec2f77261623fd2e70d461175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2413b1a0cd34e783a4270b0a8417d3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d1a01293ef0e8f779c9a44b2763fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a62a74c15d5628082a5adc74b34f6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0acdafbafc13b1e6e6b06eaa6f5cc9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a6fcc75b5bb0e0cffc5602f5c3f85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb361a5305ab0edf168a4a57db6d26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa2c208cec08ebf306500b91ff1d70182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905442fe9f96b868c5c4ebeff9bd2b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678915e79ac4dbd4dd5f31cc6c9f5b29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1c068820970b69b2c0ee7a604a86a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0280c5bae74c2dd7d5a0988c027a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a36e541a014c7fbec636a04495748187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595601e26e672debe65b91c532e1272188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a84f4dda5bee5acd65c1f2b3b7ce1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d197b3dfc18522b66af85a68f36507190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94c37516506d24460bbf134dacd9c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3feb8a2a557514db8c9e45404378c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e5c46e3a8f39a18b847eeb70dadba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d9c3dd18948080617b699bb0cc806194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c175f937be3cc33855976b2f6c822195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770138be177e44998c3d5bc03ac4794196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120541a495dcfc45b977c44674e3cd2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb49b1e0c332753906cc75b0143fa49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451756759fc24f2a7fdfc5d95a387d63199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c970f3c016611942c44606c3035ea0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b942425d816291d7a695c7196cd9e28201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e2f0ba3eb9c73b091014957490d24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29424125331c758f6de44f66be720d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaafed17ca48dd741717f917d9ce9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb74a556bf570f97fbd4d8139345ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bec9e1d3101b9eb946177ec8ba7915206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60880bc4ca9560de7493730676f0a533207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d96a1d2f2f7af8f5c13f54e8d112aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93f514798cf373d5e979feab2c8876209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858916708b6ae152a009aff07c678fad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248f543154bf0e1542e489c5c363618211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75181838a217b08a0f0d647c9f16039212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf08f2fe25bfe290fd14955f923d4f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900123d216943c0de9e1e9d299a8b11214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b8e9efea1289161166d5c0e9a2bfa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935dc37121e0d8e777c0f047162d6ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717b86747485d10a4613d84d00da49e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670be52a9b06ea1dc86339af9220577218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f76c9e942c6b5fef8f40fb40732223219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df1b5b3592652d98c1a6408fdd0c82220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed92046cc1ea6ba2a11abed70a0d2f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe44f42df9bf32db91054de7568fd10222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593a76923f413fc1137a4e58b856de8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a5e2aea2b02a6c2c8a1aabfdc25ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff555c3717bbe8e893de41870aaad7df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370630ff4aeed3ea7360dd972b5e1ab6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561c09921a4e3d52b045e76189eae08227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360a873a06cd581cddc8c3388ba455f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8401195f82e4b271f11676d7ea705ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c752848f9bfcb7d52e476f76afa8c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14740227f1d04e41c2afffb75d608d2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32353f390fa83469bab1078f12cb107232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb914a37a7472307c034ec2d72bee9cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44574875e29f3efb6e39e41df592ad6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a45014fd71d4080dce0785f242a7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae61ce7be776a52a8c8bcf592470de8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e34d49db4115b7b27d1d8cbcf6a1b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9416b1ffe0ce8035c09000fc663f92238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ce76b9933c84cc57ab869c7fc888c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233987b82db9f1f62bcfc3e0b806556240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14461bfdc6dc06463d0e29b94e0d755241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfb6808b855d273601f68c9afbf0e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abd8b165610ddff9bcb7759eae5f71243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bc1eb4d26c5e8fc832d38b805597d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b4a975047ea323c5cd6b7f52b7e00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60defec563d2eb114a19a3b4dc187d35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450d623dc8b686fbfe1a29c7a6aa796247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c17890e9307d8ee1799ac8e0c8b277248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff601eb9cd10179c24c320eaeb3fa5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4cf437eeb89a4df06c6bd0c00f619250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd649232e368ea2ab0c944307461559c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05f38c443198d31d949b2ad582dd54252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158512f6113995ae899a15bcb7b26878253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525041c60f390bb8d7b5f94610998174254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec4e7b1b34ae9e01439311f6231eb6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb4b0638b83bdb61b581fcb689603c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4d0a2783e3617478810130e2f7cc5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88cbdbf065bb4aea9bcc63edca0d23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89759f0bbcda7a2c7a11e2a9b3e153dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9d34924cf4f6e345d253b7dd95299260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f273584c125173ad07c02f4d54501261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24646bb2f5525a2c0fa1ef0edf4e8511262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cd6fc11c4d343e513904a720c7d1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b3bb6f12bbe3737aca970bd1a7848264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203a1a8029aadc5da24675a10194f2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435c7aa30029d852f952a93f1f674fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c3cf40e5742f3abff560023254c02267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6b090a2e6fe8095995d8aa4ff644f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503137c3d1949f88a333be381f5aa77269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a6caa4ce454d9cf92b686178ff25e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc5b81171a7eb05bea1a8eb0a7792f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6702757b3d2b4c751df8bd6dde48f0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c72294dbffe59ecd2067b513b75a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf027ae87d407cc4c30caffbefb645c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1208fe50ef2480bca18cdeea0a63b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc18c721375798302efc8cebdec2489276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fa4495cbc2c2ff680926ea6c778ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7688f5b8eec4dc7be09380efa253c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe186cc595cc2fcdea8eeb1ca32453279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874bb239f7c41fcf43f76f272c73b80280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08db031c3394aebae963e382286384a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270e6e68b426dca2dae6e3b34dee119282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabb99a6a130b001c31158b1c7b2770283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553d3c76e4c9f5c0eac653d818eb9da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573278795d95dd73b5a159f9068d88f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dde19c3705ad3250e37b96ab1f4e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab37b3f4de12258629ae03828daa28287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc6a02c8ae465489f81714aec5f573288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a293165c5bf123cd2461dab5070cd0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc1a429fce5ca20291d884addc46e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188963b4cd6c4e82b4c1a3403581c3f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aea34941e93761a5d37c7dcee48ac3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977736c4f93cabec8520a3c9a3f512c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543deaac8c5ec5443a4edde344e06bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fb82a20e00829e29950ad4ea0dfb8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713fdaa4d0d9d73add07edf0537d86b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df68384c01dce08ffe27a6b9344c85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900b2c4545c351efef36e1981abfc3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900a65d91eae13dcfd8c209668a9c06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e34dc2b411e143cc2347d07f6d7bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbbf58c38e4f809df1726191614764301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cb90ccff669d64d9e0a4862fb33e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6669b21f2001160c389b872a2d3b19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380acdc9764b0967f73ce5452dad582304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feca6d35b686fc5a9fa79edd24ef46305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83789bceb27edfb109b2c97d44e98b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da877c7cc4a810dd5b57f70363938247307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d9c7e7c20acbc616f66080c5d044b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91a3689259a6f2403fb46e150d1922309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007778e88f270eb2cef6defe5e78cfb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2e0c94bf30b29b6861a90c4197094311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51411381cf5a25fb694f09b593dc8c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7966ab16970b41cc09e0e392a72fdd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54e390979dd66a7780a571176620ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8c69395ac6aff985400c0838c5953315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4e0ebcd5e52b3e51dc29ec5aa1884316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0f06306c6c9b56da99c7e7928fc16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf80a93bc42f96e203a2b35af56822318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10081c13ad52c81bb77e6986e4be6f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2d7f18a63df6334fd615ef9cbe2aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557d60688b4b6dea62b6b1685066735321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78d588efbd207f3318a577cbde0b74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72343dbf89b9c3beddf6dba5136d9f4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052b0a7d3e0f37d89ac68047e7b094c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38229af6781ce1ed6e7b2051f69e1ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730ab7fc171e48810ff561ab63bf5d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c64fd6368e59f678a2db5bfc528f8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb365df0caeea150433268b3cfc86c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ee231d54da195d1420fe5b352263c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5a925fd294f1cec1a90b225c01f8c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc062d43263fbd6255f748cc61ff41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63d9eb56e68da16f639179d72908ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f160faf0e1d5ff8097e6196a3a6e93333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee05b9a73f45d1df3e4a59b50ad5e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4507d892144eb3c670fec22d1336e00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e15ab9a9e7cf98f10e7b9249756c4f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24c4a024d19d30c520c8b6cc382d6a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675442dda872de5a13f7d2fb6c9eca9a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb6f645d7ec9f4ae94218adf9214f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943d292b385669b3b98da72d89f9341340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f2ee29d65c8aeadf3d851e17eb3dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62aebfffbd80c72dd2ad1b46578361342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613ac85abe6423228515d86089d2fb2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c12dd5fedaa559d3331b5b2ef1f6b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d562264e5aa9511f0fff6c5b7fcc9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b14209f30cdf58e812ba901322d99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66001643e23575c2f348934cfdd989347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ddae7ad3340f5ba9cbeb27f7f3a59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d70035fa3598f46ebd7fc7f99a03f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc09dec5371832826fbf2378de2df3f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae93082215d9ba2bc60c0c843111515351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d48d475893160e50cd945168b2517a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d46b245e54fea768c3d421f69ecac4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435d5e9b06e8b1fa7d0f69c87d3228f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48a71b446bd823090af3a1bcb2264a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695017e827f53e22cd94e8d9efe10ecd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d46d64ecb9d061e6bdff6496ecfd9e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440d2e82090f919602fee0062608fa9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848920b06dbb0bb3196cb244b2c5aef7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b775098fc7861a764f2d0c2aabbb4ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d8515dbbe77485d531aa90a4fb98a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18517689678ee311c6f84a7374623980362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305087305aef26845f39dee225b74b12363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d225d310eccef4d8642f60b82a121c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22119abc621ff8a0c13a5ebb5a1be71c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14407fc1481fd7c0a25279046a3c093e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f2f7818b4e39dbb7b27c7c6308819367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2677c595ed37b07604918e35afcf0c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe865398da32a8befda213aefdd33c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198784139024496d2d5791a206a2d8ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046e3cb3c09669faefa38341aa8df04371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454816204616063fbd06e069f4fdebc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36507536682a7630ca518a0335da8cfe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a318d812b4c8cbfa5c8b3c704acaee5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95036ee5d99537a46feea04bfde5dd60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef45b462a55c90eed383b704c4ecfa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68802af831fdb3742c9d81710481e520377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352e9142e88b422fdd12872aa51bb7e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037839f5af8d053b4a539582c525d18379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e267bf0b4b7bbdee02a97c600df9a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed113c242c771531d0ea40c1f1200b86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5f58f61ac21c3dc97ecde0a9f8a6e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9900f8f18394cb324da7eac2198db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2dda3d44200e44b9f1528a0b0fdf6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e07ff6cc54d1cda72823b0cf7a430c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5de5fba63cd683c39ee2ffd4595d25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb31a83d733fed7e387d740dd835d9a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128687ca463364b2f60ca925fbb9b030388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51c21761db2534630b016f7821ae77389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090959edf6dfd4e81c40b4d0d17fb97390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65626a7f2f427414dd964ab335a89f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a59349e48f3cb3002e1dd24b024cf8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4c30f81388981e4fd90bf0f47975c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239cb0ace5a612c2ccabd7f2289d1b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e1f6e432915e6e56fb024dbfafca4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1742de02c9a05a1b5c4c69b3bab8391396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672cd2b268547cc4d42d7e1a90698b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdee4ea73c2ace95ccea755183f7108398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcda2954861b5ff2ade601272896a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982bdc0eb534afe1e84c1e2daf342e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af34696e4c33371f67d59740b22d5cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efaabfeac330f84eed4dfac0fbd6e11402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bfa67ec85d8b70ea02a100ed0e2b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6683ba5368e947656208f30cd6149ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1204e369b4c8a023c6515a67e391f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c37fca56607b551b6b0e9ffed79f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84f5fc4eeaa024f4bc89550f1096a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec986228c022b1a207d7ab25708956408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa10a9b999c1cf78d41478dc314dd06409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26efb0e021ed362cb93a6b0ecf66226410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0452ae9b2847e8c062fb28084998dc1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3811e1d661fb9855355b5679005d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150f099c920e8abb07128873f67dd4a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b330efe02cb9779e7d6aff53a0904414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4f458134805762f735f95dd855b3d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed61ac1198909e0c256a4f74f56fb0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094bf361a374c2ca3032ffab88c7e11417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74890b3717df6827be84fdbab23f927b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e184ee8525d1d1f06729fe5c342cd64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa43aeb53889ae72ff64f23dd83f761420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003da5ba192fb7fc9bc824921a0c1dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23474bde711ab37ca3fe0a83e68623f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077ad7c382022dce2f4e23201df1874423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fefd10050a26eb853543ef8f369bfe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600b0f9bfc34d810d35ba13cac19752425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb64a8c5255623e242ceb0e6fbfb92426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3c449af44ac5ad12828f960780186427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ff0abfbec1e5032e06c472055f526428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf368012ca3338db0b0244180a814a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb1e87444dceca10949f8d53b02ae3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6aac0f31d50411c885fea62cab1f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a1ec09c4c8e9062a26b862a28eb64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35bd9ac90a5333412d054c31307701433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cccca60ffd7422c52bc172009526eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab96cfbee553ff351740cfe0e00017435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8df2e213ddfe26dcf276b1a4ee3a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf250abf94e0e9a11c9d34e0ef5b47437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d2cb36379b422db4aaef293791799438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc031ff7ed0c978fa1eebc15bad9b580439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474ec6abd2b73aa7e9f02f87cfce048440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184578a1c035c248e606efd83b4e1087441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7544ff70d2c81bd81888ee0741e41442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d5ebf23b742de6d329a7aef12ef1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351c55c62c424463739fc7f1971411c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b071c73ec52cb203e6dff02f951bf97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e64cd168460f6fe5d205530085e81446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163231cde28a7f4fecb02d69bb3ca9b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03f66fbbd730b7d6dd5f36196f9149448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98bd2cd5349f5d0b5622f66f63f7cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e2d3aaf5952e7696a66d333fbea6c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d9974d96e4461a2e09e3cf734f5c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5081cc4d1e973777c704813f789ef8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd02afc6baf2a5ed5e5cbb833e0cd7e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660fbb587905a90647cdb6a2dc1ce13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c7697fd8e13e0b68d8be5218dac93455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08fd00e828e27cbd18779c0e380bbc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d58b389bc1afd9388641644624405457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d79a737d7192a9bdf277538372bed4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da10782a0bf3310dfa62ecb02ade68459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182726b092442341661d3cba2759acb5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63673a4e5e00813304be499669f29fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782c3496cb32629b36dbde3df03a5f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2545e46f6c12587fe55ce800c65250463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f4ee86425d70b44846607e4a0bc71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91565e89330dfb9b22020244fc56909a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f944c0074c1997bb042dda07482010466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf8dad475c8c13b69a8adc18fdfe79467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea349cd096f00f7d28a595826e8fef3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697d8203e4ea97a839982c0a6758870469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67e2e87262f27442a3c445b1d039af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f842032755bbad192ce5c8ceeb0e73471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0fd2e7d89de5ba526bd815068139f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174010cb4922ec98662d6f7e82a8fef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29632043b854b1fd466b3efb186d3ceb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d340906daa290e6dc8d48af37a1ecfd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e5bda2e5d6046cd7683fcaab0bf7e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c8e6c81eb8bc43772f065fc1d2ba7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4beeb581b80bb71836bc9ec8f9be293478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0ea74038669e406d45c2d5c5811eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c7fdda3409784a4eefb30453c9e1b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30227632bc20a3d593c068b4c25743481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45652b32bc46812793795e298eaee242482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804be7d8505caa099996db9b2afa649e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19748a6bdbd6bd9cb1aee4ac14efc78e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599454b7e297b9947c62234f99cb06b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ab2af38f6b8dee7ce780f297ed8ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859053d0dbe63a7932db55d040f8e54487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a935399a04a93ba7baff201f0cb06f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14845d348ae32ef22c00c9922bf0aaf3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d436e1d1dc9042a1dc218c174e6f0e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf9aa47435ff04fcbebe9a4e44bc36491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ad069365345d06ac5aacfa66d029a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1590ea66c13f8603ec251525887e97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc098b870f5aeb959b795e53e548d9fc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ea172befb15ce904a9daa8b0aac68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b68fc8df001aebd1f91bbe7965d48d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880f09c1874a5037194825235099e59497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc933a7973e426846965bcb8ce4d54498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e322c17ef146c31a02825f3ac8d9ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf8080d2cfaa0a2ea113de82c7634c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f27defa84331423c8cfd6f19dc83d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce918f22075580d0d2224e85f0c1639502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef500d944a0a4bee68f67140b950906503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795591f1a81c66c2aa5f73783a837174504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a825cc16911854ac48764368f1737505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dfb6f668fb314191e8bb745bcd75b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e6a0da11eceba974aaba06280e8b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82407b2a18bec8f43910a87c52ef05508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451562957095e6a67e293d8d41faa3f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a89de1755669c40654e9fce6116f49510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618892d96469da72efa59f46037b8889511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78836755ffa30d03d44f66d23dd2dd5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472d8efb59e406f29cb13b869053052513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff724ca8611f007313dbc2a0a80187e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c96483dc003f7488e594e5a52ad23515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5ec1d33149ead10bf3806e80cd0f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2abbc8e3369acd556a68f81837ad46517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3229872410a526752da6b6c90ad3dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c245cb284066d9a7553830da71de0f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a673b34f85474c0d48055aabef0069f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe706dc8b0efae108e93dbcffd647a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261e86d2a5b78a0d5c09fd9ec3f6cef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6047965d26ba4b8a6a2be7170bef66e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a222c97b5abf090c1d90ce50c2d449524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144b94e13b9dab0917d64de87845605525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99896acdcd8d0c58f47119e16195158e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c17e9198475f368a43ca4737e15b32527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d649652fdb47e05f58c39246ae34954528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61a96631d9d2329e60be605f0d1e1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b3bdfe435af11572f05f133d59959530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fe5beb27b19269794b820f810a09e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c3a1b794009ca74c9f630a8cd63b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a19c9796eef280379321cd5c46457533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ba0f18289cb2f26a55bc5594ab813534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3fcb616a5e9a4a3a55abbe6d7dea6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb77f8317ad38a4590258c514b9a3fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ae17927cb634129ecfcee9a2aebe3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385146e0fdb501c0162919c975fc7fd7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe42b6ca7b96cf0384b6284a1d8959539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092df23541ed6f8d6fc66ec374be55f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e4adddc2accbffc54bcbc012c287541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055acc2caea4ca8878958d8ee234ffd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dced1d2b694bd6cd1f3e6cde570503543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b13312ee7c858514bc9a6d1f6f0b23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e45df6630d8a7788d5bc75d6da2bb6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3227bd1d510ca5eb01190ff90db81546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d81cd825167480410a42a1664b1255547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b34ff34967f4e691536f430a7868ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd69941bcac13170caaa63c650662b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007a5fb4803e4b603f891d6bc3bfc7a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983024fc50d3e8075a16319dcfefbd2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa7441c346e99cd2d7d4d20f8191ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2bf455e380f9840bab254e37dd0ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c2425a8f3d9bb0269bbff535800c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf6960361e43802a56fa333bf380ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb2f40a7dc50002b5919d703e29bcc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc48a2be5b74f423d8e79e526823111557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46db095674a2735430c71e06e2be1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c2ed3497e178f850155b062fc3c8d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef6693f711f8b69fa218036de24fc2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac497abd8fb73666095a900f4044b006561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d78cc434ddb5328f99f81e4f7cede8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b537472c584cb4a2d18df4671ce022b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdfc9a9ec02d0ed2374513527fd0e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a004a0d714ee40c5abb883df34941e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965da4e0c6906016aa05eba2d4d5b622566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6fb9a29167368076d4d60282721eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907e4c3245441a66881bad0d5ce5ffa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db9bb41fe3604572d97e9ca1620e8e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a54a78998c638c2b7c13e2805e005a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca8af9c99bd1f6a5a84f5272f16fc5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e532646094229d03200ded3c88323572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f415eb21a1b38590950a846338c29573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e90afa4be81048075ffe2d07ba9fd2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6cd3b9af0841289d4d25760587f1e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e67a1bdeb30877d8584efc40afbbe1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3d17610d55a8f9259e308b722202b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe631da79f54f6c2104d25713415ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bd89df1822a3a7768cd9a5aed48e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba73a29d97dcbfad2a7d50570644717580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35637c580dd95d6195a9152c5ab9f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b6f197930648d2f0fcd2844b4158f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c588706a2bec2c6a26c4060d2ea91583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7d7481ba66f6093ecbad877d7de7e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400cf2114a8a1c440ef282e140c6893585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cf30f488c0b25e9b70f99b57b5a99586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03d08fc0a34fbe3b709ab83c2fef3b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd55d475c747eccb615c626851ced09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0638aaa1990bd749b4799779238bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bfeed0b4e787f7e87f3a4df61f44a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e7f473e4045ca96e899dcd9e082d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936c3ba91dccc96ebdf4f1782bcd50f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239566d01f0d43a13033db748a5e625593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf9e9496a0742ef3f01d0d3d8c369a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41890f58f05588da5f8829d6729da779595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b8d881899c0694a0aafc67e8ef7f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80a09c8fa8a0b4cfbbf60b176f6d8d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d74aad506c97565cbe8b14f90d90c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690633d5276425e789c2bd3e16a471f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d208375809694e49cfe5bf532ffa7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ab4ac0c6cafe05ac4145e1c82d56f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f7e2124bca8841daa89ed459c3ed8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bcd61425a61aa837b24fe5416ba4f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960881ef72a70fa628046f1a397082df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0d77c845f33a92a9e9739114c11ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a103d5ca9cd35e94232433a3190d9c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544063733f1ac7f337aa914cb95ce6a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60210f0af2d26bc82303d6fc9011bae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f62c7158cc720432f85d2ad89fd8c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce54f9b74a67b69ecd7f07cfdfe467610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35192ed6ecc63c0d5f132118db3113611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3973956970e652e8eab21005a98823612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab6d05f7105bf26dca2bcf6de6ca87613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c3f1ec2b46373504b46fff6701506614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac9e28505a7c3223c98eb0ad1f4539615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d17790bd276dbaadd5269250f9955616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e76db0feac75aeb8f53f28afaeca17617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a873cfd61fecdcce29a2d11cb47a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9b6697958f9619a3344db2a1f2773619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e675c33820f4ca25271340e9b44b86a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f4d47f0a8bbab8df3f6b10913950f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135ddc698d5e86d2779208fc5c9af4a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8bf50bc9a8728bee2ada2d728755a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6194b8204d9c46eda0fd2bfe776b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a7e3ba458f347749312ef8d3e48b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3f956d3ac1dca6291a33afd182e71626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64014dfff1daa2f6c4f48270d67f001c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6df175840f8ab0590e7a4d5a65c69628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc645959c6439a137b02d552dad11d97629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9fe34b8c923d96076751dc51aaec4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f685133778a6cbb778a50e4e399e09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245cb50c9a7b556ae6350b7ff19333c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b01c37a65f0bc10c39606816acad3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e87e61c6a334bcab7208d8d149c20634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb57b8453f990afdc9d45a547b17f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe297d5b9ef0932b3c6189ded96ed1c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41b4defc8a9143f2018e4138196db7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96c8c5552b3bbda4362c1d0ed74349638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a442cb223b17bd07246b7c834447c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b776287fc671c63cd414a911972989640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fa4dcbfbded9d4e6ad136d2a20396641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998c9ee17d5fa17c59f48a5e0081f4f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba055bca506b42ac0a8ec544d4d4b4d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f500650791ad21776e613d91424760644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566a57e6b1ec825a61cb8b7356df069645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2a87816822074db313d01efa8bffd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9657922dccd0b948708890b3aeea3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa2ce3239553fa9ce4c6a03841255c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb149f5b852a4922406cbef4ff7cca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036d0a7e854dc2faf52a99f7a78c0bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f2f83f7af18fc95148788029f869d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef9e69271a5dab3b3dc4272af6c222652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59e81fb8bb0caa35f70584c4ac0270653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19450a9918f6d3353c9df08a7eb69199654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37888d5d6f24e7d932f96d3c844aa68f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446407b241f9c026f699fba7efa2c231656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b24adccba54001fc9839e08161fae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e12e1781e5ce2a6cccdbb70bece6f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d19913dacd3db7493e6135003b94e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee1a0a79e28eef13d25a97181b7a49660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e466080047ccc1f27ca1ca84b57bd41661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71e171e8ec2fb3a566bf0644ac1bd8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32087aedcb3932a4ef7bfd07e31b3b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982930c4c21808857279b71f0db691f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4271242e30649002d4f54a9cd787c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db62116ee53b69f69d3a11e745ff480666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02459d9faeb9f4ab4fe6ad34d65a1618667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30985878f008dc6df8987667a783ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f4eb8ab8dbf977c982e92674228d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fa645039d7375db87460a77b0ebd6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efff995c8ef508a708c7004e0c2a3b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fdc2cb97550c466fe94b04805bdfe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c78814a19107c82c7207febfa7a655673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14158c5d4eedfbc438bc16ed75448ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee99c383ccd5c0deff8151488a773c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684d9584e4de9280a9f9dd35e9b75eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700bd2c4d24d3c8d8f54db2195beb32677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75bbcd493c6acfcca5a997d896200b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d478a08a30f4b8e2b324ef968496148679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118838f7a43520a6990d2b06e6bad57680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616ef763d0615b77d4f92312c3c1b4f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3768794e15f5ea114356cf65f66a1cb682.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6320,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7405,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7465,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7585,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7645,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8245,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8305,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8365,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8425,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8485,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8545,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8605,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8665,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8725,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8785,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23630,950 +23495,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23805,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J348"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24081,8482 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24409</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>7.06</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>991</v>
-      </c>
-[...373 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>