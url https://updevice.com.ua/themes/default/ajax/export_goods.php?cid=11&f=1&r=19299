--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1352,59 +1352,50 @@
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-maker-dual-port-charger-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-triumph-dual-port-2c-charger-set-n29-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
@@ -3169,51 +3160,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce255e1fd38e55fc308c6b500b25c031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0cb1caae3cde896be00ecca8ddd112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b74fb1ab9f31e53bb7891d86a8cf023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708c3ed32f8964b0fbd5c8a242817004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556c026cbda21b6f37dbdbdd232a4f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0c8afa4de224fd25e25b7297d1d316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a633d862de151433d860628e56fe37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb03565d0cba99ada01896c9c316f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789183c9a8d84cca5c4a0f8ef200b4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d6efdfd26784c056dc56fb4a3e60010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaf0b7a6c43cea2b347408109ba19711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e561b045a76ea394a4dbb307c7dadf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188154a3a5c72eb2ae62b086ad0401c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b1b97401be2e302bd41616e8a424b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004652ed0b7c3efeadf47b92376210615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1d866890c8af96e5cb53f31172e1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd26096a1c46ef36205b41067591e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369efffe16bfcf8a457c22cc4c3c95d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34d282ae3737033974d34c3d7f1c5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06aa44b317b3694d8c4b1069e6142a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1846703fd79f1e4d1240d2d26686021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990beb3d26cf7e0678ff41034c9fb38122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3152a9fc871184361db2a186b692823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be64a52579abba56b0c564310f563b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754f7162843662e05ffe07a64469be225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793c0c063d73c55234b0360d15ce45326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8e1757346b75f1d04a5e4c9bb0bbc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4887cca79004d67d9cbe78bda7e6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a3c8c0d5dff4770449b14f996803129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa5f4996f4def1b363c0d3328aebfc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b633abe3245995693bde309800998931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95b1ad23b7de8dd386bac080ee3b0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd4807203f18642aa1d47a390021a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fabd2e942c21952bd344e1c27cc5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df54d3549eda60087a0f500104661c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc5e0b65dcf115e51682d26dc8eead36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac75ceb1b13337101f48838c144ff7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92649dc1b559fbb6bd51e70559290fe038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcc14b03e3582f1ae6ae98361732bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c006a1d3cb7b8195622900eb748e0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06944d94b22311bd2d772709d2af1cdc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7df7c608655e8f1a6a03ac80103ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97f07d45ca3fe11a1a3e7c9c95f97c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19749919c9b5ff4ecb5b101baa993e5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498091c21083d6edf6c24fe077caf0445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0afc75a6dc5314ed24b210f6fbc1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0960c62732776cb03c0020c97f48e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02154fe975ae7f2ab13711d3fa918e9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f824709fc8223436b8a4ac38a5b43a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a33920c6fa831d1dc635e3cce0459e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fd0d46ca84d625530e87956e5984b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ef81e0c64641cfe147747ce8fe97752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ea9b0d7239db3f4795e8e5a413a4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e68ca2152b132bd209e4851a145b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f928478180d99fa48e2a7518d1ae355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cb5189c20569e2c974b4e7b2095ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44baaa925cbeab3d0651130fa90b9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2db60569617213bcaa2b02f36171ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639148a29e96356fa97c44cf1070416259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667aca078697bc80a851b476cee743660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29e99818e8bf39a3c9e4bb826f314361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71aeba6cf38035034d93e04f0f804ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf62f28b97877ab12211b825959d7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb453d691b22a1ab590f768913cda664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1af7b36faae63fde014843b697bc5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84102cef42194f3cf205938edcf63c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d9347d074def07d4a1b9089047b9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbf849b72cfae12abc12373f46dcda68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30685bffea13c668c3573b638c9c373d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cf2811ad65b8d71e97de1586a75ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad2acb48379f5cfbdb94bb83fa1ee771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a397bc8d031a54acb253e0d918d553572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834057f095d75c5b997ce5d612dbe7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629098936db71084f013eaa1cf7f053674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80df1158d801416d9b07a8cdfc8c63075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4aace8622f206fc7196d576ceca01276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77081861fe4e3f3e3e61d127fcbc83677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133109ded0edb600c99e73e22749109378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7242ed5bc1d318bfc2ab2b9a19143479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80105652d8ac3f0654d0a7c95677117e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a16378ddbd0022e3d29878e816560381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a3ec8ebb3a833cf2f9d3f4ffcd18c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c473b5de875a8572af2d877b071fa4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83176fef81785ac1f3703728cad7adab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9222c68de85900c9106fafe8ffc77c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe813fa66325fb58bf7cce071106c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cceadbbef2ee2d17c25e8fd13721387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cafc8f247b38535a90b064471463a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785ff8553a9c0467508cdadacf1a02489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731645cd18fbe7899e41f7ec0f4463a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d6e9e5702657fef0ebd68ee5768fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf040b0e0749ccc2eee00b0763fd2c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa407106b11696826ad04f41c13e0c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcefadfaa7717fdf2434d8e3f20089294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2a09b817d790b589942600c6e100d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2d3bb1e5b087c266564fb40fc231f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e56285e43cb35f1006a5ec1d4adb4197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a750216306cab1f20454ef2c191992898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce65c5abfd39bba62f8ec01db1d92299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cededf30eff1f9468d30287cd9cf2199100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f61a452cf98a64cff04f3df02e6427101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d89af33995f29890dcd7c90c4ba20f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa78cd50520d7d7f86e9fea81c98dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a12ebe6a32388646ee9fddab4dc88b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d15b2a738f50cd30f809bd2a2e7ae4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35dde615d8bc47edf6d1d2b3bf5f16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fa2b490477e1a63396ecc8875d39b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494697a35012e87da27c6d1859263e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937a19b49e69c1a383a6a8cfad77727109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff7fb6f3a9aba662808f354ff90412110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845aab49ed1fdd16c1f44267dd427820111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ad1b9a119c3c2eb25c4210d531f2d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6af0ac44aae5e8161e5717768aa10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dc5f58f3931d91483dab5ade5badb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204adefe5a47cdb6fb5842da8df1d8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d570eecb3b412ec2c631221a162778c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea262c580bba48e31f5d7225854ce97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a30d7c66ab3624f861804f47c3aa8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420958a2e78f2f6c65cda8fc5e45541119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3fc0355fb382298fa67edcf7d6d6d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99879194c30c62e83d2cca800ff4a00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f857c8e31eef949706102f2883518ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b601e4d5c3857092fb0fbaffb763e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4d9c39bc05ab2540b92849a984327124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0750a6a921b7ea9eca46ae6b806149125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f77fe3c0ccda10f4737dfa73236f6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d768503b3747541a87b30409cdb06a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3d3f7da007b47ed998fe14e8a1dae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301222b3fa279f633a7276bdda490710129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570610aa672c27e854b3c7ed897dc81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf38b010841b28b05697dd38e6a095131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ec154a7e8873b69e4c8d1449d0895132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c502294fba8f12a0ebeb916d9663316133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7016fe92332f8558708d09ddbe1d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459070c6ede23e49d7fa985b36e863ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b337ed423762a93f4ee4237c9aefa5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab5de90fff20f43dc087e7d84f47e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27d0d97eacc60e699644cb5af92bf2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c7b4dc8b41ec6c71b775a8a7ec821139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50284a2787d96bb91f2326381f973a2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e1e3bf843cca1f2011f4983be1886141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68255ad62f06e5e72d066e66001aea33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b612f49d19f0daab8bbda920fc30d1a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02cf81d36d28100300542340843e67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a31a121a160331ac9e25b210a54fe5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408c49573cb5f8db7e1fbe1b12f6aea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a267eca05d72c949bc8f8e33ecbb035147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3981f8a7d162c5f19de4c5b305349148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475f4445501630d0f0d6e2b92ecfa3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea38c89b34e12eec56dbbc74149dbe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70153c7ced8dc7a9dfb33391e80c286151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b74ec53df78eac865b318dd12337b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151f4579e9a43960ad53f1c6cfb32bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9a94976374024d0295c96b760ebc3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50c97e4b56888953512ef8a7eaccaa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30904d0f2d98f062cffbcdf55293650d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17661f25421d3d0b02253fced2fab055157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2559c85e167c5179e973731dbdd2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7588667d80216edd3b25b1294840ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32936b9e5845b07649edfbaa24d730c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b565520632c71c260674a0fff7b52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05257b6b8d9fce1c8ad5e268f8b2e62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f900cff6c248f42030362e5557acd67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc2d91f4563285df8ec85dd2f89a09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208f6dadd5ebff005c7c5a14eb02f7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeec6bd118f55727aa45ad2de6fdb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1c13535e37eda0219e69ae95c0eed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14252f73c090d3174966348c6a26a21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6723255d0e7bfcf6fec5b1455606f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cba6418a055c0abbefcb5f22d86a63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b187afa34507d8165f0db2de1d705e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6aa56320024be49ed64ba6e9ef6b7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441c915ea1bdec3168ebcfd1dac7ee1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef496c267056347e841916d15194d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680aec6788b4fbe9981241d6ff199ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0e540010c4929630b7cfe2ebaf618176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb51a2101cd3233edd91506f4c260a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a162c209c9801503c52948be88806178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfec450561e182b6e6777890ed5c61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b5d2a0f3fd47f8dae1315b2f0ed46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d67dd48c82e9f7a1a05d97f506440181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fe639b35ab0ad22dc07c1eed1265b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d083c7d18e1960daef4780fb65a791a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f07b65a9e55225f6a80608f39b9500184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f2f724fb81e5b3d5cb44f021f662d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4565d60bd8c3cc615a1dca09e50a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ffa63d51ad926b7922882329d38dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10f46bbb6becf4a04396598b468e31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d3f5bf65ea4bdecbe8d695497721d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19a49e8787d94930af12bd10a09fb3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5aaba4f5eebc7274502b8f2a13fd0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3d036cbe27fc14a6f6f21e371598a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073a5ca491a3f98d4149d723da3d47f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5755bcacaee12cab869c5975d1b9c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b76eee3298455f927abfa7ec703b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504041124815b52906dfec8dc2d561f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b043046922aaa4ab3389be7b774d94b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ae22c76e0f97edce89425deb04e9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c216b50798740a93c14ee07eea5ac66199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f579b0c966c0f58dc0bb7f0f4d3970200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc348dfe3d927fafbedacdb9643127201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2007d1fba58e77b3798dcf8cafe383202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0533649b3a993ffce926b465f73f12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cf7ebf785e28e2f87b3bc2013dee2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b98ab613ec19ec79f63fc77a1e28c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296a204d671caeeed146b8a081a4583206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3e6a405826c5ea224d28732cf4c8c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a028a5aa8da4991144b0f95241aac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3bd88caf46fb5922260b55ea15952209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e59e1c950d4bb52429165cc6815ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4e76fb2bf63fcd459b71fbcd46f06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d91acfcec4c2057ba6483067c0d741212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0895e3184e15e7e4a4f6eb419f18e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3c34abc9abf88dea0ec14da763edf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a77fd03c78059d73d313e0f4bfa58215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855dc9f9bd886c95cc738b4acba0875216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c68540efc1dcd3f4afcfe7479fcad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640736ba9de741c9cb6f0b9e141e30e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3fdc3cfb28f93775aea513f2884ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445e8b728ae851013e949b4d3c02553220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ff3eeba8fe45903f19f47271d6051221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8380a128cbec68af0bd721e0009445222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf698064c446e32277423a5f200a445223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a03473b5d7679bcc697a8d15de98d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d6fd0476ad66b4d24e0f5789ab473225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f1738be1d2ba0f8b3f1d8acea5bc2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dc1cb93d53cbfac26e980310d4954227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cddb070fabb1392d06cd6f3c3e94b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b959e973aee46ae7ad961ffa22cfa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fd759be3dfe552e9fd91f40a97346230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c16a50068e28df782da2a0ff06c05231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b94cb56aae1518b150813ea3de0b8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e75f5077c783c98e84884c67c719cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec5ce10efa7a5df2a6e2d1580ffbd3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb1fb11eef3df5e7413de77f8f75ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba82008ae91acac48e047d0ab0d960236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cd6067219b8d68d77932416b94221237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca08dc5aff8ca9a763ba0014aa5e3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5cb5aaf8d56e22d9b00ef3b32c4f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd4581ade3473366c9532aa2c1a14e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d455625b7038fe4e14ba3677b6f9773241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0807ff642f33e746149e03b1e9de54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f12952b1bbd5c77131b9217aface4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630acc9dd107dd86aaa3391d05dc36f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74ebb861cf9253c3d59562b9a9c65f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9134f019048cff2e046e5ed5e260acc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180754d0774d6d60763871e47002aac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d2ee11827e7859159ec119fd6e027248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64729bbe75508b4efb71812b16ed40e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb282947124427df70502042c346e00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de20e031b8d7b6120053d4eb20c523251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1956d23ad9d9cead1a942f76440bd84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f3afe6344233fbac42f8d60967e6f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3a2a568202582f26906f5a840a628254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24475c1c501ed38d928fd5ef9cda774255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb820005ac75b2b3992129deeb4f864256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb0a7ceb0d1bf6be995122000e0887257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f03fe0c9abc4bb7b803f2befcb3a20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46029e60c19d3b2dedcdb4397a48b13259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38445c7f3fb002c699ddb0489ebd04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a33186e282a5a4e4b9e6f4574ecb2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c68cf1ae915dea438d8d7a18061ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4911a3c6186fccdea6eae998b363252263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea262cecec2ab9b396c37cdb5a69224264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3db4d40b15807eaef068794f4138f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b882bd41e706c8b99aa851cc9c179b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e986fd5784659b6381d25e45aa36f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70d8ca52a09e554b8eb4b7a9ae740c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c228ce0d5246a22c00d3dfa49104e21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ab7b189685e45f07151d48cea1d2a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffa11ed9f0686ddbe903d4fa2b636c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7eb7c20eeb49f81c99daf9a6098130272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99984ccee94bda03909c6c28d237f1f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07545f52c6dcbe0709c2bbb87fa86231274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed8ade3619011fe64f4b3f9c201e8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f684c3b59e8e66c0a44674de681b0e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331c5902d364b37aa47a552ab6f86bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65680f6bd5ded63aef079ea431e4e3e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74aef6df3499e1b47250b5af7e5e5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8b8ade3b1340a79b1a7e254471743280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e7b7783961e83803ad9c6a5045cb8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de2aab6995ed203ed1f4112a8855e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27e014bace4bb6dc252a4994ac04ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5ec86434a642e04af3bffe1d1b47b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fb1eb3e4678dc776bd7c9f453c206285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc2921a43032488934e48ca194ba34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc5751afa6f84e167c5a8c06b6bb91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67cfe5462b9389697042d20bf650b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddf4db39e17cb466f90dc8953f840a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304023d667b8a795f157067e8e7932f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5d85c4a85e756a302a23cf7220b10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4debfa79f4223ac850c020f810b6b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734f7a64bd6a37a2dc492b220b2681e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b7051726b29ef84dd5cdffe014087294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b910df8d35eafee06ab00c800c19a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb257b5981a54d9861007df25526508c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4989a061e8dcc58273d81bf216a485297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992b3dba5735eceeb6306ae25afbd7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae56ebed688ac349d82b7ed9ea435a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8259ce8116261e45eda12b65047dca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b0402ed664b9a1cb4bb70f9175a64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148efc3951973dddf52f7d4f5abe23d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447bf3143d775983396f643a8892360303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d10dd320ede8808a660e1cd6451908304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a3e501bcace8b0f47cf7a0663a5d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64974c2776b8982f28644e5586ef78c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419e798bda6ce047e809c5426b0d27a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80c2ae49a288e5805c9cecf45c0f71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96687bd0a6848419687cd0e8bb9822a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f178228514ebae91502ac0a22c97d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545d1d0a613e1f1784e6409a85aa75e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423ad47472e0de923509b0e7657d223312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87035296f0ea516a1ef843412085616e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048946366fdcbad15fe42797b0a83094314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371676222275afdd435cebb4089825b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664145d426975a6e36087af16722304d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb90e0b52552c60df8abba8b62f3268317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c95ff7c7d78b0445a798b050ab1235318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044b86e63ef0980d9eb56323790fcc8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93490898250cbadbeb39356237ca06320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2003406a16750e496b42d0bcf76fc7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c37d6f487e7c52f032e945d5cea0f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc126b2d9fb8b2d94d18a97704a2fd38323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e75d4f961a706ec29faf283928734324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9c4112ad568157ae429e60d797f4f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e35407ed1cac2f776d5d2844aa01c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582afa940865a216ed414ef5193ea432327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c58303d451da20cda92c721a82c345328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a662c4d76f2ac4a6506721bdaf4e3f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b712548bc3b1a6bd95493d6f85b71e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df621d7b7e8111ac19bdccfe6e58917331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ab9507da6435e166cdb97fa0d2ba8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d27f7c44d950591271369df6ddd51333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84337c464a49f19d0dff3a57dc7e4260334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bda46831527aa04617fe8a1dda869335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a8d1dcdf26fc849f68f8d4e13ad70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d4f26a16fd1d5199f5ac42915e6a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9266b5c9f2bbe094c9df94a58c62f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6f2de0f8c7c4dc7487c758a62f513339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85894188be30c3eec81e2c79ceba813340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226d9da3a9879f6cb26850f594b85ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace97fc3738ebe1d6390e6f11b7b747342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fcf64da854fb3582bffbacae182ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c09d46106a7ba2dde5336aead2765d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c59077b086db019761751e3213f040345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61cfe3b9b2f0e8734478c22769b225346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d1bd37e23473f88d5aced349c3c8c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ca9e041a1ee5299c44ae04c5b8da9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffabf4b30ad84b428e38e9882ed113349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7fad64412f05f48e225d5856928a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced64653071836b81ef07b277cee37e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29893ba4423e23484413b8dcc114020f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f4b24881107fc429b6cd5c3bd0c5e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41846168ba72184c06abffb442c08752354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fb17cb064163fe95cd3904ae33651355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391386541973c3f0a7bc685bf417269356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0177c0c9b256b4dc85f4c50e1e71a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9a2b626a6cabd19376a78897d1b2d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfa310f050873a01167ad1d9cbb10d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174816ecad720fcb3f8ae935e8d59d50360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8885a2e0e10f669f861ce2c992d19c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd386b3c325ca76ee34f3aeb3be76d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3195f1e6f40d5a09010bd6c03307e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37ff54f30d6d0953851e9081c7a114364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed544f0009e1edd75dba302e2724bd7d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b415ca2ee47e36f0d07b248cd0c0610366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1821198233b907391f99508a6dee70367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd0e0672f720e70fd363ce050ed742368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fb594e350f77605a442f5e3a1b1ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d1368fa052aa249ba30be946d49e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a78434e1fba26dbcefeb9d1240d23a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a83d822dee6b48fc1fac12465e071372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51a5d28619104befa896ca77952ee2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ff44a1995135b9cd4a1746c6d87d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93313cde0abbe29a2176066ec4dbbb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8ba8d784d8fa142cb24e738d34539376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611478a4e3406b6d301fdb8f59717af5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ceaa2cc86b2ea7d41f109d0a40a974378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adaff6949c212f89bf97b62b01dbd2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b12b1a609aac4e915939a432493a9e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ad3a5af2429268e4557e2e167c88d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34ea373a1866484c379d99dbd4ce72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b4783204545a90994ae3a2066dc13383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e74bf53c8440cd80b1b567978b4d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5f37661b492b4dcbb1870e353ba2d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bd022e777bf2cd1644493444b920a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5b72c0a1f6048ca2801401981db83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc0bc6585b7fe2a9cb88e674185006388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49b9d7c8ecd748e111a6994c49c4b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ac4873696107a2135f08c5430399e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eeb0a5da623775b2e8490e75e11915391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17984bc5dc94e5a6d2aeb6debdac9ebe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cc3cabe1c6fcb1aae7987061618cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86c83f7d2891425a74e89369a00bba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c347a2482920a246c3fa48577cd217395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c74f33e823136d345ec561ca75c12396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9256302389dae908de54335de7163397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae9c90e744aba56ee0ed088d89ae36398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9a5bcba17c83c6390331694683c8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45c336d7fa0f25bb711a97308c59de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d351962b62f3acde6abf64418eeed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162b1491d70a6f7a7b1cf669bce1208402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373173558ec3be764943f060bb66e2c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79501506871a62036347a74014145cc1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0916a8792bd13f67238232ce81ee9c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3e3858776970d124a1922c2b0a64e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb408d32eac26e9f6f1b6674621c2536407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aee706d9c6f94101f337ac3fa005f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4dd5c4f00ef03746db86816ac5a70409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3052ee154badf131dd188d4dc4ff45d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc99e3a6e6f0bec090f5c9cb1895f32411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db255cb801511401a39e1e2025c70ffe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae816f40096607ffde21dacc5bc33d8a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2e28d60951cfcc59e947961f30cd2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d61b39d3c891152111f305f7c4950415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48876516f369508c6753a87ea0fb7887416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec57fc0df1c12e1e8a458727ce06f8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bac0802dbf7040a47fa547f0619dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba738d5d6a6467cebf72f1652975a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a153e37b9135f2f08b4d0da60360f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e0060c0e16907783fc2f13754e9ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633a624a6df5b6732530f1d2f994376422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449e3f07b608129611ee93cc8df7647423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dd0033214d0674fc75549e5a33d1d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcd5d5d8a8b278c6c542e281270c88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0089225eb26cc0c1c9fde13c698f4bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7c61d2e6acb574f2d8552fc578672427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345f159d21614a1f8b0c2abd4f60f6b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9d1cdabc77873b27b8b0fe3e7f3c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5529feae32473a43719379f28fdca6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8efd28d9e64ee7f547a34890cc3b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcba4438baa71588ff0af5867b21f85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bbe48e4807c79544a6143502d694e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38945e37e49a7ca5824052786e6defc9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1901bc22086848f5a35c01562d38be8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdda5b2ec712b5a6cd202018c07e57a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c98d36eb71e91fdca60082c399185437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70d34d50e71560163c8aa41ea8be26438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbba4da6298aeaefdace3c34ea1792439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c95e84cceb0ddeff962b0fa41e4f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa649cc1cff30bea83f1ae0cb1bea7a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e89fbef990c6a5fa35f51b6560368442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a89b22b005b873852d8a994893118443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834e862e551bea4a56cc6f43bc50804444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0602c5f2052dbdd85f9054bac008d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee9cb4b4653d7fce82f26a63e7aefa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50382b02c009e6aa435ae1f5e5f643cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bef74ff789ea6c9fc4c5df9d0fe39a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e23f3520b5b96245729ef2f374cee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc67476a73c07eab54cf78bef0a4ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6add48353d7bed228a5c40081d534451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54588b56714b596d34fdb0d3aed2f7c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbeb82024a8bc222c1467af558f786453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfb22d5c98644fac1e2be657e57fe2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ac2f594fe58d7816e455d1cf77d87455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b62e72732c1caa4d4559442287bc8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bbe9d9026f785ed1ce8e867258b0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0a815b1e10411e7ff557321a144f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61addd925908a0557689876bccbd91df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99277ea96804f34152195aeefc6309df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c956b73bd96a84d1cd61c37452c259461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c6ab1d75cdc942994df10830d700e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ce81b3724b2e866fee204cd022936463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82560c42c8de5a49219aea0289160189464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85e74cabae3b04f4843f9a27a290bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62340f74e6d0d9e45f18bbcddf1c47466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741f6846ea56d3c0c0c1649210a9829467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dcf939fc126860dae3ba134cefedd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85d7936e3bf5bcb3c3315a46d0acff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db394c40cb4dc32cffc8128a7ab156f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae28184eae3f2b1299b6dd45f0c97b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f3db3d5030280fa8d114384dd4e6e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c088d16b9d74a0b01a94263b12f92473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8eceb88db52a97c65c15004e7f305b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441869b93843515d35f58ab7c5e682d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5098e192bbb49784c06f8059e4974476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd8868b84e4c3c52b40f47796814f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7af4824a32c0b8a721711c238716aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdee953a1596b3f811b2853da121b52479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436e65cea0e7790300c22f78ce9389b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922edabe91a7111e89478ab6ce52c136481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1849bf313fba33d220e9035b63ab60482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef895e565afd1f208ac0765533c3ed73483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3216378ff49416073c1838b2c836ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68965b02fcf20b55c80d17dcec790b57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c5d3413bd74af1787efe5aed7e84b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8377b133d8f66342a484cf50e7df10487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405d7752469d71296a83bf788d7549e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61fd95b3daaeefccb70586dbf37232489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c4cf325e854f9494fccdea4780d98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32982eabad59e88bee81ccd1a06cef85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c4cfc4ef948752f290346adcac46a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f8d71348c833d6e1561bcb8f08743493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47889340b938c7ffec78df8fdcc82f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd32ab062140c292598d3950d5b0af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327bd1c3be2d4c555b62005341f3ecb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dbe2b33d86f3bd8e574e948457bc8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc668cd62669ccc8c927a1fb31aed48498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618d7c433a5512c10a8a2aa6e9b9de2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c80fdc09cd9f1ea8fb913f43c6c13500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdf76e53e103d2e79d05c94ebf0315501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ea9be3d901df81e6824cf561027aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc9dcbbfa15cba9121914fa8b55d87503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4bc99858b5f5b619bcb161c9166a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b160e3ac122d89a63b4133feed39d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27232c0398bfca250cecea5ba21cb21d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cfe33cb158b2bec95c605483aeb0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de861b70dc3aba8ce085f58c7c7a8821508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f16e0a0fc8959d3a5b148fbb9c449f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1441775e274c5eb4b978694824dcb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f929ffc21ec07a90628302f1698887511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bfafc8708d550a7cf52b936605b5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270b54bc96ae182f40d2683a8f0233d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddef03ae41720e75af1925dc5be84c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe51aae679745dc38f8bac02daed5b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abe44f99279403c18061c2074e51d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b32241b267e9c92c46ee0618782b55517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a860dd2b009df278a57de1c7db19a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e32f2fa82681fde91761aafe67c1e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3965a319eff1b78fdddcae08c1603e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b152cd990a0288cd3e35c11be00e12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb702b43c8e743009a519b2676bc5cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777b25644f89d3cb384cfc978eafb5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee91a21763062d70607632efeb40f87524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b64c818a5820b5e1cfb4a03b777f95525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19100418bc9f9bc7d42c7106e48c35b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d65ed63f3ac4f407553d82e7455888527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58116c8278042532bf5313596db59384528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c73ca2ac0904cc550c11f0ec87ebc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dd45f15e8af48f8d945b3b4ff8048530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805aeb3458caf8cd95d1f5bb0844fbe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c8443104935de8dd7c18470ba9a43532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00135b53f38c9a43e5dfe9381761b08b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40547e2d0d17f47b164910bcea204b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bece151c3f0b0f06394323dcde10c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7b0e968329c282d1c87dee4220b6e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47642119b46b293937a675f180b0c380537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f136cb06f2258ab408565b7be9d36d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaabc79b9e4f0db18fe3c93744f3028539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13c76dcb65bd4bdfaf43327bc509ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6dd9edb793dde7f11927eb7ccec38541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832acf85bb97260b39734fa0418c15d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902adeadd6609d1a92b9862c5977508543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1211ded47d7712a592763229efbf6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71904fc98cc56e25b0940222750dac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef667b8afe616a1a368d5cdcf8237d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13008bc1fc3a14a2592b62e4292a8e31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0c86b8aca6c02e8cb679ab2a55bd4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d22f746947cc4b6543d81a716639e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c0b1dfe94dd4d4c933a15a8dde3fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170eab0f233e30a9779531b6d2b1250551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0569deb0c897d65d2933c98bf30c1d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3785a1ec1165b53235897f5f2793da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc126df76213631411a4e6c72e4551b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eb4d01db28553d61b5853685160ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb379b2c75e3f31beba3b685cfe3514556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258c0d7009b7b236292d4d8e8e45d15557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558918e6db0aebfce837173bed578d92558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e844f853a568492c9a17e2e83d49bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a873bf9e668c948d55529ffc45817560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e817bcbb7555904d92fb57142206a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf54fd0ec1dc4623b1c960faeb27ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d52baebd0808e44d2c7c2ffd039b7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4227b4960484014667dd30289a9d22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0f815e9aada77bf2803507fc40517565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bf8c6abf788135e406449511717da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f260af52a6001e7cc6fb9278fc5d8a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a503fe27a22cfdc229be829f4e7ce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77030f9b8825ac94644de2af9ec637569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cd85d0fc20d5942b8297a06fc6f31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056703b8f289602c6e01d3e941d5ccf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d77dbd2edf271a5e468249a6a5085a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5876eabae20c7ca77090ce981bb2108573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671227cc3c383c0519053ca768f98d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199173996753260c13878b1ea85769a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3609c77e5d55ed1e5e56adef7b1d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da82f90f9abc9832d7f71ef4d08bebb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57053add44e03d59901174fd35783b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3d60cb815f3c7822f94adddb7c5aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453bd06043b5ee33c3f76080e2f1899580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ec1e14b3f3011b5c419616a6a14a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0af6ad9e0e74f3b5889052c03e93fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e32ae1f4431d32693d89422e7d6bd3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45c40410d3aa3fb2824c847bbb8126584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430d67ed110cb3931e5550944cc6c10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb99395b7ec104fe27b97de769e637586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf609a8e921f30b1c49ba985c56a427587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973a50c0b446fd2de7d19528cc33153588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d11ae2aeccd5017de85a1f678767cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f918fcdc4963c19f8fd6e809f7cb492590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb56267c7f5b8673e088d75a4309fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27b59eefd1026134ec2516684dcc6e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ac8808960ff4882907df1e870920c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bf9974dce13ee6f772a2f9f8b274d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c72cb2810ba7673b11002a52f549c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0c3e1e9a95734d4d6c68fa6f07556596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81952bf8a6a65fcf7bf2b813a4054ad0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd8bfbfc340e5eea8dd043e839dc68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4900141da37c820d7e4680b41474c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80914e110d34af67de230ce7ec5f445f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26db25dbf55153909cdaa25e1596b1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b959dc8e6b3f397e1c4365dd026c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9e4adb7614f5818634947909c93a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bae2291a68972b14c79641bc7afa46604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69acbb27ea532f44fde3873bfc53b9a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bf2ccd4d88482cd4b477aca5598a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d5451f5a5fec88e922dc675d11d96607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212bd1caa27a359f4256015446ff71f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b99a9baa006d6ff256b15554903814609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecec565688bdfae2df352fc91cbae2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8482f2cff498f4b37dd74c06948c89611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5ea265fbe2f153583734bd1fec073612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d663a17c4a4e3739b5383a13127b71613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58008ab896ba0cf376f743eac3577c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cecf84aaf8ce84867c214d142697c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fa6c5af5e4ed447e299327341ed65616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652dabd71639b18e0d451731f2afca2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dde851eec89bc11212755774b24f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078f66a0d3ae2b04f140f53e5099e79619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e11e2311a3cd339381e730b6eabdb3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e66f629b2f818820351d8d9cb8e3e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe443bab288fcdf263d00b52cecee40622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686c406ab4a84d7cea1f38aa1af626e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d51e5308834a619d1c6147cf13350624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81902899ce282eba8584f32b44d9ced6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1b07766d66a05f72eea7892517126626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd3db42b931da20c238816a64f6d8d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1331e19f08c1646d936174a43ed48628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04bb5269aa5245640739cf0175b5cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770eeeeeeaad9543486f8823fc8f3883630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20399cb73f9cbe046703e4dc044f60ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7f1638a02ca2805df892b3e866a2e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04893c916b237171576108835204c8b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834111969816d06a3f008b639dd19b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f85d17f371cea0552aac0cd0bf1b83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc40f7c586d7537c5d87d22218bbbb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2dc297e61b87833edee717761df8f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72450ef5b5cf8aa1253dda0c3100a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9224a6262bd46afad1a024e863a8fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aff2cc0d3531fd1d7e6134d94a7fd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7b888b9c3259a70a010c51779f17b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd27e67c7159625ea595be489c1bd47642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e63faf841c692c8e6d380f9ad0f0e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde79176fb803cda886c6167a506a7dc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6855703d8171f3448df3f53190a76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a10ed1d699affeba2cb8f2dd38b300646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080bde954a385d30114f0c028af88e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b220ba749b1fbe1f4024b7862fd75648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c84fc423a6851f99a81a7a2e34324649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e802de18107d78156cf2424632ea2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4c8d87274356cb9134a5f544ea07e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a57ffa1a1888c9a8625cbbecd1655d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b344221c565b06c66e4a45ad346e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755c21e75086b1d538383d501d55608654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85116ecdddea4144a116d47442e0d620655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e064654c819f6a95c4b09be9aa44f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82724ae1dadb93da75ac294619bdc9cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041ca1e17ead8d1a1467a4147ec2302658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113f66c740ffab097c4424243ab08a3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352f63523c99d24d61f9e3bb300c575660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ca938ed471606a2e9aa6098c3f159661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217b2e8a79355e516430a9da25ecf8d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002db8e69032c9ee9a6778d1a99b7818663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6f5caac96de56fa3a3c606de25bbc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f93672a50ff5ed90820c4b69f88b29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e98c0b54d6e15470b3276cc0e689d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c459264efcd4569091e70483ea667667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69b71181589b89d21b9d2b8c4e99ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cddb59e43b280a33f922906b5bc0b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3582ca7e4de180afbabb64bc029f8a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34974e8d5df31861ec509535907b1d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95472028ee01cacee87914ae56504f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ceb6c84e2043d1b4d947345311dada673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430f97730c60a15f8dd54c20c8f978e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4659b9d324493566b34c5de3a3aea1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37e875e5f9a0c20dcf9ea23ca0d01a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2318f28c36e28435bfbe5af680b190677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d722197d2863932b38481df3d08a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebda7e5aac707ae7ffc8d669efcb2b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8b4c88ebb28e0984f8d948a480357680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41976a5fae971b74fa6732d21a7e3052681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8020be969b6e2fcf4b55c8422580d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caeca90626680ba05c35cad31f044c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9e44710cb95f33372bd7a39e6c869684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e334040a5d491350b2db9e6966b13b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abf961fdd2e6bcfa6c82a515699faa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5559a70406f1f64f62a6a1919c6f87f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a5a7d446701212e2a75ac3a3e2f75688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e704ef8037ce86314ba6399a2f4bd9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159d70028ba14eddb98323f5965f8f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a539f3b94546ab20d7f7c4e517df6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28dbf80a750c032e8d3f9e0b02b8a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4680e2240e32e6293a49ae2b8ab3a3e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21bb1ff70af035281fe5a6d25cd0de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4b1b8f7eac0080dd8be18d165d1e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210024dac6dde3769e76e53a89862fcc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7969347dc8bca15bd10b4c3ec7365ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d93787d6555468790bcf8317273cc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3a3eac431be0feb1c72a963a94ca3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd1026a4f7c292f1115eb12be520c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0e173d6a40aa6dc510c6287c264dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903aed5b59b7577f66deabeea1cbd683702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf08731852b3f9a9443100480ef3ae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b2efc6d2aec294e415686e81d164e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe237f7a54d0527a93fbce1569cbe76705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e906e920ddc4b63b40d37aadc50a61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0209be8bbc0acfae16aae12649c34ae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671914abe07cb14dd20e007c4d6b1822708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d4ef73ed00f3d4e1e37e68398ab5a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f017d2cf7609fab2203072451249636710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f046250df2574903cc4116680cfa4001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf97bb3511518df30d2956e69c778502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228aaa23db7a2ce56d7d0533536d2eb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37686ae5664e2ab4d636467c74cc57e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a683f49f8d6305c88a976bc2cad1715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c23105090084888feb6eddf3579eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba71ec7f86c2e56fa6c7496233ba6797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f4767cdda8f73525ecdc353ec72088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89bab241b09291399c406075cc7b559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ea61954ba57ba30edf361e9a7751b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c11504805743148964dc3f5df1c67911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7699dd9c960b703cd32be3e5b39624112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781437c040884168facb11d4c472d2ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183c8d614656f82615d665a3591aa6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080927d07e8e7d45ad8116e29e0c6d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac0d74a8cc55fdaed0445f889b080616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f183f96cb8b18c849ef4db896ee0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa237a6872f839caacafca18d62227418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056094f225d612377075d5896c9d7a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08abec3ed921ad4b455b43d32f6715a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2558cb13176c1de362b0b04d6b9215221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277812bc253390eb67deefa3d3a075522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ba8df9eda2a661683d887abb3d54c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df7883778ad36e4ffc5bdfeb72874b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce816d98393ed518636b3a68b2f8531225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e44862bdc3f5c33de6b8342f72d0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d18286744f26a24cdddea986a4853c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b950160acc1d61488d97f039d2bf428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430b5eb516a04ca14a081b50642df1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8710689ebf35b73fddc4149fca115d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c1df73d1950b2bcb2eb47bc21d43231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ff75873dbf5c4322b0dbeae7393b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f05f96f68b10b54f4ce45c28232e5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba185c5f85de2733cb8fa19e708698634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f681c7ea9d6bdf3d74501faa379f9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b7ca631529af6cfdb921fb7e8f82236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6d1d36a395b55b8784456c7cd6ac837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e00f01c1f8a2cb0375b18d05d0ae138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51db2eb99f278bc192527f92b1801fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cea60d78d536534430ff92b0396b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97910329748314e16c05399f024eed2841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81403968d4e151b331099e0331953d6f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cce65839453cc027674d3ff4f64d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7f17a5853806ff0cbf4c4e29729a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd36c7eb7739fc038f5d7be6cba61f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301861850b012c900c271794f3f89ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27ce17b1271d2fd526127378f2ecd147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eac425fbf44d5658368183e8cb231148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b6b73ab408596ed6f08992ff2bfdd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64460c1be54b47bc277ca3a39b2cc54b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc091d27990b5d0209efa463f41ea751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453aef75f3d8e802acce05a19d379a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ac8b69b91a3b353c7e12f73ec469153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfdbb738eb1fd163cbfe8d3ab67eba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2881c96d15e70b52dec15222bad028c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ce701f9e1c368b8f2af3797dbe17856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5dcda88888adceddc4ce6011452da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59f7916fdba1f420971a6fa83338f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312a71fa441b12fe5d71d754d01498059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d12efc8fb6c2a8405be39569cccb360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd3d05c8a8f58ef41bf1f95ac90c0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854823877f418961312576f575abc4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed68eb5a19769abea3e7a934742f33863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00d4ac0c275d323d7cd0aa7ec0a1a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ada1aa29cfd6baa1136206faf13c3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d36fe5144f6470877771d72b8173d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23b4392822b2b5e00a9e528f73488c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df68c0d94ce06432e67cbf45bebf1b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f2f25c93398bfb2d86ddc9c1fac6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd8a6207df7b3747038bfdff18d20970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c47e69263fdbf8588a184696edf1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949eb68c512ad63f521bfd594c71f5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a77b78de5f2125c8c3a1cde6ed83c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3efea1a3f8dc2a1257e61e9a5f91f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9511ed15991128965f39cdc4e930a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf83ecc6d8e5fc0cab97eb33f8860c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36cbc03fbfbaf645ae9af8eb3bf8d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02497979fd752a397c86887a308979c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed822a792eeba1dd65e85ac0c5a1481c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1387bb1e93abbb8357e1a3e80bce15a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea53dc4a7449179d69df4f03e055d4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bd18b81b04bad1f3c49bb8038a63882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0be2f4597fbd080df7f58d3ce7f6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd8c5b3fda640a20dd7a0dde2d6a8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92915386475841a36f74a25b55a6d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bccf88ea3dbb328c62069a11c0bffc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e9bc5021df0a83651c434c3d1b82587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ec563a053b35cd16d51a637499d5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a696c73f026941a4b503f69aef28a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7dad63897c5e82b2bf4bc4242aa5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843285ee7c19b8783884c16531807ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440a9fb75e63fbcdaeacc4cdfdd2ea092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac98b5b20d5f0b1cf88cf69ed17410e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132220111156306a9cc0fe73ce82db8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a72f4c812dfce661a75111d3edeb095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94d0c690b4745d5b72b0dce7ad448e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5ac655ced64ce8a8fd5fa01e81a0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db843dc003b7bd664f4edb9c8ee02398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff1ebfc1e9ed8bfd1b2d4115ffc17699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7942fcbecaa3ee21ac33fa0a081687100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b03e5c2b13ad7c2fe5daa31bfd371101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77f28bea926434f3c5158d8263542b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c0dd9c09d84892e47a33bb4222164103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763327329e22a496c290543438b0b72104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab667e430b564417a63d5ff03408f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99df805d51317b3218eecd109d0ece106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d3d37a35bcee4fe9951f7ee6bb77f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ba05db2f0bd1ceb94dbc411fbb31e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c8e4d41e0295994ec577f908f2f21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b73dd9d16d73dcd45e084aff5191ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8e5f5cd3ec3b14a817601bd5ffc34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1eaa1b8d4a8a681f4dabdbe435a0d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d84c59d2ca25c837da0cf1924ef42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40392c8ab953c704f43fb66948cee5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80abd8309f8facdc25321157b80b42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b77e3c17bd0d3d46cfc16293fb2da5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e7123bbace3d789a4425652b84b7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28129acee21f7f805261adb46edd8ab2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bd9ed3a06314cfe855bf06299c055119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee011f7c63c9f45cb642defbcafa91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b814408534114ea7b6c37e251e1ebd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6425bc8f2a1b5f775aed07ee638d6d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53657bd70777061b3212a88ce1eba330123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272267b6feba184f1c208513d88b388124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14e1dd799ddbc4c2d0e89e6083983a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab33f1b885615f096f181e3f8baa1b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e43932ff300c0f097cca497d4deb6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d1e860b212a4ec585e4e8d7c0c145128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4eecdb4950fe212a8612609b5a0ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb522a526600952d54370ed4094827d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51defc0796921e269056eab639c124a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd282096dc9de9958e889526a52452132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c98d2a4821f96731b595f36b9dce86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e1fff1489ec3e9c8f2c60af4e4b91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179691cbac34035eb4168768f2aa602135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a6cd8f0883cf11a0aaba1ae9dabe8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94f49d2569b7006434d92056974fde137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26508fb3d6be8abdd038cf2d935a7d2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7b80e58ddfcf51bdd5177c56d1331139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c702d9dfedf5babf8359f094e8aa2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ae0d2680605c0d06ad9ddc9c462da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32bc5849266e5321ef89b93aec9e58142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3402e394cac563a578d6d0b7c74b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c11fdbce4c51a28e28fec070685f25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35274c1e2c01e9ac401427e76f1617e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a38c032e80eed04f6ca066a8fefca3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129ab4d37cf818e644698316cf9b6f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc145114b093715d28375060623106148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cde8c8514457f88e3861d24ac49432149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef661f019fd52c4e6644d6caf61a5e4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55da05a2f1b49e11b0f6e8df7b131d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a341684158c3fdcbe6a52fb7cca644b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e696aa4ed886a3a3ed61ef0970f3e6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfffb51759e4ec15ad6da1e7aff6167154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039bd3b6228a43ed2070bff88a5d90f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3d7f731d372e6b13c7458d3c5bd46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3961ba61f88d3d37e04b523fe43b0e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4f86e070e53b8a282186a746e9d78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800f354cdbbfbb95594a66cede7d79c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df098c135e299656c67c98903224ba4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a6f032dbbf2ef84403be4003c5e15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee5dff3d354f599d358ecaedec4d94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a0f5f236bc6b229afa5973c59098b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cce95546d521cfdf415ac13c7b3df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083e76362d4afe31d9fead2bb00502f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebef45119c47586d43fa5f12b67882d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e358c295952176c82922fd27b5c65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414b424fc806131cb044dccde61ec03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adaae188ce9e6f2ef4ddcd84c1bfb13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340d39a711764a11843713da629e7ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a6b70ec4f4a322d086d71c752ae4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610cece78a608f8dc7589a6a392fe77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf71ccf7bec148bf864eb5e158c85a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a77a4df62eda9c9aa6f267318b094f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9588432611bd470faa50fe098df24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101ab0daa8dc7f0d0a6cb67eb538dbc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc41dc36d30ba6a22200c475ed91a2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6594fc602cd59e805f6c32b7d7aa09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594a247d894aec2ddafd453441d9e1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01ed30452808db018d97c9db22f9b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c10b6cbb86625af9665d4171efe00181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fcc71c03348e3597791ea449268a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67adcf02a27f0cd3c066efe08ba714183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dda2b956eab5a4a505aa7a1d1f8885184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1e6fecf56a3622256413aae652c6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab8df49e88dff8be4ec4136830840e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdbc93c475a1a89a18aa85a250366e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0306a73ebc3b7a4e3e2ad7fe4be9e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559cb3946921d3dc19a9a16d6b8bb06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1364a1ca3ae439282eb0557fc7ccf69190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e43b7004ec5b96d9641fd1f06b0e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18efc97549c1083a65fcdde5d42485192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088228da24ae060c64992e8467eff93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12b26170c0ff27bfc8f985b23f3823194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ce38167f77c51c8c9fdf208a0c76e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b386f3e99973682c62fe6fcb12429e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd093c1c1d1a77dd1aa166264a67ed46197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49414960105f982070e0bc15fe119ab3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed7fad8414607876e2e5c8b7429025199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1d942df1b882ce983828181774307200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dabbf73708661d66551b1d96839e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b2e5f4300067b9bd010f503d02e3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3496b00b5e75857887d0efd6732b37a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3de09925498bf672c9941cdd28fce7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593398b83e0e0daa275877c7e349bbce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5496dc2908b5d2c75d0b5c641827e98206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960c2a994a04b4ab901e947b046d2dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59c5d8b2380bb0d11dc167e6153d3c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c883748857d50193ee8a3d46dcfa6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d4e3068049cc681861212df8923ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5b9415325d18a68b64e08a6a5f0fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a01a5b10c4c439a438c6706807b75212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f257e225bdce5632318743e7afde43b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e931218b78f574ab85fad23f8113721214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d7e6a2a35cc63f31a07df99eb82fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31339fe1dd41621984f41972841c28de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4447b906789749d6a03d7fe9c32699217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4cb42394243dcfab43b48732b2e17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d078a6fc6ab3ad4b4c4c38a728ed8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c1b87b1495c12e516510385e54c90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab98ee8fe7a2eb08c72a8d12b1823c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0214ffd51fbbdb72e3d1969a56138d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976143ab419624a735b97db7f16cbaa0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fa603d4c7899dbea0d4a1a7a534ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4b8a3b9f6b990ced136f9b2230de4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01f6d95725aabc0f78776acdcf421d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849e9f1fb4d68d8498a483d08cceab4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da8e9fd50cb5fe2baae037c2807639228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ebed95963069e49d83e98486a750d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d1c7d42b91ac5058f72e2ec0e6ec2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cededeb64418da07097d6f37408323231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c225396bf057ee1b44e670b6e29f183232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74885e7b73ec8258643c299848c6390b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb0a52c8ff1d9fcc693adcfc10d80a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fb839677d652728a767d46454e3cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fe18fd2a9bc567e8515c6a108b7e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48887ea82b129d5e9953ffd3878d27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcec9d69deb4b249f4eb1c948cf3d35238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6645622594de87414c696df5a2f2123239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d27063e4b68988526cf19a2c2e3632240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de9cc4978b1bca8792ee85394389cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65697958126ff24227ae5f678b4d2f41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce52f3d195d743c8e8e6553cafc820243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05247ac4354a1c573c5b0116fe0fc4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76eb1d7a4975dc902b5df4a6049d1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf112f53e807a7c5dbb1e030524526f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9e59f83f7e8c2e3a54b4170ebd8d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e887011152935a7eb854d94313acc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a84886d575668d7c5eea2c58b9794b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79701734a965fd81cae950a9f8456af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d21f78d510feb4be4daa98b3edba4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056b0c90197240c230607e403c01d18252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c519c439f949b812252c056cc4ab9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1333cdcfdabf7ddf0ce80d16b8800254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bf87d56e3530b33ce177754015e60255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f076ae45c05ea30a4b4558e028aab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3985d8998eea0b05496a310129f37b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0561be76f0faf51b88d486111333cda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ea3eafcaa499650d4150a27d110f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b8f59217d5949844d276a3cb75d27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b40dfd459d178531476cd9e7ce94e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cb92b61a68d2d6bec912c0856fea1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db04c0ac0f0ff26a6a2b47571fd083263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944fc9f473b8152eb146c244a97e747264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226b0d879eff1db7021923873db1535265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52483a82843fd844d32891936aa1f368266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d6351362f9167b8923c7f47bc647b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b8d5d8c91164bf6c9c9fce59a77ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e458b931df9bc201b7022f374561b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887b37f6f83559cb64a26984d9d7add270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308612524f5f651c03d7113346e4d95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d6ddbceeb4c18aac8bd6fe1545fc0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c426fe89b7e0cfc34f8888a3ee80c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020d8965b1937f2b839dbcaf71fdee2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1463a59cd61772bc8247a36f45d1eaa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66001b41c9e5e11ba66ca090d210f3b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da9e82abe770e1a51680bcdb4843b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf8b315e99bfaf115eb20a3cc2417c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760772a7acdbb03105bb94da71769012279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699de7e97f45ec9846492f57ad45c21d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdc816e2896a8c3c5b7ad787953727281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949c24ffc5543835d449ca27fbb1752282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74c8dc819658427d0252f4706e5fd3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b379514d4002f8c93f73f4dd10750284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c65cc77263de2a8100b06821721e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f22eed4d45ab9c47b6d768774ff83286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ed6e0fda2f3bc65120ca67541df50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8c2b6d6f552054a6daea461ce01f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c078568c5f591a6c9c96b6a3461f45a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631002eab487ca2b74e9e12264cef93290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c635f1b47b97f54253a267eb0fa51c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b5d82f625349fafce124beb4a2ea4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b008055d16ff00688fbe14a04056a4b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63763c9f867ed32e51a442d4f32965294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890373962ac831bb1d5af6a925166c41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995f459604be9c72b43f45a7b9a32ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e6619e190e2301120d7fc644b8048297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999e36fe3395b8af797123846d4a649298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80712548849cd3a9d4148a837d1ea0d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b2cfaabc38be31ff3aef03e0181fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ba6c33f4d582e359f036df8d1d3aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3aa8ac24ad894e4d633a0634fed7bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d07737a5c144c7f7ccfd4403677bc5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aff921aa04a7f611bb744017fc553f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948faa2121fb960f06032682cb6898b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a531676a95d28f13b4b527774cdea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe423d536260dd6ffcc79f98a6ab0bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c303349e10c617631f0c02f46bbd1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e55c01da1fe5eda214cf741bda07d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e69070b0583296fe5a6dabd620240d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3f79213c6c8b82fd84bb3210cc6a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26f03dccada83ee368c7d58508768e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f199f84ea658ee045004ee81b6ff6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a4a23c2a91481ddb49d7482d1e3af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582862f94416b4b930c6522de879610315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23dab8e965333d49f6a4081593be57316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77832d131c017d3294bd88eb166f20d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16b3fe310b6c52b909200c8ad85f82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09176288ab92f307b0415c3b24c04273319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff22e0755e23d7dcfb58e60a9cae71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fb666735c79f44facee7ff7ebf599321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef35605086e76c7f64c003dc542407322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450a37251a4c2afda4060837e16d29b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a460a513826f54485cb1c29fc717d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72b16b854b9a98ef72fa6cf212380d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9732ace2d2974a6f0a0df8d4d2579fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd88a0a051368f2eeb69a17447df47327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ec020f3488b13ac0f292e854b90ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbf8eacee819b1e9d31c04b875fa15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87d16b0504ce03fa0a4d3859594b8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303a593555aad58686940589eeafa59331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0009c3fedcefa5206f8061baf7a4e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b1d4938a4f477e127b6d9bf151fe2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7355f281300eeea3efeddd18820d55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86368250d4ce634946b4f9efd1adeaea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a0ca0b764f4c01b81133026a794f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1349db522c8e06a24a0c52dce973ea5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54167cf8d40d142aa99fa570bba68809338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb4f6637f582b7904370e49570836c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066100da25693cf329bfd038ba5cd39340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e7918b0fb6d3898a4724f21f3c435341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fecb2662ad0591ae7e23a545a198d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048504a5bdf38a78efc54fc13bc650c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c1ba3c4c9077488ce56d7b36d2771344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae15ff66047735ff77da634bb6ceedd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47581e80f719079e129ff5d447b3ba8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534989ad3410920d9eaa3bd4b2e1c61347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c614f0215031457645bdb98d4a1273348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471f590d2aeeba3f109c55b911629ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17b06b355212ba6fac7ff37c3c3a48350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800931807a72fe8b443d63fbfff274b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da88edd2a759520113a9de9e462f868352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bbcdc8685377a0f12f29c4657813e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48812d711bfd8df1e316e2efcc890b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81598f35041d18e99bafd39de71c0746355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a0ec6e82abd19ece299d2a201879a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bafedb60f762d7e4a14cd49980c14357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334f745c2f75bda795b2e7cb527266c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fb6cf5122f92966a00fec7099e786359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec40b37f62040e6d080f095c48a838360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87359d18b1057ab92119c825b9a184361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6013f0ad19c37e8bb09807e55f2f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450281b2cf24063432b2e434de3b9d6e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dba70a48de3b2ea1943d8d3799f458364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd324a48461ac4bda9b5784b8e3f37365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d7861f4cbfc8e2562005df34c1fc7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c9b08927465e28761f0325e6c2769367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e20c7da04d39260b4733c8912ed955368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895093e553b9f46c24b45bbb127ab03369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6877347b9501d24b2faa500dd35f686370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72c17879843c978d85e66739c71d9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d382f541273b7dd51cb0ed3d0e19a1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278c3401b4c6912c3c950c7611aea22373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fdca5175ea11aedd39758db3f1324374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a78d13ffe947a9e967af4a8b80e85a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc4c3cf51c1f1d502c5ea90d400854376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a7729b723a7d3a683b078cd7fb467377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971f67dae03f257d6f3203f577ff65f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ccd34d753aebfabfd6dfb8f0d9071379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e01c451aa1d1ed762450a73b18747a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f974be08b7f1950b4a11cf2458712381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0ab11a6262bd3e90122e238833116382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6877010113fb198ad3b269b22b1ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de450858823b01d187b6b569b27118384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b04c17c4c0f092d2a981c09bc2a6b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af474cb33cdeb9f8264831cf6576e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a38b80cb448799ebb2852a978d1907387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd024891d5313932ece348194cecffa0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702a7a5878591202bc6f14b583022f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1f7899201b16ffa4895a59e58c9e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4640246135b8df6f0f0d56539be6a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd44ea120c19f83342d5a9d48f6d9d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eceddfcbf6832ffb7fa2cdd6aba48393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b05dac7632e5dc3d69e953b11fc12394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de833914e64305b1986ac8ba7ee493395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fc661f656182dd69675e5edb7e16c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff05af9331c784ded7b915db1626c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a212a8841a2ab05359e275514fff094398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a7eb7be9b32f1fe4251f836cafe45399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2a7465ef55643abcf8bfd2eca4cc1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46719f7b35d90512fb83e480d6ea5338401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229ee51ca4fe469401c94f8cac9d85d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922dbb24044a97ca9fd6ea556a5a71e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908aee515b367dbddf76fa78a3f2aef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099432d1779aea64fe3d5c550f043be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51d98b53a27cc1edcb8c4014a82d18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5138c6ea2d729c54768ed282bd9efc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70864490c6d4bb1599d4cea42ae665408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37f1e5db12f088ec0d2e958fd41da0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e0cfbd3e38560d7ca6105fea56324410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b139e275c62bd22d4049d11ee01a64411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbca4fda3c8575cd9b5f294e08415e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30763390d2c75cda751238523de7701f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae12a9f1d6c9f0aa704fd1478e79578414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdc99bbd7abfc5f07d829d24a841b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b161e43d6aeccca4e92a60acd73d1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcce15cb400f9898f7b2c6066276f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47a9984bef7e202fa3511cd2a6514e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21466e2e3767fcfd110482130958b861419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281acfe17fda025e5e6a9af30c42680420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4a59b9f2def44eae14b46a1b186a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f790da47b5bbe5bd7a64565778266422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1708161f361dd5ebbb0f294ea11af1a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea79231ac5e42a6913313fa87e4d59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fb0dd88a159283b6d18c0c865ec2c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f11d3d07d3d8ed27bb297eb16c347f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1b0dc061a70fc5b63b0923be30158427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e53c889ba76fa3bfb91ca2d4c1986428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395038d7e1bbf150b56dbccb21489e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c12dd7ece888ab22311eaf9e1a8c3d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d040fff44513bf3f6d824f2c7fe286431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7ce38d0e2cb1b9e0df9bd3fafdf87432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4c46bcc10a9f072959790e37e4b9a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297971f132b5b897c450d3d175177550434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4f526062d63202c80e7ff07c54f14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077bc39e2385c1e055d77a16a6fdccd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b92e21b93db0877f9981f3d988e293437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f2091bce850b1ff067c77faddbd82438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe289f92f534fb611f9b4d6209778f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520857970b996d462c42c9f5344ac01440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bd3166009fdc09515033c5942b529441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e56c0395a09bd03096deb32eeddbe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987f6d0bfb5e321d254d5f53bd375f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fa6e9f80b342c6b6bc7d493789e29444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1561c731dd7e45f36d3ae458ea022445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e05cc1f8e57305e108e25d1593a42446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b2db58a46c760c6875771c1c7eab5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9a120f41dcb55cc824fa2de168673448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a7401699f5c8eb9aaa4148a1ef248449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360454cd5955d28b4c6d68f476fa3f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c28ffcd09c59c507177acc78bf2787451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610210227e7f2ab7ff32ae45d9f8fbf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca9f3e0a4546a0f7f80b0a1878ca2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22e866a41ccf6341329b10ed5a854e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfb93ecab33411ed3ee75500587c43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92f6444aec22dd9dd376ee2295f216456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2abc0740a1da8650a949af4f3c0d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f38e7ef2f00ca9225015b8b1208af8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da915aebd55e3045a80292ce44ce042459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45a26567ca1ba69632075e5b6c387a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd440e7ec3813b1f268c6012f3f3f69461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4e830e51d22c49e89fdcfc3e811eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2773dfb73ebdb0f3d4b5356f8fd129f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255553ed2cab2e71c6a4ae600f6b4be8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f175001a3898070d3ba24b0966c9e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56faa0a1dc27a8187d003dda72e9de8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed5231dcc53115ee403ad98470f6fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae39c26ee6ab7c9c908c7253a00ed21468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67832f7fbc399346efd3666caacd0c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30074420d92e36dd4fae0d4461bc39d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b28f2dc08bc448b86c265683c7fd0b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544aa3c7e866751e5d92c3a273679e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d1a0413e968cb1bf4facf790fb6cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e4f241ccf29524f3cc189413eb1d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc8b1c352b8683fc6f7e2ee654bb86475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ebfc8b4731b03a1ec8587fcc75ce4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41eacc44e096da7ea321c91bf3c68fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccd5b354145956c1558d67b78d01bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a63caeab6cc49b678e34d66387b757479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44149e8ec356168e46fd0f69a78a7610480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8dde865dfc8091eaca6747e62aaaa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c5d42e7768801d036e6ffc7ba0066482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366906014c0c9d1b09576a7ac7707350483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49ce5830e41f5d645447ac539602a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7f150926c396bbbd9cd6b879468c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34990ce42489e7f095422a934587672486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7049bd5eb47016e1adb348f1351ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10798de6578fd40d59e91a99a1c2214488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200b87dda732bbb2c92994fe3e8cf03489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a423ef7d11cb521d7b30f26801494490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45460941073e012fe8ce80ffea5af64491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5be5a98320fe17c58bb87becd6fc3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eb2bca4286afb0138eb70bad3487d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60667bebfe1044a70c055fd9d2ed57ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc721b82cafffd622dfe3f0da6b9f71495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c466af7d3995d9bac7de86d032a6ddc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fef83383e6fbc7c8ab6496931d4cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa8ce853b1e10f00a86a9952256a45498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1601525a8c4d5ab748c0eb26afde0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2b114af4f57cbb047b929c61f9daa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4048c89443c3023fd92b988565121501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa44d0d1171047a8b5230ba4aa51e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fa9aad477db27deb78c59da704d3d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d2a9b0b4705f87086d288f4769597504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63606296a46e430d223cef1d2ed264505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b63c5ed5e365ce04f7b75376f5756506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcaf8d2e32cc4a8916dfc70e231d98507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a05b9b955694295c3491065142745508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ad85cfbce370a28bb130988548433509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cd1ce0f8432ee7c8e133cb23d12c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dc04fc27d8a8eea4dedc42fb56f0a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163fc89fdce11b0aca23024779bfe8c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a8ac3456003651f382b8cdc470b8a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e44c013177ca9b179a5bf195e6621514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ac8225e9770fb229dd5add0b55c64515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6c5d07c39c7688895de586b1a670e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcb5936dc0b48cdbed9db73e7e3005517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435439e12a13ec926766405f3764b3d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b26ee5b924ceabfeeef5ef650abd48519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c5d156e3a3518e4782219741c20b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18a8c564bde937ae45e1ff72856ab2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77273042c74ed008335e39ed6e46faea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a563a198737541396f115bb3ce63f62523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187379d4381bd45245b1d35208a1cbe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099471b55d1983c61e3656b9aa00bc5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fcda76e907931cc10f09f354a3008526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5ff48c52ef9ffa7f2f08e3c9a673c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed29fdb9c8efc4feb67a551bd342e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb55d648e98bccb9231e614d3d38f37529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746ef273137c68aa949b37649fed4f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f98037fcc11681e8acb52377ad741e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c9a60da926955caa5f2a68d53d248532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974d7c3118f7af3c07d3e8b47cf839c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179fc19270812ac6e077741743639a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aee3938edc1bd19224c03613912e8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733409897cf49a5a0c45743a2ec4a5f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61f9e7f6befdb2565a7889de43c701537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dbd7a78575624a83334f97b11b149538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1cd28454f941ed917f2e003da411d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6e224cd4ed5d38ac492ec654911f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a78b6dd5303e145c07974d686a576f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69453ab4e6e7ea9b72f8bbe7b3cff6c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abe19a06e1454658b97aac68d65a7e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a08427dd7d9a4161a60b56e231dc3e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a00f64ab9eaabd676b60e11fd2abe8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412714b41424649eb19e3475c2297ada546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a219c03dd867bcf3784905ec2f1075547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8783ba0d7800a70238bea8c7f8949b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c86fadefb88eb616d3828862a338c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929f6103a0257584bdb35e27224a9b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd6c83625e9422f7bdd107d49c733b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5e4b22bf0d647347de36f1a84c2cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bb6ebcb0308aee50a37c863cc0d62553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83835a14ea144548cccf9e8f3416fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df4a1b9d61ad7b6bb6491829a643ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0e1591625f742a6d67d3c5d1292eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82aedfa47bb42123dc54ab08bccb690557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42ef8bed8f18171e208daa7f6ab765558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b1a4ded1bb064d72a04304deef2e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628104a79a8c8fbffe509dc8e53bf42560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9955baf246ce9ea368820676ed67d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74fc9b9e2180d8e9cb569828f691f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c56749b42f9abd49ee94a1b2ecaab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2aa771d0c6425e514295028860f219564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d7957262121df1c70c4c2027887b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff893a4bc3471cbdffd30c65d99a083e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2bbf3ee1a4c6c754178892d252751567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2bbc9aa37c42964fb507d4249b8e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526812bab580c79bec1e2b1521aa9c50569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac18ac817936988f836bd7a188d084570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce40b47ee1c3f31f47253ae2912cd02571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5bb6c3810e990779222b8e733cac2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538052153c0bcf1aaa0b6f4249cdc392573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def06f3ffa01e41ac7bfe160fac5df46574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a7dfc55a91bce050a345b286fb9c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fd373f05ee4931087b675893a1619576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdba2fc9f96c58e1ba3adc333d3f00e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013ba0873fcfd58531d1575dbde8f01578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca856ea7f191f38f5e45b2ede86f2117579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a45e69a790d5f343c41cfa2fd3d78580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e9dff1817631d80cb7aff73d86b40581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c08915d57b546d8fd73c516141c92582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c388ab8afd620e0746c22f644b3d87583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61957a400d1fdda13e11b084afd7746e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265834d63e46cc70a9124f9c21998b62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cee372e069f63223625cf45cf3c5fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297ff931125d4d92ebf47add29ea673587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366d5d42e39d1042f7feeb3861a4073588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00819ea6006970ef3c237ffbde4c5e8a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffff5161456b7a6e537a6d40acec9f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c1b29b46bf5374a8be692f9c44b15591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43d5aab1cb3aaa1fc67dbd7d355ce1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dd481416bbbf22c1e242bbca85c83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d07902227a1d516d3ea85065172e99594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce1da47c61f11d644b471d660a7edb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c903f5039aa8e5823494cea1a95911596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec3d457f3c0ad0396ec49c1748d4b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fad599f005325a11007b8e3b0e56c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11127ed859ad8da1fae57cdd8362b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b4c29d4b5ef7adf313506fa20ab0f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbc7d25c76642ca0f680f1b8d9f964601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874d79401f5518398374ce7e2d3b136602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132452c953309430016e88ed463e62eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e983b7f3476642f1195a52383179c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc68048f8b09da961b30f6a16e8f54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8caf665de3a01d3648be9468cc978606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32009642e954554dd6d533c7339b45c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71b2f0165e4fc99ae2cab8cb4e4c0b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fead8d5bc9d18128fbec58bd2d645c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc713957d63af45fda9a05ef8cf94c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda685a9748c000decd1aab9d9375f02611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befab5ed270d38f988a607c85914a7a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1fd195af78ca9aff008c764d5bb76613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0944798242631c15dca51b3b767ead614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2c802e2da56661fd3bd6a988b6418615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad83c10ee1a02f3cb1bb5e36dd65a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7df8696280ce716bcddeecd55882f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbde8fb65f140d5f5a19129a2b3c647618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48eb8c1383e86595b48fbf359e8f8e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f31e7d7d2cd29e6183caf92f805aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b88172063c3fd40303f5aa7d271d06621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175468e57729e27284bf05c8d58d660622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19a866ff6677af2e2a7181b416cdfe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89754c062eb13830f8e9dc65ea912a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42638cc85efc45b6a78b4b742d7777cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96711555b27355a1807ba9e80e2cae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c883d07d3f96723f30f06c58fedfa8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb625772cc1581d912f851d64269fd6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760453db2d1542d26798cd5f135e240629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb8aa9371e5a2f1dfaf2ee1d4f43db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c165dab74001fb87d02a0599e911c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859c76a2f612c32dae5ad38709bcc16632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcff8e8a48cdfc293155c1c927b6809633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4422de9ed27d19675577d25da3d3d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6ec797fa2d7f84e3d7bafcffa04ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29064d82b9afa10e0be1425f5fb6e55636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397c81f1c33931a0c909cf1245d769e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f89102457f32aa0b03e74e775230f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3febb91e7b9f9b949a212fce569ab9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ca543890bd0a24e461c3c8fd2ce91640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c04f345293c191652bcf9e558921da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957221e3e82582252b190608016712d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a13367ee4530886f74321cddf0be1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5d082b0e60cb589df34569bfd60f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c9c4f3bf0bd6d999e9885f4ae518b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a1d49423cd0df4d176f0705879cc8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c6f99a40a34751347f61810e69f9e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b564d48aae0ad6ef31c511750c6229648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d9e2855f47187cee4598f4d7258b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3621f15f35691eb9909a18dcf8549aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ab31887a30e33b5ba6a6630797b08651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae807a6fca9e6bbc9a15d5b4c497b3e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a4be30816d0d99b7a2f6d6eef3e26653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0787d6754e32bbd23bdcd682a2db9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062650fad37975cc322484bb6ab08434655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2ac10a890ba8e2a7b1d3a11e9800b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1ce0029507dfcd19b1c02817502fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33433675cec739dace0ec8a0e0e6dee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f41b92be293d66a2824fb4060d870659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622fefe80b644d15ed63e2303c83cfd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8584bc9f1cd126adcac5c85996fed5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd11a18fa5fbb842b1dd6092031388662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43952d1ee1fc4920a80a071ba8705642663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e0ae6f0d66630350994acbeee07ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1498026183e5cb36d9642d12446f8cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f64670df6eb3ee204b7a17a77d2f33666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764f7a774085a84966214854e9d5d83667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a9b7200da5f15bca6ed63987efdc8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297598f54363d0a707f4c70eefc825e8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55803470e0cca337ff792b17ffe644670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d7fbe0448ea5fcd401bdf125cd63e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d7221d36ce0dc57de3c1377fe25a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf9619eb2eda181bc5025b9e693fad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cccab24627904ed9502aade2ae160674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0134311b01d38e357bd8962a3036f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a3407ed5d25dfd321936e2866ba9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb590ce5c78cda2287adea70beb1a1f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44977d93378385e28b03cfc9629dfa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd5ca06ae24f13dd591a059a4106c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac85a8889b6a77faa634bc484299b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7862826f0bc95ca0654461607e65db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa84b23462a33037d94eb4a94f41c4b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4129182d4610133c6f5ace70935a5cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b4d3aca2700bf9d664530413ad9d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214d26ca4c60c89222ea4ae4cce510b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37184804720b33dc601f4dcf2a316051686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e02a5b0905982dce71e2c503d855f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec7d7710a51f8fa13a829529c56b8c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7370737c5b47114fa518c6f5e0b6db1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffda166ea92708b5b457de969f0138690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b016ae8fa503486d5b312140f0abe1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c0fe0cfa5c6407605342b6817eba1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045c9e5b0cd034f7b704dfafcd551c1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5eedd95d5b91f2d5ae54c54f225c26694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62127f8bbe0d846f56d182e985c73561695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbea680e8e7f69037f5e9f91c4bfc4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe1f256152299137305993dcc9b04c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3bc11f36c3827327bb61549443a8a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9940b2926baa9d1d465d301e681ed30699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07cc45045423366e86fa1bc2c8d39d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a4147bbc0a74d1f65356944a03aaf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f06acf8692f8c0e83d55c4bedaaa15702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68c3e97a451ae5acdfb9308a205ed5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bbe79c8c74c4268460c97e464fb79704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b76e0b1a717615a920f2ab4c8553df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3c4e96ac42542341a0dcb00a05156706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bc180f4ce20064db83a165b4c69c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7119c70b09a73f3e576084a6649231708.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24401,110 +24392,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +24702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J361"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28810,5069 +28741,5044 @@
         <v>25835</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
         <v>4.4</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25842</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>446</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>4.83</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25873</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>9.27</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25875</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>4.6</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25876</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>7.77</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25877</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>10.69</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25883</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>16</v>
+        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>3.96</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25885</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>11.23</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25899</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>2.12</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>25899</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>2.12</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25903</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="E171" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="F171" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G171" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="I171" s="0">
+        <v>2.28</v>
+      </c>
+      <c r="J171" s="0" t="s">
         <v>474</v>
-      </c>
-[...13 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25914</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>475</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>476</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>1.07</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25920</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>4.98</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25925</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>481</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>483</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25926</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>5.12</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25956</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>488</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>4.67</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>25957</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>492</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>1.9</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>25976</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>495</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>10.35</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>25979</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>497</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>498</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>4.8</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>25980</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>500</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>501</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>4.51</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>25981</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>2.39</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>25984</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>483</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>4.53</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>25995</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>17.6</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>25996</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>3.94</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24012</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>516</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>2.28</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24014</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>518</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>519</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>4.11</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24020</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>521</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>522</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>9.01</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>24020</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>524</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>9.01</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24024</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>4.68</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24025</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>24.42</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24030</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>29.53</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24034</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>29.53</v>
+        <v>1.2</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24036</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>1.52</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24037</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
         <v>1.52</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24043</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>6.34</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24044</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>7.42</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24045</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>6.93</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24046</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>6.38</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24047</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>7.61</v>
       </c>
       <c r="J199" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24051</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>37.1</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24052</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>78</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>49.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24056</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.43</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24057</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.4</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24059</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>7.52</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24067</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>1.29</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>24067</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>1.29</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24068</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>1.44</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24069</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>581</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>1.6</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24085</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>4.98</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24086</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24087</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>6.05</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24088</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>6.64</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24090</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24091</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>7.52</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24092</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>7.21</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24096</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>8</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24110</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>5.76</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24111</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>610</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>611</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>5.27</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24113</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>613</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>614</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>3.28</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24114</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>2.39</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24115</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>2.69</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24117</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>623</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>2.18</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24120</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>2.28</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24122</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>3.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24124</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>7.71</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24133</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>2.92</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24134</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.42</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>24134</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
         <v>3.42</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24135</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>3.51</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>24135</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
         <v>3.51</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24136</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>4.01</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>24136</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
         <v>4.01</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24137</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>3.61</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>24137</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>652</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
         <v>3.61</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24138</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>4.31</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24140</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>4.11</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24183</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>9.33</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>24183</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>9.33</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24185</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>3.31</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>24185</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>3.31</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24217</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>7.77</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24218</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>10.44</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24219</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>8.85</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24220</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>676</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>677</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>11.18</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24221</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>679</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>13.42</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24224</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>682</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>683</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>53.97</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24225</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>685</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>5.13</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24226</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>689</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>6.73</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24228</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>691</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>9.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24233</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>695</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>7.26</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24234</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>697</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>10.48</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24235</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>700</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>701</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>16.28</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24238</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>705</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.81</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24239</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>2.71</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24240</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>2.44</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24242</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24243</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24244</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24245</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.62</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24246</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>0.98</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24247</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.38</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24248</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.28</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24249</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.38</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24250</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>25.99</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24251</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>1.2</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24252</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24253</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24254</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24255</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>1.23</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24256</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>1.75</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24257</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>1.6</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24258</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.75</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24266</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>1.44</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24267</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24268</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>1.35</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24269</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>0.97</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24270</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>2.28</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24271</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>2.5</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24273</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>2.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24274</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>3.18</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24275</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.28</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24278</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>1.58</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24279</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>2.18</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24280</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>2.22</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24281</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.64</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24282</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>3.77</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24283</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>4.14</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24285</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.47</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24287</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>8.09</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24288</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>9.83</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24290</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>274</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>2.3</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24292</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24296</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24298</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>5.57</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24314</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>3.8</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24315</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>3.28</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24317</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.55</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24321</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>4.49</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24322</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>4.01</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24323</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>4.79</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24324</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>4.29</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24325</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>5.57</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24326</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24327</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>274</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.4</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24362</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>8.68</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24363</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>11.37</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24364</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>14.85</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24366</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>11.28</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24374</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24375</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>4.57</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24377</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.74</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24378</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>5.97</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24380</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>2.18</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24381</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>2.59</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24382</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>2.28</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24383</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>2.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24384</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>3.22</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24385</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>0.96</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24386</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>1.35</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24387</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>1.46</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24388</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>1.81</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24389</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>1.49</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24390</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24392</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>2.53</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24393</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>3.03</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24395</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>13.4</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24409</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>7.06</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24410</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>6.54</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24422</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>4.45</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24427</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>4.2</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24428</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>4.71</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24429</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>4.4</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24431</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24466</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>421</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>7.76</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24469</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>5.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24470</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>6.14</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24471</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>7.34</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24472</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24486</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.74</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24487</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24502</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>31.61</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>24502</v>
+        <v>24504</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I348" s="0">
-        <v>31.61</v>
+        <v>9.98</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>24504</v>
+        <v>24505</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I349" s="0">
-        <v>9.98</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>24505</v>
+        <v>24506</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I350" s="0">
-        <v>8.789999999999999</v>
+        <v>13.79</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>24506</v>
+        <v>24507</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I351" s="0">
-        <v>13.79</v>
+        <v>65.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>24507</v>
+        <v>24535</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I352" s="0">
-        <v>65.36</v>
+        <v>5</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>24535</v>
+        <v>24539</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>421</v>
       </c>
       <c r="I353" s="0">
-        <v>5</v>
+        <v>8.18</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>24539</v>
+        <v>24554</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>8.18</v>
+        <v>5.81</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>24554</v>
+        <v>24558</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>421</v>
       </c>
       <c r="I355" s="0">
-        <v>5.81</v>
+        <v>40.21</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>24558</v>
+        <v>24565</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.21</v>
+        <v>4.15</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>24565</v>
+        <v>24564</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>4.15</v>
+        <v>3.94</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>24564</v>
+        <v>24566</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>3.94</v>
+        <v>2.49</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>24566</v>
+        <v>24567</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>2.49</v>
+        <v>2.08</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>24567</v>
+        <v>24568</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>2.08</v>
+        <v>3.84</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>24568</v>
+        <v>24569</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>3.84</v>
+        <v>3.22</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1030</v>
-      </c>
-[...23 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>