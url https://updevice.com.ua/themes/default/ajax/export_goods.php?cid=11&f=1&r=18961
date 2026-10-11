--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a9c1d4768741d0d6569b7036405c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd355dc44365dc12afa3e6a3b84b952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa1669d73823509ddf15131ac0faca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b9e326c302d838bd479cad13c6ee24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713139f9b47709ccd62ec8c154495eb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a43a423891122911af707352d34c3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3547b8d204e62d9bc53accbea07ec867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ca49951681e5fd6366aaa9d331f538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cf778723c485eef3528d63678e8a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e697ef58ed5e6021eb0a7f9050b0ea510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcabbc1a3c36048585c1679456c1e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1a5e389fee5f0e1aea5907d5dfae412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbc92df0fc445aea62669ecd02c18113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f5fb71ee862948027dc7ff470918914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c55195df4c29e60400676ab5d669b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713839b7336eb680a3cecfd2f3ccba616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45375bd3acc18311424f0669657f53c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f859336b3f9d550b4b283a40080b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f270db5ce1d81ce6f0f390b4ef90dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4c46f87f5a7867fb79eb0e7168f8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28208a9a5d8156b15ddfe80d9e512cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890711fff3a90f5df943f3fde9c4f9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d9c17669302c0e31bb5d3d58120c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1511d0fb285fc5d0969366cc3629b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315208a6b70342153d8709bf76b9117f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41871e3b3e9168a2c61533840f38586826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74359ebc933b492ff52613bb9023fa6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701cad840f39995f327ae7486dea05128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ec6d85dcd7913ab07f990ed67f1e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c2d3e33f3bbd087428a9c5ea72f4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a225d5bbe02be3c599d6e63b572d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb84a76fc404acc928c7359426bd6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ac5cd3dafee83f2678225caba672733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99af87fd062fa52ad0986d5467601834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e093cc1d3f791644bd9ba53bf4e2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ad4718e36b5ae534cb7ffd08c56a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae9ef689b666465b35cf6f66d46c4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf87ad28c57b54bc7075b155008d9ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20559ca5a6deb3a9437001542710793439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e50b995935b1d3fb6e619396bbb0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039b7aee0d398fb454b6e7dc7162fe441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234ee8dec3c056907606ebebfb2af0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b24f43d504acc770d0d5e36d302d1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03337d15d0d0f8fdd3c0ff59c48b1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa8a13fb1b33ba1d4057e04393b93745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c12b44af3b3594c50015f17d94ef6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebe6ea27a9331e375453b3be59256747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdb4aa351cd1e8f85fc08f48a742e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5c1286cf6e28545d315c692d8ebdb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f380cbffe8577b34a2bf63f3a1fc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5cf51ea096a4bedbcb0efc880cf6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433e82784d07dc52fd19329680362ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8127ee9d11118545b9da4b248a22853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec244de9f182777745ceac0ed9bd846c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46adc69ee2d1d98577d085792d6d4a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ac49cdf7ee391e3a26c098ea8bb3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22d29e5059ea77271dae995238d26357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7729cf071719fe949344e995ee67a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d300c5de6f0690bcd357e7b118e2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597ef8c98a78181db2e9e56971c87cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0605e2f3369ec919301d160ff10f2d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4922d0134ebd8bbb271d8401f0cae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294e1337c2ddb44f0708857695a9a6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465b824c9cf71c8be68b12f90cf581e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43dac82334428f0a6cfd847a6c0b3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde77fafda31ca1202ff05c9d29543f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3ec870adbd50b342b9f936eafe9c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18efcfde5394c63e9ec1340e844a2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2e28c1b2e8b79e2108e1c5d7697fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfead4e270e9aacd17ac80c85b97a5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0ef4616c30076bd82143749691cd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791166da9357657af88a2794faef479072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a80d2aadd5ff697990670f474031173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647769053c3b7a7afbd3ec6c73bc912374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1c82e0b8a728056db5ec787be250e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa97b081354808fccb3083498a1436b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8df5847abd6967d70cc4359a8456577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a64031826524a51bb1736ea3a1424278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae221cc9aaa17346c62ac841f5721179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b440245a556847958705c0e3e121980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e261e11bddcb2654cf69cb3498fc7c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2446a752a0921a3e2b5e22b57cf89482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ed38d10058935c349447d7b4ea47983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9737b44041831390b39788bedc90cec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a295113ca6412df7d659dd0ffa417ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496bd7836a2841acdb7032578ce8f7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83558cc744b84d2755ab6fadc9523b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb6456378c0cbca13b7e5498948f2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ea6c6aa1d48c63a94d40c5856e1d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536b6c9f2c099e16c15194e108b001890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259d1fe64dc88d679bd856a40751daa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a37952efab09a5766521aca247125592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7de01ba46c5eaa1b8c20908bfb2da193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b7b4efca1fc3d5a3153a6621e3c9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396817218ffe68d7996126161b9308d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7ddf81b97ad05d5d64289f77fd79e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c6ca8d4d18a2f6d231f954045b4d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ef183e0fca7b099a6f429ec82255498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d4e9805862d58f2f4f0017bfe634599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494233efc55a022572f4c26e74cd491100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a699e9f66feddeb29057acb5fd023101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918c3e89dd58e9fbe144848d84550d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d1f30521aaf379c4bf59f0d937bc4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4123dc997d5efe9f98a25efd57d543e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397048a3369d2f76ff42e6815e22a8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0506f82a655c665fa0f9b859d1478b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2af26b9da8c570771692843318f0c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ebdd308039f6ad801dc6c6ce593dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f282ba45341a71ae3f233397a5987109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f61ccd52672b6c45625e4f955536be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefc2020b6988360e3ecaa67045027c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9d3496d015fb62a3e276c35ea2164112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b166614d28ad1e835b7208e4c16c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24e991ff14acc5e0f6b943a4ab916f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1848a0b3a8d3e49eecf8f1e7d15ee1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3583e828f6d4b96745d4fd84bfef5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7350042e30ae11f586933edcae4573117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fb1468850c13d448a5fa32fd649a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c38c1c3dd50e75f5a685a06871508119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090861986be59f37dd3da9f5818aaad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206a2f6d3e3c3ad19481f69eab6325d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f7b113c8ce4d40e3108f1bfa39d84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79f3cfeca7a9cc3abf7671e36f3a19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e374213ef3de51bba016350d9ef5036124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb13cfba9f500eb1c08aac6a81ca91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d7c75fda7087196aeeabc2b54a051126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7cbaa5f98eceb0eebcfa3dae25344127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbfdc80856db1443fae6982ad31292128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d30bbe1da63bb02cc6abe2a1cc5300129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f34486378915c726b079ae891bd40b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee92d77cc17cc30bebf6ca5e8ef8b52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14938745533ab59aa24e40890350bbb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800bd465601ad11ecb0dd9db4a21f3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73da973e3aa00ac4f1dbcd4e8d3731134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38cae2ea2d357ee1216d5705b60a4c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c00500c688b810532747ffefa3ac1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e3cd5ccb787cb90ada1d81839a550137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b615e3e2e4f0fe350c2f22372ada2fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820e720eef857fe5b9b04c527e732bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb1e95b49ac98895aca70e94dbb11a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b268c0e51dcb9e82a0d149075eec1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309784c8536a3439db23aba5d3cad70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385205cd3f8a5f5ef7aeaf22717917c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fe504eecc402039d5741e014c267e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e164510b532b558289ca875a757677c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ff477be88f2889a182aa694183152146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddcf00cf17dfb61e95f0d5ee401ee8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4d592f1eff6901d9a947cbe990968148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527c97dad249dca151d4e51f991577f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042a8954b6ddaf060d6eacd39a3b412150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158909be7c766d5c100e80a446446d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc659a4f13f8aa0c75f28604da9a35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5ee76cd2a8d41ecc4f59c549e1cb3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb10c5f33e10df27185da156ff8de9e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e304963649b6bccb430eec2432145b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd9fe6789393f7045ca4e9f3307fa2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017f68514e3c2d8aef97efde408129b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d5c7b7fe8a03e9b81522a7e3f2a58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2db36aa8ab58f9e5882fe39ed3bf21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67647aa6b3b1cf88d96dc26d4a287bd7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12233067f6c77a7570075684f3afcce4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53211b442f58a43b67c9ad40c7620e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4fc29a32c0d3072c0857dffaa0baf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f32687c021be8234d8c7a7dbd2453164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c0247b857ceae9c71dae56822b9c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931476c4cb21fe1a9acdd8acedd5cf72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df432d36781a4bd3026eb1e282c62477167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b812ea275c2f2be0aaabff1092033168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963781bcf65e0e9c1e74cb41b9c40f20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe9355be69eb7868ba4f1c6beb5f47170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380d04e22afb8041d8a60a9e07b8370171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074985d736d7136cfe2eb7407b2adad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daeae66e4c28a6d6d56dccb9f1c56df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13bc3484c38404ce160ffe202b742c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cacf86e3535463ed5683fe04456c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af493b17a8c3e546580dcd7be5d2e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b379e52c5ab187d939a1d7d36402a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb18131281bafd40d003ad942bf2a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967461f2d81eb723fb89ab160d9b4b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ef21034f33b63c88a072eb1c0488b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652ff26fb2386c362c2818f7261b350181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5075533f5acb798c34b0cf7c291c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5295a0a1ddc53d8815a612b300423c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33523844b65b9114904c943ba0dada39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b4d6c791cfd7cf5b2a508d2c22f1b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49543ce37fd9a1c13fc23638d2763a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698aa4dda11215d3343705b3b8329d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255ca92d7392bd4d5e937736474b60b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd1342b23790ab89fc307e7468f51e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1e40f1d564d1216d161193cd68d9c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64362e520a5b77d04f3535476b09351a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b86a668147a46022317a9d5a713f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5f9ffdb3da40209fb417b7424807f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4beef5fc0e38aeeace0b7bbfbfe71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303dd5a8ea506f1d9c2e19cee7bc3a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c817a20eb8937ac477e959542539b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733702d823a74ad408a4e33952048ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf31cae2ed7731222cb8d515011a23198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44a460d934b2ec04faaf3e96c898e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3b3f36c5bcb4b18b703211a870aba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbb373265133e638c0c814a5216fc0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19908cdfce3c697300eec86b22824677202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e5f327bbea3c699f741d4a325415a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e45c016fc20d117cbc40cc550b437204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa09128cb1c6bba585bd2144c1b7294205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5939ba05a28b047ce11c15390efb0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15025f13e702cc7bdd430d7771451598207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928f7beef0add4db163c30b52bb43d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6fc0034020d3cd634110699a63a3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f5452959f28807e90dbe7b3509443210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd04319365e1c80319de0d3eb6acad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e31db1f29455bbab2ac9b85a565118212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a36e5dc17334169ba7bb321b1e58f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9dfd8780c0877bdf4f5fd1b9db4c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef00c6a2b5a9beb5d50bdbd81c5abd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63821114bd26d9d963ea3849df230bb8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a9f5df1c7311723b58066d6c21834217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3bba4329b8bfb7776de947aaf5679218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871c938b3727f18de4f0f9f6c7c6bea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ce81d4f337073c74866c168ef0edf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d16220ec1f4aa77b2c43a0d8180552221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fed4dbe9fd5e9ccd968e641e7f49e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4ee359e929d2b1f85949dbef03376223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b49f1b41b7f1c93a80b97350b2817e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d3a2ce58a5d084df48b524b86f686225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba0dd85d6fc155800b4c79499d65d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7270491d40d4a2e044ca603a62bf07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e657c8bb3aef6f289a9242a13e4c89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c421c268863573801fb5d600d07f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4219ec43cf39e1421a8dbd8bcf1ab0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f7ab1f8a6739b73e7dd1f179fe3f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383fe7ae292c01b4fe9ef0b3ce60d40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3268337458d3dc547229eaf5f4bfcc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c0ac344fa0015062fc19e7cf9432d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878a22e34454b070675f2dde76de91b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6c69ff4c46bc7fd21f0e8371d14ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767b0498ab7545b6e5160657dba3b0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d7182fa67f439961aa9cc2e693c59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48864ffd34eb7b4189659981c1e01b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9feecd826d6f2a2d8450c1f7713fa1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12141bc2267743e43fa7d56ccefd44241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcb54ef77dfa772a21125471e7aed1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86114603b22f9e511096f7fea42878243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913c89564b7453e9ecfe3932cbca147244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b04f569e905766c9f32e8fbcad675e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41561b118d963fa1f338bd3da6be16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec225374aef204facb9ac80da70b3a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d818acb6ba9e2818ce576434133c425248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362dae0a9fed7c80a5c0fd0498ac50a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ec618c909782c3a8155ab14b98e63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51119159cb604abef9273c2b75f29353251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21c87c657375dea5d044017c2eadc9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c581ce2edabbc9306969e1606a7871f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aac3496357378c952dfc5f10bce199254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596657b405b6df23ef4f085a85432a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3968065a727b6501d1c38f9df7b6599256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904317506a9d4c8e9ea299f65cd6888257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284363c97f22a4a6234af3db328384f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4ddd3b93bc2d66891231a97f428b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b93f2d06030728d8a756320900640260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d59ada598e027f333b9c8dec4d835d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2883343a8102e50ce3e09a56e8f57e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56aeca1cc81688edfc99cda00676ea6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a5e1bcd66bf847e1b057a6ccba020264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15aa69d4286a686055b7f0d5d02e9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b28aaacd879024afbb053796bfd3b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f8fa6b8ac5598177befea7975de56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ad1c116d4a4780674f2b945406769268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c8ce2e290536fd43ae2057a748e83269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55e17f04436d20796a43a24f743d80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee71dd13156e9c3b6245b453c04ff6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc427b2066a0d0c0d324f23173fb02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc47475d5504f29a5f89c631ba1ab2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6edd887bbffc3c82e59b6517970b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6673d48c29d6e12e10c2836201df271275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17e4cb4d83cac971baac1b7843a4e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd064e24155f43a282d580eedaf92ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bd9e912d44d7fdbebf51555477f9b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809da521510337b25888d27d6c2b3191279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71835313bf6c09be0051e2eec597eee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f20338ef80327230c3d23c6d45d7d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d21ec9dbdb91ba1c078c88920a56d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d51e840aa13b23d3f41bab87e85af0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccba6240057429d41274f864f11972b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bfd7a0dd0d416213dc073c55e1562285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95103b2a0afa1c2b93d5a6fcb819bacc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fee979334c8ad60402dd27553c64d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a19af7782361302a108715198e174288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57672b6c51a5a8f36a54e0ae7c877b32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb75844ab4f43f83f086cf2e0d21671290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a80aa618577b8c8252689636fda6eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce7f1be42df05886d0635c196c0896292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83602b3a61a6be882b0a173e3405f97a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58c02029ab435fd4c1b79f46c6393b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b12826a1f3764638a95a3cf11b6a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2318f39600c6a9cad01d88cc75c0ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06c3eb541f95c4c02cb1256e72fca1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7c40c793a211962dd2fe7534d4dc5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015b69d4a24c337b0a28c4bce78d0ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07afbeb339bf4b6c73125a20807921300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccc4961c2b4d57bbf0e6d6b590612b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179498a3c75ebcc2289eec78797d579b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640279c37bbf8aa8298337a8c6fa7051303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af95e01fd82c44509675c9dd5cbec19304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091b8b5a2295e92cdbe32941c4cf426305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01a859feb1a54c27b2db0bc12d6184306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342673328e599bf6e6cc5129d7a59c4a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1261da2397ec24b77a3f5b17bc9a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176c4ccfdf58d766e4de0397eda5f94309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089904291fedb5cd793c70079c04d0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23e45d29e5afb4c7ffda6ef0009e34311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d3b671380a80e26ac357951ccdda2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc563b969a13ea6bbd26c16543124e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5801af172a369b571aed4818f18d720314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fbba00adcaa24d7879360e9316e7c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b98cc1d641f0d6fef1cdf378dd6d98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6afa6ba06601df48705b41ae535fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480da1b649bac6c31ba64fdcd439440318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585d2d79abe2f3cb1995f0ee453dbc4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005246dc407aef432e8b7ffe1c91691f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677454f2e1da9511e0e50d594f45e04321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f420c312394d845137590bdd45470322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe0d5c43839af543fa31c45a947929323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69b0e26823e2f0ea32cc155728433c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12cf8047e85d5310bd0aacf7f1edf8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3ae828181d8356d73f8ddd7f78375326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf2e0c018e8bc28b7fddfb52bd7a6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e535e6b35908edb18cc85b7502078328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740401ef1aa7e15bccb6ec31f5c08fe7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db2ae920779ef3a64f86fda554aa9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8991b8e5c1387a71922dcd1be9a08331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b5bd56db593a19c7ad8aae44fe057332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b876662839052f231ca3fdc1d562055333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a636b914ebde588856d6970fd3981ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170486954b86fe06b73d8a13f69e298d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dae97f9a151bc2f7f8e0902e9cd58336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdaccf18a37a8a75cd1acce7d1ce54337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439547828a7fe4c5848dde0d175e541338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7287ee789e28cd7760be37249150ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904929c61b90089b88f8a3ad5443569340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105278d3ea5fc06078150ae6d3522f40341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451f759cb033f13ecaefb3d40d10834342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4d6a0d7ab238dee347c47c8af1872343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f32b7b26fca1957638ff151522a3e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1614181fe183dd43dfeb2c53faf5ba3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0bea2b579106e9c57f077473cb48c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cac7b38e66248e630ea6f61464af12347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a075945b33a4c2554784df986778ebb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13baf758407e78d419ec568749f55257349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb3ee17fce2ce3c049e3294cd1fa74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833ba225a19e42db867e544feab03c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340986102b754bd8b0160c6a54868cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63f2a36022ca847672a97ed2239f21353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba50d1fd67b7611f23d33945ccd0dae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfdb17ba07179bf73d0f069c030254355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c280351c93b509690c0c2db1c0040a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187938258b88e80a42a401bd1ce38dfe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67eacbcd53000a0c96310a56477bcc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9425ee9b9f25dfb8cc732d12b8cc3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fd53312e3f3d360bfe7080e7be947360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6b583236f5d64581f2827b3e138be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828e1a33c66ff88e4639a1f298eb8b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe44f75569fec6bf1f2ecbc822a24da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e50b02cf484019b45c77e63562e197364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e54040e8b405aee5ef8467498aa89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f567b1b50088b1a5159aef44f6851366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f12abe794c8368c1384e60da13141367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23c63e095f8652c9a5c1e77ba42374368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1da3198ca7450cc3e5ebc61a741f5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8207efe895fa5f234695ed161b20d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc321d9db9e99bee83642b950ca015e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f21b141003e34e20deba91ebc4e52372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e0156fe831c824a407b3c06462acc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70993bf1fe11d8c51b2909c592fad69374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe614b38ebc3054a7ad87bd1374eb1c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbd708250cfe519514e3446909654a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519673cc8c1e335c7010486e004c25f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853b5a9ccb5a28f30f93219374217aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb917c1df184a92ea151055b28f3691379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d202b36f72de2cc83209729eb6363ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980122cf9febbe06ce964f4d87fa0c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af896c3a9a4c38f12eeffb0fed9226382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328ef30422cef5e86b10eb7562721ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2ae3fb4ca3cdcbaa190f70c170e5b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5bad64c730c2418ba4c25f57dba5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1040b6e3ee32bc941d4e19e598e0c4f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37088896e6082155136635f9a3d1fdf1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c63baf7f5a270c5a50aeb0857f8978388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437571f947edc78c28354b07456062c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d95d7a90b9c0a6c189af477418bfa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a73039c86d89692ee3d20009ad3124391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d16997690deb52bcdb2cf17f415dfe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4584f4799797f40c82db4ce210276393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747822b26d0a2d24378060264b80ff5d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c863008e761b549fce24c6490454f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123992664fd7dea73fba20bcc56dca59396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4337d90c9c4c9703a8297eda8cd5c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e12ac3faf1b55e19eba07de9df6c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61414e763a83a04ab4f1e446c0928d75399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd9899683eb554375b701312b92794400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950efaaeb5cace04ff4f090d9638660401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f0a8420e7b9650633d69726931674402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2af8efe9ce858a0718f1f20afc5393403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8908224be62b352d710abe13a7d3b4f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251268f9a5136cb465dfc4a45d1649eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d11c1bcd65037fa3c5bbe76405690406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7eaf4ef636e288e9bcd189e02efc00407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ae9b7d21927bff8ae4cc799cb3e20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccd77c75b960de2aabb2876fa442e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a088fd92a784d6128ac00a6ecaa47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241ba8fedda4f7a5ea36e74e579c3cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9ba3f65e8a3ab1fb8a7543149b5aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb93fe483377c33500dafd92e05e606413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadec70ed8e4bff9ff416b98dafa9778414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77b9685f14eb69cff5002ebf556af2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac976cea6194e4de9645b85e2470da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204da7e179523aae5fcb9780f1699f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740bc67f62d695585a8a5eddddff9f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97961ce5e185d23ebd06f28ae5bde3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e4741960fe0f5618caf428f1b588f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9948d2c36034f7bd024311b05c0f3b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329386a4097753c71941bf725770dec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42a72fb1997bc2aaa90810e12e778f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985d9d840eae9195131d037f40de439424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce467f728aa5104aa18cbd4bb69b051425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba850b656418862b5167eb2e0edee4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a0020f04f2230eb43965147521843427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8809e47c4870eafb6b4168a4f7f8c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc05cd878cebd20a71706930354d26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914185660ca95c134bbd7f9de9ddf3db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795151464e51e4c927780cdaa08793bc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17902c106c17e744f66db5390dd0c7b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60c6ca9cf83ab869c381e2eb1bf82c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27136716e399631a5d5467b0d90b1359434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7fc3629d730bff61a0c5616b0f2b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1f158e1d6f2f8dba600f6e80a5d46436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ddc1361de4b71641b42fca86152d5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a31f3e2cd5db98b17420e2704bb7e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd07ca706b83a3d39bac8ce81ac89b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c392e15990eb4f6fcaa15192c2e5eb3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc858a4cae6dfe07c4bc3c7a2499b39441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae7b198b6ea8eafbc55c0fbefeb87b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1fba39aecdecc4d024e1979c1bf6d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44206a3db287fef08a204f7e84becf4f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5097779fc6c0d4ffebd97cc295fdfb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f122bff14ea0cf0df5c1b7f0b1c1c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df543c98d73cda48feaf22de739740447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9892b5d41e6dfc8847bf7da8893e4a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ff44a3ff2b9d18d6d6f66f72b3131449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f7b14db4b5a262e9faa1f5475750c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc74fd06899412278ac822468e4f64f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4698bf272af66570a63ddc93fe31676452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068bcdfac09bb79b67c69fcc27b4690453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a77570844eea875cba3d9fb02fae2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a1ed3d8c264a90422bb25abe0e8d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f7dd40508536b2d77ae47821373d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfc3a35364e1fc7b6582bbf0808b06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a6e8d991f06bd9199b0b371736f2a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e0418370be49753d90f983a2621f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d945c01740dec6b1df18296eca3ef0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a6cf520e3857b9a40049893b9c883461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66584224650e8122cbc2ee9c2b42110462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36e0d0035d25e4d05803ad55001e13463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00f7be738c99dfc7c6adb912917b77464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e07ee0b0c85f6f1d68d5b9799c618b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d9ef4d5bcc0fee3d9e4c7f83c3268466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0efdb34f254c0565ba9fc0fe72367467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79babf605e6690bff637ac0c3a3c8372468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fe3eeba417898c233e533b3b32e6f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698c0cf3baf4d75bb2814f9017f05b1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc80e550c93b79c825790f20cdab727471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d61938afec1289e5cd7216e3dd8b77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58014c9f1fb9e24da99d5816b7042419473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9261daea8893f5423212713313f7a85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87e666f0d78b730423e5ca2dbfb9dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1cd18b5f7489fcc4d447903744d69476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831e311c0d15676708973894637c50d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d208d2bbc26d6b328ac9bb8beb32ca0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846b6c8b49e3265a435e4e1d65ff706479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c87de0791b951ded63475f9a1c67f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c265b9f0419950b2ce73395b5d9b0e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdb37b851619a6aa12a48e3aa0b21c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d5e7a339a527f449ff3186713c63b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85c96d5e34b90856d5c5c09896826f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2ab39d0ea2b4ca361d8088d173a94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5703d55b6d7e3caacb0c757c86aa2b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75af114fccd3314544c1e677703981487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33437c3f660adeda9f7215cc6f3455e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ceaf7ea004e4e678efed6df205b859489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055fe308399507d0242744ae7082285490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038f79b93b19e4507fc1ad42f05799f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfbd23f698b04da2d95007d4a94292492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d1a6020803ec20ce8bedfe6c0d7ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30490afbea76b063fe3faba939d8e5ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dedaf6758b9bd838aa1782518f8769495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9147689af309550bbfcce74eca5872496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d736fcb13a6ecef2a2d3400512947b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119bd55d43bd3ddf290e1805ce9ac47498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322aaba7cf8e238cb852548515dd529b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4f71d1717b5d0c3212d625690d99b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe276019b0bf061f90684d9d98cd8a2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce509d37a516527d0b5b7a745126cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636f3ecc783ad721d9df344edb35896503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4f3671773c7e69cec692bdbef231c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f49a150d96b6bfe045574614423b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc452880872ca02913614e161d1ba3f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d23638ae032b3c0e87c78cb58e1a96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a906ccd534dddd0fb15fb1af11e2887508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e35e246d181061d9eb7492bcdc2fe1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8466cf864e33f33e7b9fbe31668b1f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd331cd6fe87dae13ba7d529c11378511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16767b07d21ac4047b4e861e08f934512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934134a27213241e2c590adbe17c803d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5ee4b1a617ede39527d4ee5697be0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c861dd1a62c0b94e5abcb1722c652515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca2e4a7f9c5b4846b50d805aa09c22516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b6c33842374a350de57e3b60ce96e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dabcaa46b5e3bdcb1b353f2c30e12a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ceb3531ecb7a730725f46f7675c92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdeec2aa1c48984427db157dba8e8c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed221f6c8f3a9c964c00bf072b73497f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804058f195630d2b50759b44a4d8375522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aebfa1140ac2ff642feb7c1dc03ea9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bc96a7e6beb334898d75082757899524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e16391acd35a595eb56b1a5062c0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137fc2d4d162536263940eb650c144c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46398c2235a44ba4aa1816db8c93099e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d63a764deee2c8eb505750cf6665ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa493309046305263acb7e6fca40cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f7f1e6c4318978844211c7e1a96cb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bd50046e2dd24e1d42ab1833fbec0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c109f910c2059a74bad833b31c6d17532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266c244f7893d6a4124636d04997d9f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a54f71cadabc592f8027acf67ef33c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72437fbce84a6d4b17c64d06653dbc9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a061a85d8f3451826addefa3b674f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edb972507c0f801214da23e846d119537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc46ac7a10a34f38b386b81e5002c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f714fd91046bdbfd7cf1612a5f372e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b447ef4e8b1e5a6586bec383126dda540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6956d9440e0a16431201d07b020d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119f41e10acdacb52af3b302227b0bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3f578ad645c0d6818f0428b33d46b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78081d974985e05b3ef39b8df7d42a85544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39811f68919bec15f8df0e5b0166304545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517b05e6553a5cf043b6f9087887c29546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dd53f94e78531ef7957b319fd1385547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b255b2867347da5adf7fa6ff363626548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7c62bb8ef35290af491dac2f23f1c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b5b0a578dfdfecd99992daf748365550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1a87d2490f31d76292da1fc120fb3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc75eb9b2ae477691fb9d9acc34a1db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a312ed4b1358471ea6ea96c0571cba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e81a364f8fb6d5ba70176743dca03554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b77181b7f6bcf5d5c082802795fc0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e878166b9a51e67860adc64aa92d53556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f652fc2036bd750885ad7b715672cb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d727fee9f91c3b82005f171e7091a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05440e7c882149c7a93600f6c4ba905559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133a7163873deacfe8b3e0c4809f7e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc361a9b94d0a5e85981a3ef4e65ab6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161f3796c65579cae39c2e024a5f50e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc164585f42c3c5b04be0244149d35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3fd490cf2fc084c4741b36b0dd3ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2c72ffffb2e908dd4960bb89fa5c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e31c952f57b51ca8dcb2318abf4e5c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2032b6022b94a731ccbdd4b795d5bc0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4ca440fc8b521e13e3cecf28902fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb47fccdf4ef1d0198f97453f562b7d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775afbb57ea808e80ee8826986f20c40570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1193e4899072c5794e4157338f8698571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d9345c213cbf677c525e9edf8368f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e59bbfc328949f4d5faf34a0b2b20573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b03d83d46fa6866d3bae09ff7b072574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83dff67ca61ef1ab3684c5b21e8cdb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918ff05f88c0837412312a4b39fbf51576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c52b564146161607dac91510ffdc6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba8500b169a461e567b49466f281f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e19a74da09d0a8c7155bc618648d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831f05ddeaf1cb57cfe191547011bba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6008a6236758b9a5a543e9660e368ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c99c94714d31fa4c69013a775033c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e5ac2498649451d175b5a123b90a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff6119c7fa3beddc75f381e6244f23584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0537149eb0c05f02f8ae10c28ee1256585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4eaef5c878281d4a462514df38995586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3ad8af0a54c2c653420387b20073e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb809cdb16186431b4f4ef6580f1c57588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b23ce249b7e24ccc91e582f076fe0a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b5b10bf55f1f09f3e93bf1f206413590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287918de9455f71904ca58add36f286591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a62ae9681672661565bd4a72d328d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb57c6cbb79671ebd0227b95f078d9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8e519df35206161a19ab4c710b270594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691577f086501abb1469e59ddede57e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d5dc1b713072871480564a588e78d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078992b712ec971a1f94a2a967fcc11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca83b32aeacf4a48a064d23eedc02fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74474acf659027e709cf81053e1efae6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9491a0578dcf81159b99c80d5e345d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d770a748e00066a5bc5740b1e3115601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bd09f1a748685e09fa6ca02c4299f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fa189906d37990339f098aeda16b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760e0e4c99f76518681b0d99ce10b5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5867630be4422290a7379c5504ff6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6404a2c69b61ee567d167e0bb213f23606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963bee142eadc8c77442fd00f14dd1b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae202ad94cc2b1e26bac209db301df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01439cc26d60e67ad2844826c77418609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc348e2beeb7b4a905aea403791ae5c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf27943e73794d5558c57f20521adc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392050006080079244a2673c1acf7585612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a50348d5ee5c2a0918fbb4ea9e4bfa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b1a13cb79fa67b108b72dfcb7e2c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57853ea2de4c6024311ec5fd172fbb29615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c6a1454a8e41592c93ec864f40a70616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf30e70fc55d3e163aaacf206299d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5dff34f218fb4aed9a0f77eb6fae9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b56ccdf26d4b31c6e58ac361a84f4a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32362e74b553c78770b1c18e8e779e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259831613317a6c86dd00b19aa940094621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cca25ff49c21fb9a9d9c1842d769ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192c52985e44b4f4f5376a3271f068d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94a032d2fe5b30fc83758a39a1f70b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634b1ce726f7cb39add3b50bde78a12625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cada413dd88809ea41ecff4985780b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c4f2f8b90d08707dbb7f1fdab9387627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9afe4c9b6dc63548fa2483030b2e93628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baede47ff8d1f067c336c5d1b23cacfd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd49af563f1accce0f9be7a0c6387b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba9bd9764739d6c641ec388e69ab2a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d525eca11679599ed5fde0900c3298c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e8f2fc40330867486ac871800fe3a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab454f5688feffe921cf760c075fe55634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c95caae0288328659595e20254b967635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19528881cf04266d65904a1219607f7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77b9492a57776e4fe55cb548e4aebb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d1d9f7c35faf548c710dd3fbe2fc7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4509cfb9d5958f4726628f266c2088639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930f2f84b32d55a1fde046b3d0c5559640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c91107738932199bd949fdd44d3fce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17b7704f190e0593adb8c0ff688c03642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02117d2552f719f17ba1fd0a1e56229643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566deb80be099e1bd98b93fa344ec65644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbe415546b74a3edd99c30ec46590d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451597913b28c8cad084c88059effb7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e034cabd9b85691bba85c1599915793647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f1351db71b3fbf9d2f5af9077563d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f89827e7fc543e612b12c3feb899e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ed48fcf864ee21694dfe7416b8a7a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9e7da688c8b0d96fc14d7ca5f684f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad1b55f0d642edac7f2365ba21adfa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b235787439afa7d6576a55dd7afc1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd63476c14c8aace3c8c0ee7f98f52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208896bd39ff1b492d522392be44b39655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e28034139e36f66c6e8a38f11edbe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa400fdce3012c2f8d152e1a8e9b41b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d933d80a3f21084d44cedc90e8ad10658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811ee4ebf918a211fb12e23c7261f2a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3af848591c6c4b0ef85b580008704660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fb0da173a51d82b8694ed777fc98e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd390f7d148e1a65a6ae32a9dc7fcbd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c89a4cee53319e352c3c6833fdc1e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291009e4518fa3628aee46ed10b922cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378c0d16c1c11bd4703054312801111665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c4d5b53922aef403f7f4375050dca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d978522f344effdce9d8931ccb4ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9e0467675d6b01a5044235178b420668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e41d9dfa36846d304b89a5381d611c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511df37ecc34b9829fde6dfa70c8e5e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f8528a4016a86d5fb746d721da62b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954d92dfb48a38b046a64d056355110672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc7e7723d700e02dd614bf148b1990673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee2f3c8919b61b9997596f94ff033f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a6511bdf1e6abafa6e1ca1e184f5a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe9dc204257d245ee282f6003bed75676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de969c5db162769be614feb34fa658677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b218ea6f30d3967add489b9f27bc781678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fbd0841db9b47292a854237224e26679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c0eb1cf6617e0cd5f9ed13dcf985c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e5c7d87632178292bf70445c545ef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a454bfacd840539811f2fad47650951682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eee0487e1dec6895f313cdd94ec49e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e2bb6e51cd67a61f92ce8ace00d81684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71e70269ac5664b145c4516081e068685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e8bc34b0d8bc9b22013882ed97449686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ac06bf863edf015382b1883a6f355687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882517fef0a16d4ef1a141e13eb22aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb0bfe551d26f36771a12f34be489b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22e8a5b7e18cb9ddc0d9f110b32365690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc61cd4f667704187d4706011244ae9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45008f5fe43e42207e014b7dfd710133692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9fc63e83a9638d094dc5cf221c4fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d78311bec503649ecca6d695b5678694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15641f495ec0bf57ea65f2b0b1c46c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd198a53f45f4d0b21cfedb907b87d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296f8df3822dc22025d788cfaefeda8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dcb31f0726b5763db4edfa8ba75ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c90569b974e770397a48418ba6c6b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c410521bcad8fcb52527ea9f9de90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69582c2cea056d1de301a2d02e2120b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d9609d25d70cc709428536406c884702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4ad8619748d3e66903838b6569e7f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f631822838d97c09946892b712916b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e99264e7a43588bb8da164c8059d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecf9cbbeaac3b987b55e7acfed0b81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a051cd54d81ef5cbf53b7fee17bc7cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba6e0c86e87fadb1cb703d635711fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66307c4339f6ea1693c921a85245655f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a593361cb2d7daac21e28b1ae5f6ec4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc50bef4aed8ff700b192134b55f37711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b327bbd24720599548daef1656150d712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f856e5340facef5c2d0e43c71aef35d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2470a0c60dee2d84ba49caea84065ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cec03b7404380dea31d198616054f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70aef69d6b6d7f431bbd0f9d2f2713d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab3777bc9883ce0bea63b38ed976b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80daef3e49c582dcf85363720b07476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5d2e9bf6379d6e938c4cf4e98e5ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad7d87650c97eb3d2e9d8d00e7ae0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0134ff6e1c3b89971a096806da6b63c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b1119cfe793ec3beca09f717faf1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1c83fbd045c5a75d5c7e2ca28d73511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f14781331dcde1335f5a8bf19f6bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf20300936823cdce4ca425b12ac7bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41726f65e3b2ff8420b083debe8c53ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b427782d266417a90f7194af00c96b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59270e1a4c65df286bd64bfee6a01516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2045559409efd719a3c86e69114e4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73805390d77da370a9da0fb568f6ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c7e2a4720747c5d3792b35f4ed98419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51323e2930a859570f2ff6674ac48a7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe791b83fb683ace3ba4241b1cab51b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bc089cdc9781acfd5a0251a204fe622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6702525351e4e802cc76b0f8d2de923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f47882da26e63b241ff4cd3644972424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bd31fa6688f51e924664a20eb135725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eaf64f4f7273591329df8d446397326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b695911a470e582d0f5ad18da6ea527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789d493f5005d03a55dd986fe46413228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6e41490cb317ab8ebf8a06f845dc329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dc6b7daf8ad392aa299985f3c068130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77837681e1dd44ea0e1eff4ee14239bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b08ac61e148a3371590e06717359632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c831df1c53d679508bfd3af533aa4ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31591fe711d8f83275357d445117bbc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9a56fcc3fd211c407681e2ec3c74d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749b29f151e5b6827bf8a8139aff33436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca303756cb65f8b1ef1c5d1e36306837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28801cbf611ac71b66b7722d5efde7b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b34debd731e0fcf7d52399cba9018d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a869fec5c75609da024ce34216a149740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae11d9f2f908d368ac27e239e8d926541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594dd2f1f074caa020a53edbd4ada5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32435966df2e7f329e83dca77f26c1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f144285fcf7de57ad184b2b5d2a4d3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cdbcad2069f33ce355eb545a3efb245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731720b7b80161b7904db0af08642ff646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f25aebccaa1fe1299c57b95bbbbd1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80c06e496f5314cf232fe86c2debae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aefe76b8f8c7fa554211dccb1f04ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfe534bdaecabf209e29958405451850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71e4e42dd50842fab67763fe734b7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9db8ea3a7f8d5b75d56085a235ed7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153f2b5f2a2e35e92270c670378ec5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62290ae7a3f66095c4768c037006efa454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c4e686fc8fa02bfc65950dee01b8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb477e2d099cbd7261e6e575aeaf101656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b18338ff960d4f53b9b0e9eecc315657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d82504fa2eb6bd9a5dc5751942ab458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbcf98fca6e9e18c2658824bea51e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef4c0502e6408e4cd2d20de823147560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38d253f96f8addee5a38ae7b06f94a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43973508714222898b91b9582c9d5cef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3cf3d80f3451ca176c3c006cd41d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df5ef30a20108d1bf470f7c020e78864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29ce9755cb208fba745d2500a3758365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda750e854323c61de36cb3eadea55466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647270c77c0774ec7f1377ad00f3d4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4017888b055b6f03e363c08a4a5c76b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616bcc6b8dbde67ab2d1205f88d1fc069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e7a2197e13bb06f34ff0e61892e8470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dab86477119099b2a376e277fc29e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17dc296fcb9fc6fa12e15ab275dc2c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971ee4901d63191b4ef1c36db5cd8f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5ee6456fd593f3987c02b0873b9a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5764be377ebee0afbff83338588c16d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90a6ae1ce2aa57cce942e7fd55b90e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c1307c7f9417f700fce02e3518c8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba037b634027110f79b9583d2a46b5b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46029cfa8d02a446ab12158864ee86b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30253d15bdfcce8f246dadcd656881a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464b6e8cf145deb0e1627fa3a44836681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727760c2174ec140d0fafdad0ed87fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6194983eaf8542b40dd954c1ab1cd583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d2a1ed6550c1bf4764ab63ae18efa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e882c21ca4714c12090dd380573c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46420837149d117442e7767a3ec0cf9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e3b8ed9b48911857b28e1e78640b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bdc60dc5eb7adb923f2a1404a017788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be4730fdc19cc0e25e91ec68542ff589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f6d60243c518a545382d7b323163d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d719e9a5617b23c405cdf20a68f8f4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccbe0173be53b9d75563a4cd7a8c7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c807a21746d0544e89821479576bed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093100ff2264144483dc112606dd98194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedc7b172ce46d3968db2bf92d5e96d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3ad0bbc4cdcb33b034ee01b224cf096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f17947a2dbc568e6c2f8a6606547c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9641a7e9af8ad95986896e95557dd198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbf0d75943be581cc383640050ab0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdce78ed2d093ce173350117e3a9f28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcc48d1c581ef8800389e1ab51d778101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07583d5a63457447641c70ad2778c780102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249ed99099a04de7178884df085a045103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d319a9851ce48728f99ff23fd4b44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c36f8e056a7dc685db226bc1155c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ffde7ea61b2fc24f7a6e87b37b9e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881d6686aa03e3da55165f050e45bc6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313af66e5fbb5f2f21172473d4f71c43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58015195a1c0a053926f56b6d27a680a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6c0e5d8b36262e6102888078d72e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae39481f7d16e291c8932097f5c913111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4a65a168068daa697333e8ca02451112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c03bee7f2cdc6ba9ff78149beb554d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9febd66a4e8902e0cd9fa6e29e651114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307d30c5d034dfca0f0faf7e5d3d82f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350ffb7a2104286810f76564c32cfd9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbdc6b8b8f56d6f95d625f37c45646117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c2c48178bae32f21cd98a68b1bc10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387a660a7a45f3580f7fa8c666c6f8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fbb8026527db3f3df770e7e1ec01d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0e5b1490018addff6719acb6f3d24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a901412386541d8825a92ec40a594122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a445b9c338072a16829578d087bcd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d2adfda2101a96b6a5e907e7a7c23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d10d86782529b9b46e7ac6d3b050a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d15419eb00d2de6b69c3fa3f387d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a3569bb946f97e03dd5494e9781d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64bc96a4e5deac946f9678cd4679ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716775726c7aa1a384f0a3bb6407021129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfdb929866ac7621875e9f5733dfe1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a4147fda17966e4f2bb0eba5aa3a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50099791d920d1e025b90b796364c7cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249da08e3f06cb740e78dad1443a3911133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17770342af499e7d59e676354e98047134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1de21f415c703056672fcf58c2d8a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6e20086b6f6208b72bbb53385a06d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207e64334b35f3d385845cb04f9ada2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24734e5d7f74dd42d576a8d260d7982b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce8d78217e783b2868819e7b0dd508139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c78e3c8613863db0a30ff6d9c5f81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280522d017a7b6bfbd5fefd39ec92d92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b26524e6636f59038038f51518b35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfa2de4c2adce01e46e2d7dd664242143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820dd5c76f38f87bc8a45b00cc07870144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfba1f55ea64b2f01fb772ebaf65d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35419062dc0b922c5fc5246c26eeb14146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22fb2babccd97a1eebcde6bd76715c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd689197cebb4e83fcff785b74b653c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02590fc13e112f4a6d9fb30eb39e3109149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599a7b4816241ec402c48ea5d0e5d39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcadaa8f65961d7fe3ddbea7e0bc9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cadc90f079ba562c2f22754332992152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3d0487a07ea1969520c928b07bdfa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b6f5bbc34f72d624b8cb58cb82803154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da303b34e863014e45789e7e1ae51938155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6f6b5ef892e432b99c6fc8a279fb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39335743be9f4404d2aa74cb2e9f3180157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654fa9c18cc1b3e0fe6261a4e52d62e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850cc0b054166dcef541d7257725a69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9c25838c0b905e42ae190f2b4dbcc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca9422f5a260512c093c97ba3d78e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f91aaf496bc2a9771f802c0ae8cf2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f922c3e4b71554df98056e7dacad1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3933acbe8fc48a69b2361c03e8cf30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d51bca76b1d444e269714f1d52e1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38448596f09173defff7cb74605592da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10919b8e40edb3e0bcf4a1668a253b1e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9534027e3b56695b4f63f6c82111a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b62f016edecbebff22f1359492f14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508bc19a24b6d5969071ea19341bddf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bcf994f04fdede68c9630dc19a9d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb15b65f994769bd9a5eee393ed100e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e73e39b3273a6c598ebf486167f39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf86c021c2a0d22e17cfe9da3ee3c69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355037520027c62595665ae74a87c046175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4a800651f535a5718a8c4b1c83760176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e29fbb3feda112294b0e67cf8d86f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae72e6c49c07e81c7418a595d436375178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5353416f3ea8a5d86a2fb9751a5a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ca90af5207fe96a8c624732570e74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0849a8f8d5b337c337f0fd8e52ba6cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94593d55f36024de366b1a8544fad1f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61606ab2111d1ffc2a999672aa5b7870183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b2b1eca5435e86d40e463f6428e1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0d0c3e89f63eb75de732dee345902185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113f78dcf3f8d596a9ecc5adf47b5ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a13bd490e7b76d6a760a833772acb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a21920ad925b45caef1db7784d2a65188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0900398e19e68dbbc593aecf4014ae1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6641091cf6693214ba34a9c260c6727190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51351f1aaa2e4f968029965cab3a22f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d78f63591e4695428f4d7154a4c98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef97f132c863bee5d4157fc6d5f1bae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa432ef7604ea92aa549c967ac0e63e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00debcd5fd0d3857638b7f17b6722853195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4051ba3733e01b499efc991f6adf101196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a416855d0e7d6c3dd369f754bc9b9de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a6761b8f0a7f345b5d73f5dde8cfa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50cdcf1d04def205dd5cb19d16c35d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24befe658bf7d90501d4746cbd80bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffaea12524fd628f1aede87aa61c52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ed66e9b623078ea4493728f90295e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f3f75414ff5fa660a8179019b88fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4f91f09ac70939321ef6baa858702204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05466aa379864e441fb8ccf5d3a6b4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aca476c48ebb040f4489e4f13db18c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b23c5d81e947c815734570999dd802207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fe55911083a60d0a33c69f4a29f7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dfc29a4568619a1de2bf67eb3bcdd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f3a4d2fdb1235e1f37f55898c68c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bcbf7a2230c0fccdf5d6c32aed090211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060feef6cfb5856cce8deb5a5d09a96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f28af0566312dbd549c1baa2f7237213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d211d92d223e2e7a16adaea55aac27b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde74199577b33ff5132afe27b2a73e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2582527778343b15c9b7f2a235215216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064aa066f402aaa2585006b1cb9e418d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250fbab1cf018c0470efcad3df7c7a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824f4e73257b23d8b60d5d7376ae3ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935839d24e36b6203a53ddfcaf8313c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5f4b11906a0c16ad8c20a255c7b4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7aecfea1677b99fe12894a7e4e7cb5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f43f9cf49ce2c86af113614b4a1871223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2901f5ba8bd3ca29d67c1a4de50b6b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b72372582e0d59537ff498d2877b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debd3fd8fe2442b8c2e5d156d105b6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bda38660e1a04c0663196f6969c156227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9e478ef1e684a9df16bbd734e8701228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1112e36b436912003db65281f0dc018229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2660bec61624dcdc6a48e576090acc2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acfbe55611b247c11c18cc0296d165231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef62006c146bcd1dbe281d59ad99a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024c05ce4147a6713c1c79cba20534b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6446a7c5fb964149fdef29ed36ff8d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297d199197ae086ea039ea33c0c7966235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb40a7ab52169f024b06122b18556e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3330f2ea460ff3ef52b796ed225eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139218c089b0bd784c9d405330305aee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588e51fbe7d921dc06d44a15e1c204a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee98f1a7625cf5304b1a5c37be74b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34a99135fc3a217f1fbfb0480daab1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fb168343859d8e86a22ff012f2bc4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd9dd9a10aacdd574252ad027c965b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b6c04e3d1c4697bf1feefee6098dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aed09436c201665bf729dd3d654efb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65aa0adfe6a0851380976139121405246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149c9069135c0e106f9cd9f6ef0d6e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a62f6274b927b032c278f2345df0e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3efac12d9c33e75d526628d76a9530249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056812b6b782bde6f9efc959d66b0c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd367130344671437850998818611e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aa08b60411ab11eeb342e2d5c0278252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0028036d97a0403a0bfa02b7f1b62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e42e24104f1381c12987119d1322b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dd8325d6e99363d8f3c6971df604c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2ba46ec7676d257844553e830206e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1123e81916a101fe60c7fae5f6e93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d82c063ebbece306ac79b3a8dbeb4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e168d8e7ec0dbd1c87c4fc2df861bd6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f58081b179b31d6d7bada482a71a4a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df25415de110db902b6622143fa456d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a457fcbf5cfe26dc234248f5a5c82262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384c94c52420f89463ce9779c7d440f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b597cfabd07cf7d923f6eb38998d587264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7887c466dbea06c52cdfa39219a347265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb42935aa79801c4c7dd09782fef039266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff7604defd901bb6f4608e2bb57712267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83842fec81e027826aef5e330a806f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201c152891adf122d3fdcf1551264a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4d6fa840d30f4926c14f47af58cda270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18716665d368f121324f7b495cf0e0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b29c6f6d1e26ab8c1c86e752976e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c5b8ae9687909266851495112090c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86e2860fd1fc3d0df9f2e385dc9870274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098c4194c12024c05d6fe1515827a73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559527eb360d042dd2b3c7ed94417fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bea58e4b1f4d541f3369f27ffabe6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3ee719b2d278e94926d97926e7afd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7566933b349ba52f48ffc33d0a0d0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ab3dd1e9b08628dddca0d56f082de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373c6a6c9f18471414a4530810f26f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1b381bb2a980d47f3cb49eb2ca179282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943892ab651cca60ff9a04794b16a8da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac9a210eca6eb364a6a4ce6f9abb51284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653559e065724b31817e8b4a562e08b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93809732894f89dbc37d4ea79010280286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f0a5a62988233d225267a87fa3de1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172285ccbb482ccff050c5d0e7e7bd11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800d839c4a61eda063450a8e5114645289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8739b99d07d2c2687bf85a30caf53c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05305e1e6487b586f06d5dfb89a544291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29df75a6b92efb021a944c2d2933d05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef69c3cb49e88bb2bb97ce5ad001d4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f14530887567e8dc592955a8fc927294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f99a77646994d7189ceaa5de33dd4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670581f72fe468c71474716161f7d47296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92984393475ce7c7d570d99c0a8d9951297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7c75a6e441ecb6f71b48fab290faa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966cab1d74a05660e1971a826f874e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f0a170cecd824deffa4bd7b135b56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dbedc7f038842cda2ee0a46ea05ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33690451043b1ca05c2ba8096a7068a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8817ea7a66b701fd5a42ee3f63ccf77303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c68453a3a633f8ce213471a6f31093304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bbc1c048d978446497706050813c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dddb09ec75482d6feaca98ef7058d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee95b7df33ff39069a88ec5f8b405c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe4a3080042d3d2d6662a2812a7595308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58f9249f4d77ff19ab8017973e4cb0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb603098c0eaf2fe06d0152966424a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311c3e1cb2dfe8b0eb46d460e491b9d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4446f17a1333e07482fab760d3ebbd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de40963fb81e51561976fba8633792f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb39af2a7c77ea59153cd5934178ea6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39c2a0e42da21d4d97ee54495e8d0c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279eb694741a5fae6dd017b725b6deb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95031a73cb80fee8c23a358fa7f12a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38194a00983ff495d5ace2f0ed378881318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555e5f523ba17bd9c700177be0f976a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81739100c125d27ddf4da287e8eefc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa224737bf2e9469aa864c44808e80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8207358eb2768d48d78b0a9ebfe9b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92eb7c3d0f82ca48cadbc714e1fcaa6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55d8cc1fc1089aebc1c5c5643b5549324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3709558913e3e0e54296e0cd4e284be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920aaee3910ca0d99703aa39fcd3f01326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bf5b833420339bfc589e0b5e24b25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8643dfed2a2593fc4349f23a7c1cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c49245687ce14598587278f1fd19cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ad0553fb62b93738891ca6d30b580330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15456abe277489837113e7e74cd0653e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cb774e82866a5f223ef4678aaa0c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139e8d43d979490d49459dd2a2aab7c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62087770a80a706e98cbdf3afbaf0119334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd51540e9339344517c56064772fa8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf2abe95357faaa4bfe9c2c6b1885b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cccae85ddc62032104a12a195f60f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103aa4484894fc05de83251bbc2338eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704bb46ee5717eb8bc2ca3142b01ee5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd467ccad54fc4e2dea198f017fac1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f9c12b03d055cdced428fb52f1e7b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9767638dd9ee57af981d2b9fc2d3eef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bac3df1c093bf1750206f2fb007582343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e61b43e8e5f5816f3e5b13c70ec4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c46c88fd4045e48bac3224f3ca3e8c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16558311267310c689ba2588740b67bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e47a8ebceff220a33ca477a1656f63347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc56f64b896aa17983a4b979a5ab12348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96da8499564c3bc4878e0847cbd6df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac4ba7cb06481b9ef593d57aaa67b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc577af80e357d7b64cc07ee7760cdbe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9fc0726377fb618f47bc1d22deedc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc28f712384e39f55863fa11983617353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351d402d46f1cd6ce563fac6e7af93d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d066bfac2eca054f9e30df0c8cac5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf5afb8eddef84254841e5c0d9ff89356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bac22b0589b9c6f31546309c43d67357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ad1d15bc0ba4175b7cff492fb94b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafe795771a25e2ffbca35e4c6415f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a008b6f691a71f30a78e551cbbee695360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf14b3bcbb67c7af83542d01907a47c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51f23eca472a2240f6147f05a60922362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889f64e4cc9474b99cbdb2612731e43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966e137cc9870ebb13ef9c392dde84d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b89560f94bb7cc3a7d305695f55ba1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf742501c06c191411d924dc9f37e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709fb46f29b161b89ce206d5e541d1b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25c00781ae851a71c6ea3b6c43b090368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949f73db1541857e4795bd7a9bcf8a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa29a2a23f961b273cd110f1ee52fb7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90262e3c9714613e0523b30804a8debf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0387e592509ffcbf286d5ef4317b93372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ebd625596efa01a3f9bda2d748fe6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cf2128c21b9cc3388a89529ffd4bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4529b957bc31283e8004289112889375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe9ea5bda5d2c5ff7d94d48541e30e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110fb88c77a5cde4cb800c74e00ca74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db647c6232b28653272e9dfcaa3cc3f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7199186d39c5c3c5e7624e081b777e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9bd1873133670d8f5c5153235adba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bba5afbae02f3b51f396359e4e7a62381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d6b045525f0d1e513bde5f2d76dba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b617da1311347e256261eda13cdb24d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5efa8ce761cd30e60336b5959284bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0535b3b5dd5b1dc320f133f0918faf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafddd4ea111aba07e71ce6d62b93ec0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482cb9e60fa6e10f6d0755099680d9b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fdde02b7b906bd1c4f89971416fca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fe2031bb4433c0fbbd754502b01dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58118f691a3cb19aec598aecdb9448a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9fe44b0a45d05abe178c669a090c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9dd8f0b22bf3449031c8fc591960a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1160a4a5582a809209adee13fe16d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4140ef2bdbbbfc8769ab0c745d5b9af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fb71ebcab1ad9daca85498896bc0d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4b89be02ac5de0b2c637763ee80c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9790eaa78c3b3603f4966852035f25397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361b8cf31b9008d29b57f790526c396398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07309214529c51d10ef6ddd221750a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53301bbdcaa8558c4354c7c8693119400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9198f255488fd5caa4edacc4f0a63401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5b85162030b14139b44b5f831f189402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722cba37da55bde0fe9cf9c683a25f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cae4dcd3aa80fa9549a859e1e1ad89404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895be56ab93e761bacce8b30d7e7510d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83865b3cce4a5b10afe0886412aa5e9c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9a4debb240822cb3780c290fe0d8f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523265e913c30ec3ce70036bad7f287408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd271b8f51cff8ef5587a5f46dddba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebf194e2bf72710dd76a5e3ffcd068410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586771c52703dfbe826f3b5da45cd91411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146925233bfe80e4acc33b615adf40d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396af1d8a5329942fb6e9d9c9779ac28413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6b8f918ce5870bfceb99bcae1ed60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d26a7a9447d84eee41e89650e19b5a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63410fb60cf4e865301753877c0800b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2881ad72f8d5a5aaecb1d8e3c0659417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c72839fbd7fba5766ea3ddd5bab03418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fca45a7964b8c22d625fbaf58d1ac4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22cbcfbbae3a8dfbb3a162116388f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08523d6bb55bd994aed2135975c579f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc68072ed3b6ed25f02b9570e7dd1e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd5ffbf02e453fa64ac5d7ce4695dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20509840f6886aa08efc0bb6885580424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d299820e80bc203d987119eecd2d51425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbfe692b1ba2df0a596d056736d07a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97208d7cee8dfa8ef997b821c123a5ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334afc52a80b640a389d65d6a0f31d56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf273839d1ef60a67122557599a128429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d006007eea87f65f4ecf0e5c8c2c30c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad61524f85140c1f064c25efa4458e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e8f3dd0e40776ed8a11cc6f4c44b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a0f1cd164b00e0d4c6143f26d41cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046074a089234f4173b9862ceb529cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3376379e29a38e6d10fbc4963b30f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46d50232520c2b28854948bca735d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754d505eeeaadbc804166e87c8e5508437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81305c1c66651f670a32416a79eb3807438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce2462d354888f9a6696071e47e036439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaaafbebd657f173307e59c2a5e6eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6e3d29b193dfa4bc0b5669c519678441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af321eeaefd49d3859822819f37abc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1842a84207acef94407c33926473fc3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4c9bef72791b0088157a9069fb090444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f55c0cbb67fde6662275267d6461d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6053c6b540415b26ddca2b610cdb2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e687428f58afc79a4dca95c1d653d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e5bd838502ba023dd9b2220b7c54a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f54ec806ade88784efab83aaa9831449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d614ee53c147ae237623688d6bef25a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e07f554be62fb485dbecc4a6bed8f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654097512db78f72b512341601e5b4a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe5cbc0ae94440f241eafc08991a29453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e002d3522312611319e5a40c8801262454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44632e792c4e2f264da64f0f33aaaf07455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d031bc967031ceca4d4d73a7d2496456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe6a4d3d09b231698b5e63d4547aad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fb128881558ac29861781b7310273458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1f3ac63be4b37e0830376c6c85ee0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4201e2848265c78bd783b903245844460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843532e41cf9597cd3765bf026b10d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fef1572eedcdcfdd4230ad388842b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d190c0465d2095d86fea8bf14ab0b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df660319706b77344b3b5fe3f9b277464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8462f934af60d6ac2f2002e1936c3b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa670f40a48106097ae75a7c3ba068c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c0187915438ee347b9326836e6c08467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77745d50be9ffda62b28428998e5b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d75ccc924e9a6da6d7d37af97761bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686d51530f9f1a9dbeabc972223089e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be82a48e9f460023868569d42f75a21471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b0b892fa8229d189ec62fa6cb021b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d22f58fb5ef3263d2a91f8016e2b13473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85339f98e6e462f08f6632a0b4087ff5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f16260feffbaa5047aceedacd070e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158ab70f95d80812625317bee87cf70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ce4bbcff753fabfe17f5d54e695a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dea7cdf3edd7df67fdcfa3148d9d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143c788446ab7bb39809b3a9955b77e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30ca61881dc8cd46f9eabf22f296ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17502670f3558221fddba7d5253614481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f0c9efd9535e77beab4ec5f1fdacb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856ae391c84ba42ab93b2ca6667aed4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effb8edd96ce1010e497d59cb9033f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85debb23460193b5ab2a278dda9ecabb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbe0e71a2b92b63945dd5dbba1eeee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3f4589800b8170772903c4ae03434487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be6f49c3f464a2654bd8c08028de54488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fc6ca047b26dd88f7743d2b27b86e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0d09bc52e17abb7bb9ff14379f426490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffa192ea1f9895701f4e0c77834a43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2dc1dcec8229057914c060bd38ec5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f53dc248937de0e7df0b239219fd4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e900558b8261b2bc0ebd67f3ee1a31494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca31efa90f0ae4d40e9c7fe68419fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f8382435469ee3fe881e4bc0be8da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23541adfd3368db4ac5d363ba469be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcad5c30ea525fe82766126b08e635498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353b5e04f2fac2c5aee7625c68ba34a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abb4ea427f0105cfdf6f22b98019e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a74c51dc725d2980a39f658e4d0d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abc023aeef4bebea329c8d21c34627502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f4fecd8a95a0bd112309b7bd2f803503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207180fd27dfaa88d92d904524f0721504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec24d7c6e54fcded956bec08bb73ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e107956fda2a3e7e0317cb0daa334e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae56e9ba57a0fd48d3f45a7acacf4b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2188c1f9d2f27fe817d255876937ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7a2ee6bcbce5635f3b028af722031509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd38f5c93fe1f88e818955490c7ea8a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533ae3a676e913d6b179b57b88de4b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92fbfe6855b8f44c6f337d320ca933512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085c9c1d7717f9c408ef5faa4465820513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb610832213676561260e03ae463b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6bc76f1e4b69cb0ef15ba11484f9e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ef521418fd5c375ac3c00750aa416516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979acb4d1833ba5dd9cbda609f54f6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f11fbd3d1ec653ad9490cde14b03a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d26de442c992345d33c1c090e84b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d0a71c2aad9b9b667b35da2f4e538520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c0751f6c57d1d9348341c4457aea7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899227f34e9200e14d2e379e291d3cac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61346f8fe0fa29f148b04979c5401c57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf881170f2b42ce6a8b6cebb73985b79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539646b229386e2c491f701023550788525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2dec061f200f9bb4e3fee7c744239526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75084b031fd531cd6fdc53f0675cd55527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0cf3970323489fc782194c5ecec67528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09b4d2ea981efcb9e8874626665b7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62b60b36d2ca045f19ca7baa7df464530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bdca06f58bd79c563b190688bc587531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fcb8bc88016b6613002e67014e3e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18709b85b3c5f6f1a2cd7d0700cffcc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66ad4a6da2e157909ab43ad5f717a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21874646c83078d4b6ca41c52589e12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5ef9bcbc7cb4fbb888df87297c140536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b21883acb0b90ea191034d17af092537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051a4e8962895a67c3083404b497c0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc026296c4dac9ee343eb7c6eabce74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a85445cbf126923e4b1e2071c8256540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a45cea7d7e70129cb4a3a22a6d4f41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178835ac6cd303d9512bf47b5fad52f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de54bbe8e17122d2523923e3d46907543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b9a40a13fde28ddf604eb6327bff3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2c76705cd7fb74596d5fb84efe5de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cb63173b426f5fc52a1fba9013ba9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897f670be5f7df41cfdab378c792ecc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403cef4ec216fe7c3557047d08d92e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2b7d6ab41641dcd32922c4379d163549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4a400b7d499e99e848a0c7a52c877550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e801fad2a775b9146cf870a3394a5a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0954cec2f3c37cc817061b547aa4196552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b496cb74ba23803c2ffb03ea5e8f0ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f290da263a217e56c55ae18bef9961554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a00d1165324a24de74a0c27c24bdac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdd6b64ca37de36ae469387186dde8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac159a424fff81a3a67b5aedca8c38557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a510acf850439dc1041b07b6ed25588558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004d0a01289d7ea9781f684e1d21c1f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2404601ac046e54b7f54a9a4796ca3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c257f372496b52f0e4e5172f7541a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c35d46626f818efe4d8946910b47d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944e6619ad677e0903edf3d6b2a547b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4501ad1a10fe882b7addf2db3a0c955564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08158786567803f6a77b2f6eee167945565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06eaa9eb75ca4a5d9ace2ddb300e8c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca005c21308de0aee9775bb723364c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf9920150df244ce0d52dfafa65b69568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab33d2fb422dad35bceaaef2a72077f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5366a3ec3f99c3d5003bf4a336518ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79dd6ae6f82ff1f2ff5af212030f90571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa647f73aa12bcc7d4c9071926d84aeb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96edb5b78ff67e1d90474c60c09caf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f87f58fcbf0c63685fef0d393428e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bfb8919b8c0a1fc81aea61c66d6ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb89adab1de8c1d0c0853be45964b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac3e74a43569f070c0024bd9fcc695577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff768740098fc3cd9aca07e83b38f0d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb052745691fa854ccff97d7d44c83579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b646fb3ba9651114207406220b6350580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead5db9cabeb1bd337f2b9bfa3e41db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c815adab5b7f184722005274b8fa6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554db5b2fe06169412d8cc77babc1a9d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ec3a2285518545049489be06eabdd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c9630a68719fac98d601a2561fe30585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80c0a6a4a529916d039384f0ca71b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f961ff61d25c24c35e8bb237909fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0170cb77f016108e336463f83d1ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3c81c7e0e61cff80613698f5ef5f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0947211fb835ec6afd7354439c12cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528fe42e3ebc34467aa3bd39279be2c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f78c7904a9066cb8bf6b0c23fcb8d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cb8909f7c3829b0ac3b74a5f15069593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7bd8df076af17eaa397ff60a690c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc11c16a38c06fa2eb18caa9d4cb36595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35d5b98c5404a2336c45e4b82e74a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61538a47a848fabd5bf29071b4185e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2c2de22957545cf48f962343f7bfb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88453653232e0d77206edb6ca9f95a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715972a140256fc8d4adb069e228413d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b65d003c8eb0320bc53d1d6ecf635601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ee32a728d4131cd6d56b355e906e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af85c6b430fb678c89756e0cd03d4d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cb1b81037dd244e835213293e4b59604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc67e39c4da77f0c46782e330c8c335605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabca281a514ced4f3f1ee0b9dfee486606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc8952ad59cc648b872a2d07dc8556607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0e744d1455903a5877f9c47b12b40608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b5b0ef2e31e87b5eecc6bae172c33609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4ebffab0a08c0fed2abc68f44d3e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940642d46ae38e6a8a6b8b72682b66ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f9b3341bb2aa8800aa0e3162d86f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369fc05fa6f4655c17c7af573d76532613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abd770a50404c2543e187ae2b3dd1a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f634aeaabce3d4d75c8e357c4dcc7d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c77a6a63a379e78dc9e32d11e305e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65718cc36dc3d6675b17e600e8216300617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45be73781530a254e395a51919dbca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdf93213483f48cea29354e3b0e8ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968b2bd565c1784f789c32d5139c8f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2bb5e3d795a7810309c62c040e29b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e939e9dfee4052a1b3796f504cc239e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d92f64a6d5e15cd89b8c392372274623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452e989327bdbe805ee1a51a3bea7b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb52c70bbf901c07c9c039661a876f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e8b9cd7cb17a4c9b706a971359886626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2c50458c90a0ee86a78482e237a4e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9239ca456d87952e5ceccf48b156b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3843f04545efa1137c6c49b8aa2374629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034d1dbb5348b9ebe107237ca793d9c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf00d565ebaa97ec2880455185ef08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf473d1744e4d39c6702db49f65beb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f616f00377523589871b0f0cb3625633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01761defb42d6af64d4cb96f0ab23d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80470e4b182493abd5db3de6e106a569635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756938e229338dac90e1a9bd454d05ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ecf07d3314dd0a91db38b29aedf6b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb23e4d0197613dbc59c31448509cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a12577f27ef21c73641487675d6d5b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8bb18b343183610fb9d9f491d04cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dedad4bf1b8bfb35cb1396ccbc8235641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d46e93df32c6f47763b6e615d3570642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25966b61c0a88b2c0d2bf12aeebb17643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221efee3d5e7a1221207bee00a089f5d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd2e5fe5d437d98b3973d61aedb790645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e978224688a91c768296b32102499646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf93cf88e201cf8e1975339c0309fd9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b40d93a7f776de6d78f31f82608ae6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db96fb294f5360136bd56942f940ee1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086bb96f51a1d875dcd1f89fcde5996650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f290870b89321fb25147eb49c3e48651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acdc60a474db79ae67f023fb8b8a9f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725327060b461c1606dd352b900e3dc9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35f5dbec6d1398676990ca80702a58654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace71133f4b699d230a3a70366574f2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f46c498a141cbfcad2bd5ec2e3a24656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44239c386871411309aa36b4b7620fec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb605034f677bf4c192549abc9d115658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d0b910db5fd1e408e191aa6a2f8f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a22eb15413bfc962613303af2c5874660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37a4db1e5e2f0390d86d10a4356cce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe2c61590c7b197a9a549ba8bcbecc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa700570194325f4425fd5364c2e76a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b01323eb04b565d143ad9f04e687a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c802631d895e9f243b3737b2ba6958665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55ac57dbe6418ec08046ad7c988c5c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57740f89678584f4e0af0fd4c62f7345667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc8653eab4983efe1dae63e1efdf77668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec076fda475f2d301d00503eef7550e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e51ab2f97fab0865e5c8d669458cac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580030d06e844640478b743da74798e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c7a71a11bbb1972bab51848f0d69b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2fa553305a01f23eb415ce3cfe860673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbe5bf688958a6d13f8cfc4b14f337674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddf3378efba5f0bab7312f5d71a90f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833ec9f2c428dc34c9615a318c94f86676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce94d5c95f44d253c17f4b7134ce911677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28558868d9654222abcd1ca2b4a983678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>