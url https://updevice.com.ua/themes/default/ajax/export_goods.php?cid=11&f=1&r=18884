--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed420f44746ab1f066b15afed3bc91541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ccaf99a956a485d467207ecf5326a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b2629d0b0704e719bd8d422db72e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ff140509cd0c5e9b6d26eb6add6434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3627009ccfead006fe1388ac8606c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2437b5488838fb6cb5c2959bc2ce36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e946aa0a51274b1798952359e1c387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4774056afe45ae83dc06647e044948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042043704e1438a066320c31070f9fb89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534161fa653f9fb212d88e20f7bbd31a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37ce31eeab4d38adc43ef48a2f5e0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865896f0a396cbde9b734fd4d42db52812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc809e341c5864e611f3682aae9f3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad35de3004f1bc4c86a4630a8b8cf914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0a46800fd2af64ccd514799ad58aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacfbca4b941b8fae0692e50509912816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad20b3b5b6300ad5456ce70b90017cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513e7ee3fbdb27a0b31d423a916cdd018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3dae97d1ad8275756c9562b20bdb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174aad0d439ba01f0d1167dd4c71eee920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94ed8e74e168b7ff44ffca67e63c0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444f05a0c1b58a34454d7dfc7bcbac022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc293f692cd1ba0334ed9035e6229923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8506f1e710186c2579015969d4e6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ed865efd4752be820c4492c996f7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ad4b19ae7e60a1ef9c5bebf20408926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78993d2c989ee95e6b367252e0a61c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1a9bfeaade33d4b413f98eecb3f9728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f187072326217a760857679071641a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89d9486367ad2e8acdd6c0e07974fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc7e4b3a0b5a24094ad2ce82fafa8c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a02eb8f8817194e0b64107ef06bbb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e20838239b68b5e5f3c02c9a9c94a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebfb54b9bc85a9077392d53af3d22534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b108c0f66a60f9088c8c17e41c3aaf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02305a9159d556a24a8ea000597c9f5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05c266a13d40bb6958acb312fe0c0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d8e71cea76652488d645b65f7287138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a8fbe22758b3497288c525f259fa339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d586e6d6c5a8efc33d3db229485413240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2f3c094bee908f005e7b90b35406f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa797739ab3e8ac110db8af3d3739f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2bfbd9450dfdabb0b18f43d4ef10543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb2d1fa88bb3b965270746db9cb6a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc36283f8d16c295ec956f0579035b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dbe862611fe9241729eea754fe6f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88dbd694a9cfe56c05741136c198bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb33f91f9647604ae55fa0030e9de548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736e811a43eb820917b85f7413d51ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976893aa34713aab79df8b981d4c1bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352578b829175a0b1a0ac78c771898551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092664894f9774a36a22bce19392a5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f24bddd98f8fe6a4de74a141999f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1694de3adb1eeda79a3c5abd6c51f3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75208a0034f9070ceaa2be6c2bef4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeedcc44fbd7bd528e8810114b0435e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d61263454f74186acf0d0c52aca9b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b904fc0e0d529e8c64c380f97248d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df078f7ae97ca8f5587d53789fbfc4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834d28755e8898e37e79ab0c24f615d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077b8b965b3fb3b2c5cb88f7632eb9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b49058354e50715df1acd60f8a6b3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3100867b554e89dde47c53c1539eeb363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc4b2d691fa0a195ff9c3af6350c3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf93f3aa6b6b8fa05761bc870d905865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3f3c5e7c27faceeab01187e865a3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f34353d435f9c1facf527c545bfd3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d550bb1d88514557f0ca2e099695168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e00968b76088525e34e8adac6d398f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fdfd44af9b32851d383a8b365f12f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b375d92d46113ee3b82de8700434571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6758bd77eba0376c6615be755d56972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162808283897582c9ea2a830cb3299773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892ef8fe713ed2ef04faf895797b8d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d9c5a6276f66f540382942a2fbb8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a707f2a029d2ee9c3579ecf848f8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74febb4ed7e71b6c579ba70c09ebedf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5e67bd0877c43c03861826edc936d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a547d349573771fd0bc3d1438c48d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597987c332ec3cb1772d1c38635c7c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bcd9913086af30796177062a83b6e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b3d1b8fc2111b928ce6285b455c4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798ea5c0867680f789539260afe14c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3360153125762e9017b03d5a0a71d8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02d469907417d5226c5ba7b1c6b84885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ebaf7a542be77a1f83b8b6119debe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5fcca2fcbc18d788990b8939a782687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5447068f8f424d042c2c30598794c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a0498f9d35f700a0b886f599784da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da25ae73fe16a8c82e8f68f0edc0bcb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327411bc73ed159c7c796e7b51bc175291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee60d3beabeaf0ae35f7aabf89d1d2792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ac80cd6ecde28c67f7255ea011e6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db906e2663c69512bc45d05c5963a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbcf1c2707b47978e10d94dfab463495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5c5ca64cc6bb3ee8a4d060b1e8da896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7b18a2e6171dc2ff48f2da091b64397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a14c3e33f5508792ca0c242e03a0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c105ec32e33f53a7132436b21fbb8b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabeed82caf577127a79055f2d63486c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886805edc517c8a65292b6c2eb0d42c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105dab7f5d307e615abba6771babcc2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d703212164cc8ddc495cb177b39640a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e741f78ff7d377550c620e3d5ca78f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a926309dd28eeea6044efcd1bbaecd8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d452d9d697c33385d30365c295cd8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236e9d76d5d34dcb5d7b3d81bc73d5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1772be6662f9f7f6d32a274621e03108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733de62bd43977d53e709fc3525e398109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9714f7e6c1073f440f979249e05fac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc5869dc88e04e4721ecd07d2e5704111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67321ddf096f2d63c6fa5049eb34a426112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bf612d5f75e4ab2d2427803468b1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f6ccd767e792063bc958b8a3049ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51fd090bb2eb645a4f37f9a8920da1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205872f4e9713ada020480e421aa620116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bc8459323af79e090e5a7e116c4b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9719b965b30d9e9a2230bbd075d932118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7a9e03ae85bfdc73de5c3a7bb4f86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa7fb6ff42c7cb5e5060460ea9fdae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1219e4d5feab6030fc3e3310305363121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9518454a76fd3d81936c180767f1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a49a77a5137ae3986c1360f1a3ef5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a5e37e99c388eceb20692ce8ad702124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881a61f106da114fcea5a3a3f21eef0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d7b45fd74b9c327c67e7d98343f6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ac48cd5298b7a0a40a53563b448cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a680dffa93ea702ce2ceeae153bd2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cadc0451da6a9aaec6df9c782e4342129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e94d38ec03dc34ec6fc2e32ebb982130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4dc94e983a94cce6009fa7477b82d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e320a0223f25b4f5e03180dc5929d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baf14eba2d89cec5412543235bed8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf4ffa19b492fe8cea347ff0d7ab71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376e60d0fcf4cbd37fdfafa09f22bd2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1556463e63b4aa5c772973490e6783136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad0712a7e0f70fd56cebee1058241f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ee7e531c8522e799fed8d2da0bd2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349628c87520bfb3e4d0255b06880aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e4e9ef6f132f50532585562490d9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0d754bf69a34c524da9db214e4960141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9cfb23cbefd655ccee9bcd5760198142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059eca2b16ac63c7fe60044539d47502143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dc36c3d3f4b5740180bcf27cbad8b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1498822b8ef9d492dd15e5516b2334e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c40759090f7fcc459677568ebb9f36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e8b6bb3bf84908b49564d999d7501147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24618672f69d137a6b5607a55611b97148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa889a742649ddc84465046c65aceb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207af171aeefb2ccba8f2d0e82944c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bb732ca5584f86fa371bc7a36b16c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29fc1f40f61aad181675a170351b2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886449b668444f67af932a55fc5dfd20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392cd9a15cfea075d6950a13e61465d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50462aaec08cd523571a4269ceb5d8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625abfc8b459be6de5f0d744a49fae0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ab2a8e2bf7819a948cceea295a4a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd40d206ec133d7b0bd78e4d0c94d98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee83424d8322e4120c7e95e07bb51f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d79b89fd2d261c82af6e43fb75f1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b025859a29ca8a06477f1b30c906bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e5ffcdfd389bca0998fb93f49b6b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fcc21e9b034099b369b1e78bfc45c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9efcd848adcee8e15e415034c25eca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bcc455a10b177dc679f2b653e572d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcfd2d0496cd2dd27c287933fbb4eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de278933dc7c6292f1aab870d854e0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e546c6bbdf1effd78370cb77c701eb1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c5041bae0851ed6021795634ea002169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d40766780c3924aa56ea1b9b9e54a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cba45876ad20ee3c802721bd28961171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f3326a1a4d660e536e6bfb8735d2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298dd877abf206dda1270554af8141b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c873816474cd807cd37ee4365b31e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b8563ad383dc61a2443f91f727abe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5368743c05929867e25533a04f42178176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7739af17813a46a749c8aa89959fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dd72154407679c8d2c5a0ad546e17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e2035860d3dc88b9092678d4fe85d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601757fec5a0e3f72487b153d16b5685180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc826ab08f1235c43d9a4ea3c6f221181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6de45640173e18cc12d147d3b43ef1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66288272d2c2ed2b24062e2983097812183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ccb95ddf6a285cf9f385ef52cc987184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa3b74d60088da929a05119bd39fba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ddf1f4fe71b79108c66ae07790294186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83082612c44a4950d1a892b0beb30f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266869bc059c8de535f4be11dc08a9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3c7cd0151a22f69426303b420499b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcccd88c787a3e970ba17dd590da45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9cb04fbfe0b0fea8996dc4d7bc9c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a8df2bfd4d69dae310d588623c839192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dc451bb1327f8ea8d39ff6ca6f5a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74a557c87496cfea96259c5e1263cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac474ff04dec3f11cf6ca06cb7f44c78195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5bf8446e1b919a36bf17d661cb22c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b2bd6a47d848f7500d5725b50f2c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cf152f5c7b1fbfbcec42f6044f8b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df20b6c67193558929344de6eda35b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bf25f8d7279764294f8af91979121200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11774e001b790e91781c468f6c80bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01beea3935f118b7b185c3f044ac2c23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b392504a1bdf9d97abee633d0e7d0a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469d03232c11ee7fec932c42f556358204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c70bec306917fd590c828bf0701228205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a12013ea51cfb3ff3357f75817bee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c4c13bf8b1b43d205b9bb5eca8483207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88425c35ca63eb3ea6d1631f508c04208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b446c1d7b855b91f4a9c8e44998e69d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b98b5279e1e212105bd94af14a37e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975024fbcfab49f5a6a9763b2219699211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102bc6017e88592ab1bcefb04b97c38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6897046fa3f43ad46a748acb189ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5db84df55f417235655c5b0c2bb70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87087e40f832648dc6d1dc99399e3a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08902717e8b9dbf7bc3e33380b64a68c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c70c780f942661bef814a1fa01e3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba366644fabea8759674bd50ca87869218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5d749c186c9bf9202d3a705dfadbc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6011e9e79b45b54b23478816834e1ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8accaf736c3e4d0930ef9e923ceaf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441343349568a1bfa021c621cf3bfe0c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ac6743132c95ce4644d0c27eff6f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79252423f3e3af9659bd8ed036eebea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a62b54b91d02dd40bfabc58338c05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723a707fc1149ab49a78a1a6548a6fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af999909e266d271f025086c3ebf6be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ac566fbcf37cd3ba03c9139938140228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defde93c7d3b99e88b03d28b4506eb56229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac29ce18e4d336a58739ef6aaa31875230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c08cd150042b367a77110de712276231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba26bffd7308d52b946d68a2d31548232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab4c7e59a49909ccdceedeaf0f08c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483d88e8cd1fd73b724cd9d3edce571234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049007e8fcc66f4d240cad6ce2be1fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fcaa75de192ee89d405da9ffc16a8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d361da00333bad8c03b65ac148d527237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449e5b7619838715117c93be62765f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4370919731fe1e8818c2c2395acb9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513666cd0d0d35b4039ef1a4e05370e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fade59234d539fbfbf60cba6654181241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d7096fdbf4b374fafcdc781da1a78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cc87d3496a267f27b68b324649d44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8965935b72b0d0a7452b9d18a4c1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e0ec39b80850f0186d87ee850626c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520af11a1a246b6882650c4ceb596e31246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99aaa5b7fc536af33343491bbd166c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b18d7357b9986b5d1aecffa2e4b1ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e251a0699c91b0b8950dd97c52574249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88500d8ec5d2919fd4568310fef5f219250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448b08c5144900afd2e3babddbd4ef1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0f7136d007c5f8048269bc7e6270c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c0c7ea6de948e515ef0edc8719fa6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f141328dae872b9341b9130c4cd196254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4a81f626bf3a205c454987332f209255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa82c2d251a4715ab09afc62ad55569256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbf2fe6d2c9d919ac580b12f3c3a5c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd7f9b5e47789fbf3ed5f19b5932d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3f597e5fe5211e475d4693b0d9fa4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703acda45c3b60821d7b8b4a161a7f52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f80a9c2e2b04efa7dc0b912143e6ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50013b1a8ea36cdfc96b0ff7fe83f0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8740f7cb4d3ef48629a7332b1d8a0fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccd6b305a24dc5d53be650361b5b44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10b39b84f29e6a2527030ecf923b2f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b859a11cbf1f18c72de11852d9d31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3246bf2de74dedbda687319102cfb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8aebbc02dd9fabd9b1a3f3db63069b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca71c80f22fa7484eee6df31f6e8110269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffd8ee53103cd44632b976266db26b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643b46aa2a83a471629f65a8b7741a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b4e2356c49d7bbb2357e6af41e7e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7885ca522c199621da188bd5f2854b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca569963a92182891ce2d4405c1dab0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfa7f845f668e319093c96b7a5bedd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34879c03af7531bce43e3f86bf2a120b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4c62d1e2f81d3481e74343d0675f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b24f1389a589a08852d4536cbbe370278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c336da298b8ef30bf980f3440d01c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190cd3f690aa7d90304c9296d979b85280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789e7ff9cbdb540c7aec6d9de7e56f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328c7b64414b66b39348641ca50eab7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a43547a49e693de8a69c27d9ed0ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a8a7178b066462ccafd8e656b3299284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd268a2b66601fbe01334718612fed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d485e9450a8ff267ffd21307a7f1b8e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f317816b0433ffdf4609cc24c920dcf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6e8f2235240eccb4735194bea02cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425816fc3a8804f88b81d7b52424b2b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de52a6ac4e101313809f97e8fea5d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ddb2d191a1240c4d5ef9cf8be716d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e531fb78c650a445944bead2fa4d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cdb8576135ac0f9528abc2325fb45293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe94116d5ab9191eeaad6aff6c99d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a38f8951fa5cfb5f00cb62c1d3d85295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bc222c9c06277438d9239c185eecb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77515c72fca41b7e3291174ed2459f6a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633ff86ba6c2b82eeef458d0e17879b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f3f7f455af62ed4202d4b41a1049c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49074c26b5726e8d09b996dd9422d81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407f71a90958ba10fae4d391cc91382301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271b4646010a411f3542a4656310af8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4b79328d425e851c5dd2a748db4bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96eebacf4c80a6cfbdf18efd2ed260304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4122b9b408102e2d1e3687d64f6c151305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d48dbf9dc038a224262d0d5b969814306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6ee6b2769c6840f075e1174ed40d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d454ce9cdebd840d7c5b3ab3e6def3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a64d8767ae9b32431600f442f7d87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5a19181d63e0d6a491da30d7e052b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e158937f681e2b27cbd16b83c16a72311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f42357aa49ee4d061853ac2dfac397312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e78fbdc9f9a59f3c70de6daf92dcf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdfab7cb93607bff836d39ec3ea59a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b787fa043ef08be890ca19e3553bbfa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af9c5c0560a4bbaaec9b4ab99b4bee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa76a9d2490332a0389bcfcf35f0e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bd4a831ec8d2a169a184f4cdaa3b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6309125a0795dc71791108d0141a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d222f2367f1707efc2339a5949e09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36751132541ec08d29b8508fb38b3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e38984279cd2a25635ac2ac33ce037322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f55f84bc70573b13c4084a1fca9b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75383caa465e37e7b1fe42bd7df0001c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b8f99cb1558d1669558f384958d05325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f379ecc3c02f276e95b9d03effdcb9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae098eecdd3186febdb31ef6bb3722327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed574a8ba494fea0271155bfb7de83328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb1fa27fedd910cb39c84f3c0eeb73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00c6a9e3bd82840883a002a37cf379330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9392eae7efe5e1be5da21b2d21d45ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c6395f5d5922d298172f6fee6ffa6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c5a9936eb2cb55d17557061b39f2e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9733138ca5101babfb8a9a2ef216438334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01fed50bd89e4fce6e96b92a49f4e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cfbde800b17a22c8d0ea41a95630e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf98d68efc2819e0ee1c9c1f14bbaf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b57d827be2b3309a0981452be5dfb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618afd60be7fe7c5794c4464a0b8ef29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902993d59d14d7886bbabfde2e06f07340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50516319c6793e704c3ccdb004d9fcc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea947da6a4097ebd23a1f2c781a50831342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b70384af6fe20594e9746da5b7ade343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d661b05957b5bdfe8da2ef4d8ceb4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68f7c7224219dab4952fae50f381c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576f281e057ddb37c820cf3dd250702346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030304524e73443a8d42294b48df3b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d7504eb5e832e989b9728ce8a8a66348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dca4d3fe5a9129b73adcf089fc788349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637d76afbcc41a9fc73b54bb7e223bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f34b149bcc94fe7bb4d0d857e8b18351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe066c866cbac33d7c3e4669de9ab680352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abea4574671edc034e8612451b82480353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d79130a6e82b10448ccec83c6dfcc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca5b6f3e27b01567830887ded168a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cae4d36131eb28ee9332dc89dd409c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489b62257052120a66ac242b90026e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408160bd2c008368554e3f07f89159d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680724d136d12d31831a319ca7a4b2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5545f70a8f7786dc63df39ef42d93360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434cbca0fa811136e9644373c34c51b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3b56aebe2fdd5ce4b96f6a053a426362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f1a216e5623ddd422455a93ce1d06363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19609a52be8595f59d2534aae300ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdd552101dc0f59bdba9bf5c04e933365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cd87ff8b6e62122563f60099653ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f16ea607c6314d221be22cb0b6aa9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614d1d5060e2216dd8d8c6f71e7a01f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc344877ce8099292c68d3f2ae8d6031369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb543e4766fe0180180aab64c8861c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c30cb0fad9e991c03590d66ba13d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35017f45b6a818a4f2c7aeab1b5cb7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fc2e5e9812a730e5e585ab3b11ba2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437236e3dadddcb7ed3758af29250c26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5857e5e906f163880c03279d233b54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fdb052a348adba80cd5548cf33ee8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb66acdab3d9e68d47ca5dcaabdb115377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bff3a66a0539af450dbabb9982ca91378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9134e7556201975c01619ae8e5bcb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1640f0b96ccd83ccdf4ad0d76a211380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126dec59ff2b1de08388002f880658d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2c98d592872cf109fb87dbd1198a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd381783f43cf94972b582b7b7e44d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd7a3d214d7e4980eb05780703d7ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace764ccdcf1d6bca22bdef9094879f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b2e5a485d8be73df9bddad51d94e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64570cebc985b75c912a073aa8780fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532315db9ded97fc16b9ba087db140ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63754e72684889498dd863526cf8f9dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781f4b36d6823c8649c05d29ae4f2e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b913a94969fea1ef5f7c00c592c2d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94826929ee2728ba7f04e1ff5e7d0ba5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879251abb980b38cf2c156247985e014393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db4591ee0a975ee4917e6f57aed729394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b206c9144e1162c46b87b95f0d0f8c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a66078ae53d15b84cf8f4e3f4d3af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d5d27aed71dc6265e39d0d8d6e390397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7552c07365cf60f80da05794742bf7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bc07360c70c3f871328736fb38c60399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c73100be27a65e6b64c57cc0f821f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e84a5aae7f3d66f922a5d4d49dd6bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0035c02bf6a32d2bc8c980f289850f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1ec726c06f783d4b018744e5085f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988a8732af9704e5c5710fd5a48de4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a01cc76625cbcfba00c41b6cd4933405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d0d828d53837a04e8c4db9c7680ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc06b338b52fb6d6ea156d644e7d44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54e47631c28042b2054365bd78ac11408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e170807a39c37e4c475c5876cf36827409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64000fec5a4635cfee5396a31bb02332410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18dcd4e0b2831cb9e25e3bc8f01496411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ecf48a124dc9e6d9bef3228da7522412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752187f37b3fe5c8c9f920d25ae0086e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1a56ac93b90478957fc1e83df613b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cef1530b0203f592ba32bfb8e49d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ccb1d4f4dcfe3d63e07cb546b8887416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e515dca524d0ee2b6d7e06697359a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb95fad4116baaf4739b9af8a3f67c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd11123fd0f349090592da3e7e17f01419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6dfc287e7b9b10c3c673b563b2cb9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8211df7f3ecce35cf9797357573321421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dac21953e1cd4d0fd770c34158b4f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91095a95c7c9988679123dab819f7e34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86576e279307c828da13788b27f03932424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389f71a87de44ac05fa0056ec44266e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75d1ca67dbbc719112cb099bdb738d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108edc5e1950ef81962c9b10529bbe30427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea60807661faf5b5f4f5617183f534428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e5e058bbfc9efcacaf1ef35209e2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba59c5cbeff58279e745dc1367debbf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7c59ecdf574d5bafb12b6791615c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0e647bcbd73f78d6ccf7b6e731f84432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb230501f92ab4af8d4da5d99965e00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4145e0aa9913eda8f099b75972f424434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0004293e9a1df0b640317569846fda8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961473147876b3d6157d21be3f95f6db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba3173ae0e0054a4ccd3b74cc9baf4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96710f8af9351caefbe9bf34053133438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f082089a92d841c32f85773da9752d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c177d24127d425b5810b2c3aa16dfd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed648694412cde7b3fda296fc3119879441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5929c511c104eecdfe7036d17e30ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31996f7d604506e1d566c4f2bd807e77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef7884ee983ac43b031daea8d45669444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b1ed71f312ba225dc7309d38b1760445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240a79ed5056c0bf6054b44a69067b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8a2861c8ab5260c6741c87361e48b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4889a76fb7030a03002d008a9fba495448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361b12091cadefef7197d53a907ec23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755f459a0d0aa46ad475e5658eb4822450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211414d4372322aee0eb584012a38e96451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b8d2dbd7b548881580d46fd6c1311452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d4f0dbc0737f1dc157c3d15af86e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7da0b5870e818833645660010dfb86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714ccfcb5ca3a79d64c5538724897ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688c970d37767bc195a69933b362540456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc38901324b0d5091d11c10f144033457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8208ddbda6fe2a1a55fab8e16d49c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91801d4d13e5758d0df5edf5e8794f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0e54afcbc62a0c234687f644c8abb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6813d7b9113425b22f5ef9472c8bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf64cc8bf2f39eb199302e04dcf2433462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9e774f92df48e64c71be0666788d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ece0df81c81602dd9da45c422b8ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c672184e4edc126a8bc20f90bd95d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d078366370f78394beac70b02fed6c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197da6a85a6366c3e95e072247bd4c1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2704f248a77bb858219baff297848468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1431f74586ea4ee895ed373f904035f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b095277957ca7d38738d35cc4d6585470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb30045a3919617e2affdaba1bcf5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d837d155a1b8f8aa9a649b62533fdde472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f7b180b632f92e939127672450be6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e4063d4c8e4dcd0977ca14c9ea9a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d60126771d82aeb8d2a1ae73b0280475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614bcddad78e2b26b6a60ddb4177bec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d346b4ccb579f4b973e87bc993f02d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821375ea0497d6dc4c0a78812461e58478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7584f59c8525e7c3cf4dac6c009c067479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2f72813d85e671b036fb7c62a3cc2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19417fe53f896df03d83751dab830c99481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90caf3957ffe1f288b253fc0fa7159482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906100b1c54697c17cdb6ff76c7f895483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4feeae45c5bd0a80d6fe9ea8212b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91aeae7b2ba9229f0715c9d764628f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dc2bd04624bdf6ab6258a3f51f4a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf8cd62bb69fd67efb913b5a47fabb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b7bdea707504d3ce7c4a1786d6163488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322009ce1f47f76ac1a0f0f6c9d1876489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97c4d44cfe14e22b2bf9e3e0d38861490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1001c7e4fa4af46bd66fada9100085491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03237c108551f45c9b28898cbf255d8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301cc86374e744a9391949db0e6d6e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8bb3293018ca8277a833bc2acecd4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bf89283e97fac874a35e10a895c36495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495c1bae2d27f880723fbc9e701f915496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61445b9e1536b37d8373eeb9d708eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67acaff500cc7fcdf7d45d546efc91498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64554d46eafb0f92b442dcf4e0f3162499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e6df73aefe75af4e14875d6403409500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9084191aeffa2bbad5aa9a9bab581d2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e0a47e2b1c03dba5a499043a28caf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a78d96de8c486f995baa8611a68b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37db6bd3133d0452a40067f1d862e11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5639451d1ca43d2af8a8e79c11cb6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44f06327640cc1d3e87aaab7243f78506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeefb791ab3e78fa9a133723075635f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde02fb59dcf67ac9d3b5cd62d0b3160508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9110df16100f14b03e8cdb103bff10509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da47f454f1234e856a99fd737885c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d149bdc34ef8a97c3aaa09b9ba60ed0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64cd70b18c093ed8fa8db081adff76512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a20eef03f913faecab959133ed8fad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6bb8d102b86894bd85495ee34d637514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853318cada7f7ee0088a1602f2b1535e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bcb3c9b3aee1ec72d721979504a78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da25ca136842d9cb428c7c94cd32d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295ffa3149418a8d2ff459dbc14c137518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f8fc8265d48107ef23d003b0aa9ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbffc89bbdaad8d489908188a104af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef4c501d00e61d5961ba9f1ee9ae0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa5da3520d7340d18b40d42ffeb9f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35254c105306b0e8cdd8982bafd5a9bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9b19715abffb9490691af135c9ac4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4111b4a19db68811e5aaed883de00525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1a1fcea8ac54f0d1fba1ea6325dea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86075ef2c2dc807c37c4acca7e6d62527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66f6392a5cc517095e94fe420f4455528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639bcce85cfa006852f2a97a13a6f11529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c998a9612df73373d9b654938c78400530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbd2c31a2c3fc6b38caf3221e629f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb44abcf0805f4db7e0ad1b7d9edb8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd0de426689df9935e2c20599bdd81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef592e05dec3de336cf2679e561a59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735672a90e13b0c908a57cb572a9b404535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10de3cf136303c031f6a02a05db153536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080f7c2b5024c2efa54e249ea9e0e14537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfdc1b4e8e4da5c6833cff49986456538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024d8d0a5c8c198aabbd5f208333ef4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ee1295bb7eb0e40a907c701ab0e41540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971f4251ad7b1ee103608473b99c6c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868936f263000aa8c8cee0e844154f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c0dc50a433cd0ceb38c59e4312687543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1afef0bb9217b9cc9e06e01467d30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f74e7874b7193be65f8285753a6e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1b021d39a9221aef02f8d932bf748546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef188de5d2bc11a3774ab1884f93635547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f9aba6808a0db80f957f221aa31e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbac70369bbf5909f07d8423cc6443549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322859013a7014df7f16dc5a0e3d902d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e6c283161541c35a4e3bec8e5f2cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99eadb3799e1829c7b7ac40125f9cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f94887576255e30fa9fe5d54935cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf957aa2363b1fe54ac58817d309621f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ae0e772c1d316b482e607636ae7a8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186663b214da9d2dbb7cc92b114064c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718b05766cf22b34b0ddef799eaa193557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf3705e04a53c11cb7671ef48ae887558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ea9a74dff5c2631fb144ba13b0d66559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ec0fbc9aedff3447555f09f37b7ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53192cb7fc73207e590011e3640dd4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981205a25be4e7562d007c41ad474ea2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957e9953b9692215e4c776e8440c422563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e0d49726202d3eef0a4274b22421c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212627ff78314fb29ba1605d3c75fe5a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f89f613797e3e7fb55d62135a215e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afd000de5324255470c40f7c62500d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dece7cb8468bd1557567ff8a7a12a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588b17a85b109550de9d0f377609f00569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a484cea0f5c4845dc63a9fd100441570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72393f1c36fa6396fe33c6ff315ed467571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5907b7ef52d3ca9f28b71d1c7f6bd38572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5d8e8631c78b1d4ae2f4074111809573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75e9b8e44f86c0714992d36d943f88574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a793212466b9e5c11615332ead27d7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aed9fdf2777447aea1044d74e9381e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf84a23668bd384394972ce1ebbb887577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627519551b030ea6dcb53ea50c35a7f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff101398596eb9aad7e5f599224718579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e0d2d998c1c424be0f7a782381d4a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da207796ae6927eb97abdd2d5b687881581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e95a130f2b6cc7270d960c5f014d8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfdd7e9bc99c320a206afc5baba87b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73764fc840637f03a21781e3e712ced584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa648c3811e03ce0d4510c86b32c7138585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18290bbf9360416235374128870eef3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920b3712dbebf38c8c5d3496986d5b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5531166e03f4d9cfdd14d323e87f85d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7b631732142e3570d38e576671254589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df19b6606e0272d2b95aca128a6068590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9ccc8aeed628fab5e35a201741397591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74143b54fb3a1231f43d2dfe58a9f522592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf7af1dc091d106a545c3da3832ce4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70308445352417481722f1038d7cc346594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5c6e8ddbb4c85ca4ab81b73f850c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44cb24f4acf668a7d6fe78bae68f0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5b9b24faa6a9a4fb9bc9da790c99c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6c93d312ded89926dee1f35a82c01598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39155203ecbe5da58bfa4f7e92737e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0fee2206653e1942aae6da7a2bcce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d5b21cceca08ac8f23d3831c0a162601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1d8f0cfbf2a8ce490eda192133b6d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc226079715c4f6cddcfb0e1a7df20f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277082b9e11252a0c7b741c8f86ac282604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103f9721700ff8993c14c98178e7b36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309eee450e52c4f6d09bd31db67c33b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070d3eed0103f90d3bb95dec02a158d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f90810c870c0c97a25a65e67c8eb8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7b61270ece7edf68cf356229ddf7d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63273580d30e6c6e7d68c2c1339a61a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11406b1bb133718d8de79751aa0fd869611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31874aa7380be5b25f1f502e4706c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26d91c8d0fa70f62c43704218b7c33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce366388afa1b38442cbf0ef7e622f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7e3c2a16e5733ad7dea58aea6a0e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0e0a9a2b93d6227b302c2aebd637f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc504cc294729cfbd2943db7d5aa9bcf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82390977f0ece375fee5a2c7510dea42618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95a32e1dde958556d5b5cfb4b64135619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445a144106fa4d45dc0962e52ff3865620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccef8d16dbb8fad87a38a8d551913ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa380554c30571577765f393a2757d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e5d31cb94ba396e7bd4246b9302c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fe3a73fa50847069627850b5ba6f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec16e9e54ae4985dcb0dbbf95752975625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5554af7785060d914c221bfb79a1da8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3ec8574d6eaefa4cf74e3985da421627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e70e8551c54b23e852dd230a06b247628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0275f3cbcae2efb96829f5acc95b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e08fdcde20c5a20f79d4a38d23f325630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34de9d3d208a8b990321943f6a8f27631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808cf62c717037418f7f18a4661cb54632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750aba690bfac3e624b3b982bea598c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf86719b0f08e703e1519f830d56be5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b577afc8960fa567a503f068b4b0758635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5813e71fdb3e9ac3e442b149ca0b09636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654267cf57a7014aadb04423b133e42637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd75162e2587bce2ac0d3bd8301983638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c1d1dfe9c0e01f119adbe231b2edd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbc662636beabfa02155b414704e60640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7d18e4ee561a78ea3137e1c8b0972641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e452b4d81ba36dc7f5e3eb0d3a98e60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d398a22fe5fbb000beef8ba54fbc1b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061b83024f63abb0fd9bb5e899d5e12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e1141769a41b82faf780dcb8da154645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76eb631cfa62a86c8cf64c33807850646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09768f138aa9ff9dda40ebcd606c8c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dd83c43ad9dfcb4aff31161b9530d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeae9175f1d24a350477add0a0e8219649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec0e4e86d3211cbc85d6993dc27c04650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13b15c8afd186898771a133fe05003651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55e1db699413f4ea1d19d4fd05faea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476ad0fce57268ff2bdc02acf949378653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41a530e70da9beeb70343d0305c0e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946527c61c621d6a32e652477c8403d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b502e8be4527387d8a48482172783656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d944a30918795b285864556cf88f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff3ed5b07fda5f289e8c9f63eb7bb4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ad2f06a3c1d36d238976217e6ceb9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaecac239ded7dcdcb6fd175f0ad302660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70ec721cb241ea064ff7ed3f8fd88e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c53fa11cf35a60d1c492a8b349490662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9388831cc3d9290b47ed9d6c74fa52b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392ca7825ca4844bf9478f53437384d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ed91144a5e41eecd2bdacd0476992665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da44f4b1e167d221ca4fc78e7687c27666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82832011a58ea024b6ee31b81111795667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26121141eaf71d670e67355487f837668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e66a9d0ee83afb80a4b5a39d4800af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a4aa48ee99eb3d395f96a896251f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a84f06a145b06e9542b4fb04aa05a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ce6408a8992ccf790c6991f2469c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2d257186ed075e113728390cbf796673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a54fa3092ccf114bc3a14e2f30120a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d635db2a048642ab4621b1b27409b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b45ea15d759458801a842db1e8868676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc731feac3d1c1e046359358e4a709677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0a05b037125ec247c2b89a0ddf0db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43b9ac2cd48bc797c9a1e15756d9db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acd4488331cdfb3aed120b92191ce5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883047aa57cb55b6cf7435edaae2a85681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6579262ec5ef20c95fff66b68982af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf3507ad9b8cb6d6270762b43beef0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdeeb37dfb875e213b3ff900a2a2c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f023adb588616e48e4b919e4c1bb4e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44039c1c57ee66fff1d427277d72b38d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b11c7953a0b414ca1ed0a3768c7c39687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7317ff1daa7c527a3b7b2c3d50474688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f6be2c338b1f06dc5f2907c042c7f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670450f6e6aedae3dd845f51f60bf4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006514252d8c99e2dd884582e0b4b57691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1d6ed94f86ac8ad6cfcedd6836285692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de2f77af9280dec59c6137c7be1be6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa9d4cf27fb0ffa5d577dec1031308694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3e0b83569718eed360044cb12226f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023aa72abba93011a36fa17bdc951587696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ae1b077ade8982259820aefbf2f2a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8032af8cb8f1d2a87ab0e45b66bea24698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc7b9b5aeaaba64e65e030f7e88d0b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c9c02e9573f6db992ce56c2ab13d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfe34f8a390b44e1cbb8890726d3ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c0a14f8be0ff5a9f4e045904e05f9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5772825003163e6133604fa90b314c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9c35617c635494807bbe8d18caeaf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7293ec38fa5713b1e4fbd104effbc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4f3c72460eeb02408084db780ec33706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345593a45ddbb432615489868d274407707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028e5d9afd4fb01423075ab6a60e288708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27bb4449b9dadfa7bb2f7401db6df9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043724ee80b7d70e29b46bfc89e19553710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c4efed8358365fe9d88d6485e4186711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a382339e8ed0bc0b9e47987fe69666712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ca9e9aa8b0e4ceb27c27da9c6775e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd3a3d89fcbcd704831c376e8307b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cca0c03a8a56f4b7ad3205b50c1433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09dfda3fe3cc4c3cf0942982d995334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb3764d7593f208b95924297054e265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06907cb06b5860c9e0e09f2d3a69e78c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a813bef0f4b541190d3f61880731367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a34b589763084582e8b884ae5a458a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc87b6476021eeb5f6ecb3191f3b09d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30653ae1c00503cdb5be942ba274949c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c75bed01119797113d7b83d55812211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e161568f8a5c571eea3fa0a9a3c0e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dd34be6492d32bec90669ea7a9c8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26aaacb8cfeb28aa722e48c11076d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f43a4fc773cc7c36679880c286b1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91a2c60fec867f7183cd0b6515398616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c37d7698bd1d43d643e90b66fddafd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825c0a80e30967c5766a36705e77eb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133869db11fe6d3a09f398fe3e2caf3119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9250541f126603f6266d49e6b3d3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6d74978faf465889d7fd56ef9bf8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e9d9df887cdb015634c2b7f7a386022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437e9de54ab037776d68d074bd909a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11063a702159f56c62d1b49fb56f7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd002d420f84c194d99a063b0a4f87fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d68cb0ee2db940c00ccf7b59ce24726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dd2b2950b1173121af23acfde334b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb360b797c87002d71109a938eeeb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa8fde4a682543f66193fa58d864e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab25d2b5698a4a49c1590bf525dbbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f7b76bf88cf6bc980d9340564f3a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa0a7f5aabc76e500bce1120ab6fe932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12ce354901bd356d3edf55a94ed18133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87894500c12ef6a53e8c877bccc6d06e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89b1f77bb407f1806fce344775aaae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74286846299fb897b6dccce0610e55c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81298accf031c5541e80caf6a951fdca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6b4aac5d2e1e4385dbdb40c75e50c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbd2e8835fdffffdf7a176f1d54fe339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbdf9612afb27047ef8c2efd2a48ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef163b7a1624a64b11ea92484db8d26c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725cbdf3bccbbe7b0cf1b753ad1475842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36356ad8b11380a3bc0386bae9c44f4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadddab90d8837484a5f1afa72c463144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a24519961612aac50449727c247fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39587e15bf8e8d065bfa68e642b17746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23596a166929396c4b0f962dc1cfb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea2bededb3402c8a845723346c644448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99a91e9855f0eb6ca90a9d9e5557d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b5267644e2173ad5ad07c05d8379c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1cd9072135a8e56817c0b4cfc2d4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede27d70de8f959127892eb8e15f23b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfd6af5948dc058bd144a841f2926353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a38beaa9c1713b49ef3a16459d0d1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a8e72304a46862fcd766931efcdfe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbb2f5bc738419fb23bd734c562a4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddec78a563daff1e0d936d654f695cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48653fd5e0a5a2f19743a0abd5a1af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53477ef0d8243cd365f73ca2d3c8e8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865de23a03f139ddf8f720b640e6a11360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea73d555b124b9307a8253cd27e8a2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac50225ebe77d0c0029c5ba1ce9f0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b2cfab9dfe5e601f88189fb896dc563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c77fde6f33c0dd812086538d6b30a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76396608f37daa9891f7f94fbc26ea9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c97e7a884ae06177aab337807af0ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64ca779fdc56681a3ccd65bba2eb0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b89c7126b049de68f5cdf1f0aa005168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913cb164df74d0ce02e0f7972b2321d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf13a5b300011a83805ae79ffb751370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c13e3f5bb209e445946ef3f8c2aa571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c898915bdf942188541d9cd68772fd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534898358b87466f7258966d260aae973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c28d0eb44c86dfd87b8349906c69f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10e5b585c2422591e232b48177b57975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78507c6ed82f5a9dab197c9f2b2cefce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66918acec8cebb2938d6601cadb2382277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c78cab9121a34ff8129361cdebd8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cee70efca1ff8886998fec21c32feb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e5c3f7cc840347065d76c89c0d94280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd567df2f5e31a8e7400a9bd006322c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b48b85084c0dfd517b1acc951ac8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c31eacacc7d84b8287a1943a562c1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966c9cece184d70cdf80feede2f91a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfaf9c174970db9d0b0dcc57f0a02485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8b8bcd1e078dd3bbce7c5c30505bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e046d84d6e21e201200bfbb75a58d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09005bd365ff0ebe01b5ffbf0ad65488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242506ab87ff0ef0d1849f82c872107189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfa78830d38f290415fe655229df5b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a0557830e8b017c3503ad16ce751a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77a2cc2c83fdc4deb101e1178526d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa0ff319abc6c57a2867a444ac23db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1894e7afb742183344e4cdbc3899c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69a6f50da0b51a54338011f3db063f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98ef7cf05321caf7b5d5165610a87c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14d19a2d17cb274059ddbd3ebcf39497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f79fb13a934f75f8ac85ff9b4c69398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971e8add519f47bd3f1a684b1f0b4ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989c9bb7d8e6511219c3a6c3aec2582100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d6bafb16fdf8399b7a5a555cfefe6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd3e76849fa62215f008fa5c194f2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a22a0ac44331faf866e33421cec18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa51020468d038fdd6ac16fa4fc7264104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1030db3feb1ddf38bcdc7c02035a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73f86617f1b873ebbeb6df55c2f67f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba288258384ef0ac47f31198091857107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d939ff6b631271f37ba910a248f6c85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c867b2dc5329bc66c7415f54cbe41c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cc020e89bf1297ea9bac890251dc9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427ea9491ee2852a141c7fd99e77d13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a6ae8118994b4bbcf9e6ad234bac9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2063e4623f1182fe47772ca07b225df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433e88579a1a3279ecae09c5544969c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a691e9248c0d2c54f3d0d51584028115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d5c2ebe38ea7c1b3151d7c9074bc6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4049dde420fbc2cd922b8a77bbbfc42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9648dd88453f630b16a9b296d2d55d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac345cd58197fdd084d2e7d24babc74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7ff9dc4507a1a0f5e7200d984369b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7765d55ea6d0073baa7a63aa1b449121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e3c5b4a272f1f19f6981b2404cd5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f40d145453329a8de5db2f8efe9eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b74fbce34c37eb96c4274efbe3c23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2766c543b7f4f2651efcd05d96d67b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244c913d460b73a95a2ffe9c63b7cb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca4dfbf947ab53be8f9696b70407e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4637e02fd3babdaafdc76d3c52bf4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6c774684ce63f935a3e5b04e3613d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3df1a3b092584e4d3a0f9ad55b6c0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5ab107d83261c4f9ae91fb275a8b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3930a4351fef03437d64ee77598dbb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988593ef2c02915f6954d8430811dbb3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0e234a34101b44a5711e99d91c38d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e233a0bd350041685bc05bbc0b061135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e89395721a19a05ff48de7688c4f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19554751e6381425b9cafaa834207f06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c6c38523cc2860a4ec388611a7ba5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0296b7325515cf400630f2008577e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85227a1f770ec62c4bd3d3cb2ebe6650140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db690dd26851d1aa16232f8ceb9b176f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064f9e2feb71b0f152f78e00430ea5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cf7f53dfe5c07f8759dcbf8cd8e9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9336e6df042740f826fcc93d54add144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc5d51e3701cf67117deaea280ca45145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505465e56dd315bfc3d8e1cf37a6427146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80238363d7a85f59bd22210773c608147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64358cc5bc9a99964979c4978bf8bb1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044929605060cb16822d070932b3c10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2716c255b6360df2a5d6d1f0207e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617f867dc539b849e4740a61902dd72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64b8b33dfb2a1c61bad71853fc3c2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97f74b6d0cc27109c9b3ee283db530153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a419eb6826e0a506e9f6253d8af465a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfde1fbbb1159c1e32b0361012dc8fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951e167f12116b49b5c89e56851a32b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4640cf5d3720672ff07b2fe96e58df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439320c89455677de3812dbeb66914d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baf0d41b01ecf54ef80ff41a6b4f3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1d9846cf7bdc4140b00be02679f6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6ed01360551c8695984b8adce2ea0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90abe7f8727501adcbf79f164884c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68421c62982569f23f217684e006b65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e10aafa5fec2177b378baa94984fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb29475211bdc6d32a177e223aa195165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9a84ce30b4ac8f57f032a65a00432166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7bce62aedabc8129c3f8c082f5176167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8f1555e106c3e555b0cf305dcc66e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee26bd9b49d2d18d15cbc78820e052169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa6964f9f81cc3434720c91ba60f98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b6d927d008145e2d2572ebdd8b34e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827111c56f5c9a5d229098ce10abb8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f756fe4d0cb56843577c33938fe7f65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6d1f2ca04a780032aead3ad4cb059174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5a13a25e09f1467278d6353715603175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cb7f354d20743fc007812173c8a70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f721870eefe99768cf8411714c48fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c571ddc894d56cd4edc86e5589d4c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf215670db6545115b7bc3cf0020dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785bdcd16707ad09c10a2597916a952180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d56ed34daed1130b4654b54a7e1c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cea4bbd0559829121a60a51a15fb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424669f0c544b3ef4f09fed95808d83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820d28cdce0841048ff2d3e8bb1815d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cfa2714974fcf0d0c80428e14fc13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ae84cc02a16ed504ef7cb0c9b8be4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fb3dd0daa3b3b480d66638ced2d6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a792f86ffdee966c3b3637b1d4756188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a165994b4e5ee99a16eee74d90711b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1393571c236e094f9b2f13417589c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31a37fbef2f19dcfa989d9dd30845d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96beb17a0e9e0b5a5222787c0a89f316192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1e06ebb4ad23078fed29c2c603ff3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa017951c382a0b469c6570122ab32b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ce12005da211acdf7b1623829cfd9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7b10746a173f152c8341a159dee5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcfc0397014ef89bc53be252043ea7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785450094471cba54b0227c651d8c81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27880ce4d56bb4a8944a149ea32848199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cbcbaf6ffffb1a7a79e7db3891016200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00643e765a514cdbb341e17567066fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c242ad5c6703dadf9df1dca2e5da662202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4613afacebf7d5464400d8fdd426d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4036fc0980fa78e2d454c0379d9f13204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332e24d5fdfd459a0cfe86242648a44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ab37e6e5567252f6251a665036b64206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e636ad18cc5dfc2f8e7f457fdb8e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168a866d22bb6e25149c73fe2317abf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d965f85994dd71a6db1fbda123207209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e6da05bb46f3e8e78d1ef4849316d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df73a493870b36d34bd71e75ef11c5d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735817710cb443d04e880aa4e44e3a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab244afe23ebf01ea7366547e3092b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af39d82ced2d43c5767130f4c9b6732214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa351b4aabb5929b8110a13a56be5bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ef08ae4705185f978c79e6a9400bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bacbe193c2c52272036d9113f8535217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9deabcf6f606ca48efdb0bb5ab91e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc831462548038aa4305d387e978b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dbbc1129b2e989541dc6cb68ad2ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a04ade4bbe5d0a9eee5908f1dc7656221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f5d92e84385c44799d027c0f50ee3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dbf8b9f96308392e68b3721817518223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c69a9534471114821275b1bd9a66fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4242d2bc6fa74ce80b04bd86da5fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d20bcda97868c5911f989b157317d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2b48b2722f2339c11cddfb89752db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059c0452631edb45cab87a26ac646b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed83c938ce91eea77192a0a5f0d59f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1fc0a22d5c3bc66ed0b22686baec0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baded011b1e1557ab50255478a32402231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddae03c509af9f2c3164a28b555b1d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dd55a8b4ddd1549c4006817ba8d78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbee6f460fed26db16bf457df5d9b88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e810a86d92b1f77ecca7ab3eef9a7de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944de50b8475e7684720544bdd5994d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934b5cd103486f734ef90e3693607c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47456d55a63512668bf1832f028c152238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ce381f63ddc6b2568e81ef0082e38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76cdcfba789da786a66bd6a77e293e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951aa399aac4f84df81275fbda91ed6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a6f3e221a19f026b1d6ee67981401242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f88c59f229881d5709d1b6e74119c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471e4a693cb2719ee3a09a8110fef91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc08454ea682657b16a63580722767245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e1e10a10a2009a7ab0820cbf543c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5275473e2b3215e4d94fbe43065ff2d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eff0222199bafba2c90117658a75d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f37629b89968cc9f8452a7700af100249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f903fcee5669d5f719808fdedcfca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25535e785d4111901ff1f705754a4e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae3d73f8e934571e1fc5e2a8b6f559252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94cd38740d2ee226bd62b28bbe9969253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485445893d1926f96d39aca03a0f2ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23220af6b019f3abb1cc85ad0403520255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da561390a4a5b9440f4a128a5ec0a58c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85261c637992e4bef0258d9ac4a94350257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56865d1aa6c5cbbb036aa789cc62b013258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c668926750475f9bf323f4594f68ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b3459c97ed7598e65ddc92e4fb6a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a0914f183d3fab6d3f52d91b7fc86261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d010a70310cc32584147727f704a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34752546853308b79a1b6d4a113ac45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba37e539419211c8da308ccf7277c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830f5b502d61d05aa40f72a4e43a9fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c36c250f221cad9c0f4237aee8e9e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2b86f670e116ba48425e56ffa10ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ef09e06a4968451ceb4186f1ac47c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23e9ec767a2445a5f0c0bb72c0766c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8aa5ca8ea10102e52cc3c08b93757270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6074b2ad98296b270b3ad05a329f772271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ba0ccfdddd59b3b07024aa21d5070272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440fe6f20fc5baa6602474ace4c77c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695285726662d7b2427eedcd379551e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbeaea7c9d0ed1e6512b850c29c16b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07756be346a3d421c5fa6c25bb264301276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297065a8f5422e27ba9d884ef8ea67c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d58508f309c6aa4ba1648dfb1c1c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722da80b7bca12d49ba05c9a476b37b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31beaaf903332c8c91989be7f25b2eef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b5e5ed3ec677167eaf77fcdbde7ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c48e0fc9de2a46002cb3ad2b73c56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123337e558142846a6ff888d501dbe80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17302523cfbaa28b48df912ff1bd7505284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e885e84a2f6d2b9ab52de3e73decc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3f0611ff71d04b858760ffbf9f6d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db7c2d802a5b5dc1444c5b41617d33287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c860ba4e896cf2ce69c21f90997dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e78400b775949f0fca0260bfb5c8f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fbdb68bbd19ca0adf2ceca0b893da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b17056d111bf0173852c84466f7c14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31829f4632957c7199938ce78bb6e210292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab31b2e5b81e738a58427e1db6a378293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09320debe01494f148c6c56a39a971f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbecf80854f76b1c1be15ab7dbe7ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb5796a07f735b7b2b1b0e29116d31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a853bf96b93fe5494a2ed9bb23ed7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec5c1241f7d0751aea19b0a2b8b241298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dfde3774fabebe9f71195ca90e9ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457886ae7d1fb459ecc80860c0fb959300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9441b04821973009079f895e41f53a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf000e9fe4665eef45a551b5ba9ad7a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590fe72f1301f83816140e4fd1519a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab380ef446b545aa7dfa5970db16258304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c496122c965f7f9ce0c9fd8e22cf63305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d4b356446f1fc2caf4d7f9eb4cab3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b590f5251b7f6c18c15ebd925d60915307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a85a541e16979cdab35f9dba0628ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b595cbd614c211c12103d72e856c3a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9300ab8ab40827056c042344b55b74310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c79462c85cd0ee8c1ec370e1a1d8a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a0895cc541f8440a3130c8a4842c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ad5ecbfd9fd55e0e63e8756b14464313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1b7b1b85148bca0b7c5bc49c0ae72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad292448ba823dfa853af4ad737660b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00ae7ffccba3403f37e6fb31811916316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512461b09bf7ccb0f82817a74f06fa5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b88250b9c9ac842cf55d33163a25a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f94ca9850f84c47c9f00cf96b2e960319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab4ac43bf67b1f71cfaca5696defa1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a3bc7e6d97a8f8b61714afebe6caf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7b0fe54561cb0a7c97c1ec0a6212d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020817dbb0f3cffa25a9158817cd984a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea8d35a350f18fc4e324b7910c4277324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f12bd2bfef452747f7dceac2a0d97a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf814772ce9f707a5694f936d9b454326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2c39fb5702f3ac899cbb457bbccf7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e737d01a955c0de3594aacb457c2de4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e444de74fcfcb7bb0d28d2994e9a964329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41983bb1ae99e324c36919acb9e3c25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0c46c7e63c4e97ae6624a94fdf72e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3667f65b561358dea6a908817eacab6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5339ad9f5404c654906fe65462fd9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9fbb9199bba5a343d12e24c495ed8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da56c7c63ec44e5ae6a03a51a6cef2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cabf9f3e76eb47eb97d0eefa6b67ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e611f131a614f195f49e756143b49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd86c365c2e19e2ee8fbda84e388f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caae91ee2ecccf751bb9aafa4136d84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9545df7215d3bf97d5f27a073bb3d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbec9bcec57ba841b7657f79a5413fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f327846c17a4bec5c46658c468b44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80561c8fcef6c937ca121dcd2a41f6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5a8b77663227137523bc53186d1e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce770672075816e1b4f0de8689c0e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d72ee50e84c340995fe2cda4c3473346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b717b22108d09cf6e3dfd29462a31347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465256db60503039484861751210aaf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59b22267996143215b692c2a382a7d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d8245506f667a4cecffd8bf2d4d6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18035f32a86f099da5b77c8f03d404bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab29c9a00b982ffb7e416df45fc6522352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc0595420bdfc15b343067f9f8aa16353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef59229d6b8d9c5369d2afaf239c487354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d53b343aca7accb48d7ae6e0a7ea8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8dccd6b9223b9059013a57989fc2b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efd2b664d35e66290af49ef95a91dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7e1bc7b7e47dacbf5fd87293ed93b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586245f1afe9df7c5afe7bd36d1be6a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e251194525f47ee547479a7c459f93b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c175ee425d5b1d424c78b13964327361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d2dc2e80d1ec5fd26af9578389a0f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a576896c758f81037b38911f70e41363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3631dd20cae8222fa73e16e36f8ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affae0ae2ccd531ff74479546e3d973365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31f87f9ff755fa85dd9cf5c9b09077366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b72a6aeb93f7d298d618265a7db697367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1ced4f5d057afd602ad4f32ffee91368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cc131fa6bb8be1e9cf2e5434888b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86149f546910973084f766ec9188c6aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c768ec42b0adca72b31b64030e7e35371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e693f5ec4d6659486396f0223ec48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099d7b49a312d6cf75ae5fff5347fbe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92795795286563fad0f17dbfec06c3d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8e408a2be749ac6c769949c44d868375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183aa8f9aa642370e652c67bd54f335a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c286ab7bc290d7c2ccf9c222b39605377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99634b45682f48f034f344204aeca3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55a4e3e3e1df596700d27b8f8bc421379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c75d64fdd67834876e889786c80f54380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd3eb0361a9dba37791f5c3c4f34f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e3da6e125944f1e3a5dd0d72c6bc4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865e62bcfde055c58712ac3e40865c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bb28ec2d9bf0e83d5d22ca50ac579384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dea4c0c7cf61115ae0d51c888b75f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbc18f1425ee4556240d31728d3620386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ac95ee5453b914454a17b87549563387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9869f61636630412fcab6669ed6a6be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf93610a01d1a5dfe893367922fe547389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834244d668287bb20c081d3b24d3c79d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b2ed16d4437b274992fc30473ee65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170e55c934d297fbc5a772668b22b82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f6d0e3b3802976ce237f6eca8f54d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca55d8829e7368525dbd050818e0fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52639bc5bee9692646c3b4e16efe28b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365c13a4b2554aa05c3b8eaf6ba656c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6cd5a49c8584de175e87f9f19458d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a037abea1b2e399655d8123cece8988398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3fcf3b1199dd34dd4b4ef0dab6ecb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec10c84f5aaf090e36422848b2ee67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db93ce518552032e92bd912ff9436fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e400ceaefc31a10c28d04fe4aec714402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb134d7c8e5e2f0afe8bd9de9233aca7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b5baeb95a975ed93cf071d55a537b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2055c8a3f20e5bcc52d019ce9694f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee284f6bfdb2660e4ffbde40fc3e11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53accc3af8daed18f95fcb4123a365407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1070370923c407122890aa68d1420408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290c04284878f77c6c160b3534d7725409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914883ce757ce4954ae2b486749b085410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4276cbda6aeed16a69d113bf847c74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d75fd4b36795b1917161a06dd3a21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587681d80aaebae76963a418942cf05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575e49bd885ae1229efefb4ab01e539414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbd0209e92068728f4ad9189cfeb28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435acf83b62388082615ae6d627240c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b2dee457e6597d6e20daebba5362a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71599e21ea33acbb1adc10159da19e19418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33b35564b06fff7fca78f924bf6a19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492897413955e375bc53c84169a1483d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de472da655e67d6333be94d0a9cf254421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4914caef2ed698c2607c60c61ed86f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224aef7ce614b27a4186446f1a575be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52eafb4bf667ed5338e519cfe9d853e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891656fb9d462c235b6499f34e169cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f41a9d12c2efc60b4172a3fbefa419426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1bebe4b998a02e2bcba44865ca17c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c5c3806a5be88a39fb2609d970535428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e809f148d6cf8de54683c36c12f677c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474905dfe24964d8e0077c339b377990430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a86e20118d971f2616005c4f1fe352431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2590258762a34aac53f3fc0bfaef0c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc4542404b842bfcc34b758dc25335433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a169cb0e27dc6b81bb33c880f0017a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e469f6f6c22861a0d6c7b95502f02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3181219fdc579a36198a08fd78e2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d0dbde35bc2defcb8ae7d629422d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1703405ae0c186a39b1f35e0135fa99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01594b4f56ee4b2089b04b3c20a034f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ab3ec66716864f2c456164be419e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353e980e4d9d90ac0f8a5fbd6cdcc27441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20cc1107ee86394cf3ff5f35dc7201442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c147599285bab6e2fedf970ec49c346443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060b942d21c7fa0f731bf0f5068691f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccb5ee27ca35bdf42fc83bff8ce67a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1d676b6a8a5b36a440c9c8061b304446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37f82db21d6de89071ac574e191544447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfd015ca97d590bf17e8390b4e0b71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a95eadc935908e56b43f10862593e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39faa2b80e0b6349e806ae0d783db341450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bed48add5e17c361438e56123dc1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8b092d99e469c61ea6361dd06fd4a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367601edd05318daf81d8d071ec9254453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7753abde1bba0a94c74109079e4768b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d24381e65ac59d2b17c6398645496455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d348fd47288be16856f51fc8463fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cade023d7915a2a81974116dd5ec57457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd82ed6d51b8343abd587eb1f83314458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed082fd9d66df38abc04b3db2d5a72d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f12df66037ad7ca28b5e1cb86ca780460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a569eb3490fd9e42e5ef73e38173b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088eb6c34e1ac59f236a30bfbcd8663f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80729422f4a6e2a20dc1351e983ad192463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49cbec458bc5035263bf26c82ecabc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd2174c70152d9fc55b685794d4124465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1cf2a6bd86dc9eaf88db194c47a1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d770fac5f9762108680d173366000ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6399bac61817cccdac5f9e3827995468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a89571ccbd687008a7bc8a47c19f15469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724744ab4836ae6292024e9a122c586470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7c08b4c8e823976f5a8cab3c8308b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d3c2e36ea98b152a292c4f6b0efd6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834395ef73ba68a529261df4b4ce0ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ee734aa9429b8732ae1860b3d1e6d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d7bfd4fddbad8fa0463a9df098cd7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80ae54a42e894bea7214bbd110bd89476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286da14487179eaf57043a6973c76397477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cb40963425bc8b7abfd1f0e132684478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cd62dd9e6d39534e2b4b9a8602b08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b3bef6163a41d818d4957b6d9f07c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5860b111c5cc7dccd2500812fa99e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051881471b652d3fe984e9babb18cd70482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42619962bf6be66d6b29749904cf4ea2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf399dceac8caed3b69aa84b26b22f57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f728cecba6266160124e85d7a7931e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d47370e28db3a3ab303fa8d8c96a2d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9ea5cbf1d2867245a7806234687a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d24f97a288fc4c406f8262e5afbcb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2f2d5595897580894fadf2ec6343d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fe9971c5457d6f6b7e97c38c6c711490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9db87b3195269ef11455b98ffb86e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8949377a29a183f07dcefe2d36aff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e63adfc7cf12bbbbb89913cf353502493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4226bb6a5600ed890507023e73241e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2d2e16081d8e6b4bf636ffa30093d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e75d68600704cb33db7e8edbf0eaf9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb064126ef8c800b998dd752de003a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319ccd819445b3628081e8e31348119498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454467ef22e153b8bb0876d792b067f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38119d7fa04ab37412213941192c32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd6794f7f6cb3fdac9ff32728eacc8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069aa9b736edc167f5ce2efd56a308f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5c7dd6c975aa4b285e88261bc6cec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddac93ff960ec9fbf01a0463672208e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b0c50d98e76dd87a897b869e5f903505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd299dce5dbd4beb695fc33659899873506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7550428e242dbc06a84cf7fbeb101507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdfdf7721fa0263e1a120e4e34e2c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b996acf13697e409ea37328ba0aab9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1fe184deb13d054de897e203c73f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa5ac13bbe20d930e372df685f8630511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286d6b7da9e5b6048df14645b3f2ea1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77597c5a05630b7a1d44cb94c44b6a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb446cf273d47365ab20f1f10e56f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acfb00dc5ab26da713cba2ae43eba0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7779cebaf8dc06e6ac7ea7ea8fb61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050530cede7e68b4c8fac182c1cc333517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f524bb2283fcef10cdfbe1ea3cec008518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef72f2daa73f00780b89d3edf24668519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9027dbe1640fb1a6f64339f0dff8e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6d1559c8c51e1f077385353279cde521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b332614ded974d64af84737d07ca979522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fbdc6e522783b3d767d120012d3e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb363163d3155964d537e5fec764fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ca0ab16775c6ad69b37b7d90dc7b4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5ef1addf0e796711f8dee68eec7a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc22935a52479a32661b1a63e78d3be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf0f341f3b16467d8721a295a19849528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d3a4f81e949ba54f5cd10b0384807529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75636c99845ea8e3a1d9b22f5fe05fb5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6dd47818201131ce3f5efff43841d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232444a3295259ab317e910c6e4ef60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba428a3ec03d253d8882ca005c7b8ff5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d397eea9c771de8d1a174239ba79ba9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1c5f8c5112e27672fffb4eae6214a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cc0a0e0cb00f937f6c0f7157f8e60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4c60dbb3216c25aaaad152f7c67ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05eb5dae5b390b01bbd25171de6659538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696387542537a8e7e40ec65c5417cecf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baf0291fe1d031de3197fe69489b24540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c14aee6b5e9c4cd0d3cecd64b47c68541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced61fa416f3993b949ec3072628e50b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134126a88f3de812e63389767cda92ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade569a0c74cf8e105d0d3173ef7f793544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881d5d8daee315306cfc0be5472ec6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79f2f4b2a0f6cb403c91f989a20492546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d108c8f9a85d18c8c5d0de8eed7616547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabe58a2fb65d67de6a8928666ae67f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82859bda77c4bfcef9d9e8d01099bef4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131c24f4e965d46ed68c835f45131e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9854e8e3ba347a0620ac4a8d8672f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59387a5aa08c931eadfeca839b38b0c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cfa5769324246cd4200fca9475e34553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dab601b4b4d79e65fdf0258e968717554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53e70e0db74998851e9505bcca32c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27124717c5cca1fbf04db762d8841fa1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c766a8e3938bd058ffb7382e6904e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d94c54802f9ca763d53046de01d105558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a561010592c326fb6671cefc675bf1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c62efdd4fe5576170d6a132b46cb0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbb2ccbc4fe0114de99ad2bbaec290561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8e7f6e88722ac9e96dca0a81896fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796999857ecef2939d50decf82211e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b735ad507d9b8f1b3b77060127a3f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa1c7b7f788ad6dfb1aa18e6347128565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4015c2d29c133ebf08a5b4c3d50942d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32deae6c194dcd11ba8e223cf4e7ec75567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ecbcde42e03a51f3dfc0ef5993a6f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89e1efc9eda786cd709b13da221ec1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830be6c4fcbaab26dda95b0988e46446570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba290c87b8762d1cf3b027d6f14b36571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915ae3e0f59b86d13baccb5bde19b56572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb514238d2cf7242a490e934604572f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4f1e8d049b33b41d10f6d88e139c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c56e33b86bda3ae1faca050045e7ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af72d0af820d3a26d8fc40fbddd5c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e0880c3d33d835441dcb688b065ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb9d292459c8cbfb145dcd2d907b39578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5973db058ce4e0dc08e4869dfbb48da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d50377f7013026dd60f82572a25f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a28da02111f10455ebbb783cef357581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50968c636ec85a532b5d0980a5e96926582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f055c290e3865eff910b3d66f5300f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35360e31eb743acf3cf1c030ac46d8d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31c91c04b125c9892dc261d7b4993d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923376ea636e7ef8074dc29b11409b19586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce9a89c5fb052f12e4e2144b858753587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43050984db410821706ffd38b9588c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee8077efe9c62401da0975c13417f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be3b0df7b2f1b842dffd3ffe9aa849590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f5eaeec0060f94e39a863e20c5694591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e25682f2faaba1efbeedebd0f99642592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc05ad88db69f52733ddb76a61cb6f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8024bf4b9d8c136698837541011d157594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a3e6cff5fb9a8661668314883301e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3867f259dd5d4af7ef18015428a5f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f03edb071db3476e2fc41d2300dcbe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0826d7f0c6da361ae74e08426a1610c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e41ea7b234af5567fc09a8c210c1fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd43086309e6b4a9c5e8ffe37713266600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e728e38e9680e8bcec5370ea65a4307601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e6869066f9a95ae54e57e40eb6809602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe65c900f8fd7b82fc800a9a6b4375603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571364bd801ae71f2013bc10d6fc1fae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5666ba13affd955ae346d082fe20540605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d72edf62c8bfe5d2ba0345f39ad7c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555ccec3fabc15cdf1aca28b8e15713607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e83cb0995b2b7fbe8a5d8d7ce77b4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1a54f58444fc8850960d29e1ccdaa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40790242cc43cda9f0b5e19815b3c073610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ca8f937cf543471eae250474cbdb3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397895f1a45d281b3f3c5bbaec432508612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656518d20de49a3b8779d473db9017f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cd905c0b32704d8b33e3a63e548fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9308229912ccadae0e16d509ebe2c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915408cc9600ae4b935f7eff33053d86616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ef103a2db87ce39f3a5a3c1679248617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c04d9188f271d50cc403abc6efe125618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ff54b468fbd88b09fa1a9ae191267619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6812e9917a3ee43f0676f0801f9951e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213da23ab464eda62377976afb41cc84621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4e072871f09cf114637300c1097fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea27c999ff5c35c7727ed860e4074e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b53d3358c0646fa4e5632b33696ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293e7a36a836caa27df84cbfca26ac1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b70a7340c79bbce1dacc9b16ad071d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243d7cfab6f821cf78a82e758eb47be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d592b223d8f5544a6db36957e10cab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad46c35e6c2cc06c4bdcfb6321dacd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51005c9d25fef4a4778f4e52c486ef96630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12818a8ac970decc2ca3027b15f72bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c347d299d0f5cf735475efba797e7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024d56b988995276e46aa948dcb2d07633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d01a18979697d3f68fa72a1b61d988634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826efa8d66c0b4f17afe0df30e4199dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c228a1d5e96e82a90c4f0523d3813636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb643eec29a936b61c6558f4d5ea5a65637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596156f46cc04c573388c91a06a5daa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a487613f91d765122b589c3673707dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55aec5185543f058f975faf54faaa1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7a19c43f28ee241a99b436bca5fbb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddcdedc0ef9c8ddaa3ac6f87703828642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221482263ca275f9a9a3cf717ac940cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507eb0aca29d4318627e071279ad8a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d281bb40bb780fc68e2bfe8015d541645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516c2637a89690f32d3d896d06e5abe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff2e914804c77795561686320be43a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca179755abddec260c81d85cd1c411648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cc44d8c8591ba50a6c85e3240cc50649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96502c3adad559741abbd86b0d64eb0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5a3517c90d698e3147fbbbff430b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fc9a1f882dd15ab196ffef76c56a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1d6597466a3d351666311a37bab36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0a0b8cd07107762dfaaebaf9f097f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7913a6922acca94587d41e5d96c70655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb2d42f57b542849f1569624e7b42d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44e4bae877363fd0dc8de80b77267d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6c45005fd332cbd65d7d70d9a579c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27b731d550a5d5099d1ece8a1397d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f5e010252f7c414bb4091692cd080660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6034eab49b9d2931edddc1255114f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8aba96fa584291b398fd86ba85dbbd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dd0ccf8567ac60fd06bd5eb01ca32663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a27d27982a0408e98a942ed4c766a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5100c73f2a1a6170107a60673c1b07665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387214537344211692c3ee9bc35f5e11666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e29b4ee7675be151cbb993eb85f82c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75222b0b9e36876998cd6acc70664a33668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891bcf72b1bbd2eb5614212c7fd609d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afac74249c090173e678891eea1b16670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740851fb7c4009344f5b04f8271d296671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d385c5fa7bb44baa1ad47d67e3f2ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd758a753a0c43f2b4cd1c2344d9b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eab6c29aeba4ddc14b86855523fef3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1b08ed43a3412ea03dbb8d9c71734675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532aff4dec4a5a4fce4e84bb6fdab57676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c3e259b7eed5a7b6158677daa2d60677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9141fa5e905a7f45d7f21281c4ca8a678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>