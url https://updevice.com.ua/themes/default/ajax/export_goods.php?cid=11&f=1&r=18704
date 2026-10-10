--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a3210aa2d80a10255c29d689999c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bb17eeede48e3951d780defc436e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cfec7aa082e9b2448db3352c3af1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede028f91e3f54ea1d62dcb65fbcfd44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d4455bfbcf1bf8f75f96e21db82f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc703a606925e8af3b3ea74ff828fa436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8ed2be5d619ea5f1a26d90764498e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f0590dbdf6005b0ac53f804d5c3178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f131bbea0499c112d8f8ed21852e2749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f021002bbb942659c555e4b39af358010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdb151f1a4a0febfda0db99f566f7111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11629313e4b0c4b947a4d15feac6fad512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cddbaf3ff153f39cf6a1008ebd316d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb5e67d638a08076f6242ba7c8ef3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8559e8aa8d051039e8f0e6b23305e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b8f1984cf1f1cdc3306a0d6d390d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5605189d281e3dffbd5706cc846053117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d09582c547db4cfbbbc2434edbb37b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab3edadc828ad94b5882382d1e155b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a40f288e3626d7c88863ac7fdc34620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fc5a04c080f50c638b24f6f6c3bee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b083f964055667d21ff66159e212d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69e5091e90e92278f550a75506ecbd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b84276041d7879a15537296863dac524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93855cf658e6964113c93ad1a7462e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda459d08ea253d2d2c37b855d9826426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4248f5bb098e449e1603f0484c79e8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aece3508b799f1222b00d97c67ccac828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3476d3ab692462f135c9089cd34f0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb3b8ea9e7368a576f423d2c3f470130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef410bdbf536dab0ea453fa1dfb3a0d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6043f27ed9258f8e59b24c54d73fb6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e55f305b7bbe7a7e28372ccbccb50733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459356b1761c32c26da2b960bd47e4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c15e5bc14fac5cba6f3bbb0678417d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94367e87021f5119a1edeace253cad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616c17e64bcacc0aa1b11ca63ede49b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c70fb6a349adeb5ada51db93bcdde938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5eeef4e21fcb08c9026498a03dffe039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a163fdeb33e1b3f90ed6daab14d7aae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07ec78d8c4f6c5b7957f0bbc3e30db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90833c041048e909ec1cfc5c1a0ffc8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961db92d045d52c0dfa4b9d1590b74f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f268afc445aa25e8584c8c4a1366344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b185916817b8513078be0dc3ba22bcf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf4d1cdad7b2b905933cfacbeeda6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9efb7aa69baf24b4a1bc429249bdb747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cad34602f5e8bd8f0f69acf8d657648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb478e901479acaa314531a4f8a43849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40f9f7bd2ae65f84b6344f9cab36ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b8936d74a13d43257b23cfa9e542651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a67cbeba803fae0294df3f788c3fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daacf67c70475dc727c151489e55b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5bdc49b8fc44bd1fe3d64962bb49354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43214fe8c7a33fd1df83f35af272a3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a39a80ced24f66aea738c82a88f73956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12cc50cce64f79625b0ad1fd45caf057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfeb06c68d9bc5919dbbd156598ab0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b53a2458f037b7eb693a2201e121859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ed37e23f8e4e8f0cafcb58434c79460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60599840c92ba12e516b4f0064cddae961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e462d16c8978d51ac9cdb903a154e5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c77cfc91db6375c5b7b6af3dfdfa4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bd2e851bbe0fcc9a7118f4d06ea0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cf5c553e21419968a5607a8d15be765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312076d6e39398be6c5b834bd26b151b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830e2b24d4b19cb7f66d869e6e3df5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ba69591374a1d084418a866b5132b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131b6393729a9d0dfc67324077251b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4caa2c4681a9d5cb5d30734e3d02570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b2e8dd00cf194db7a89e99daf7feb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e84df766faab1899403c38798fdb3172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da01198827807a8d7beab226cd0df573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f914aa0e3565791289fa89da755991074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea90f683c0a8a303f9284548d96a28075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfacee370c7777cc4d4bf9b369ed5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ee867d9e7499b23aff074e89cfbcd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2dd26046c3acdfb75c44b8cedac8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d69dc37be90b29e7fa68ce9728155779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb727680f90147ab138d03c59f30f9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0ba4218cc41c0fc2eb299a852ea7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c29287a6214fe907788b4fe49696c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adba3123a3ea5571c757a307ede1ca683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe725e21afc2ba6a9c331a112782387c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903441f480cfd23aa5f7203d98775c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d77c5a259ffa04c21b086fcbd4752c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17184c31ec88228623bcdd9b4d0fcb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8c84f57b162606766e8a39593fe7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c115df75a3978212c0fdb417a92c9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6816ee41d09e7cba83fe26e7e4b470690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c008b08e445e969faeac11679b95b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074e5355a0574c60b3418ac538afb2c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d3a0e2fc463a3178bab2a6b6d08f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791617b00290c1d3e4dd0de8b50c852b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e0e58dc9d03460f2d475492a4e25495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5125b65b52c02af95fcf9205e754096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa73d9380f3ed07fbe89952e82bece97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb309b6942ddc89c1b68a2a9c92211598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb8dd05eb680364ee12214ce9094d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a01080356e83fbbf3e2c8596b3e71c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b560c606d975c56b83510130aa4876a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf007d6f563278905d3488c842cf9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6ba1d6f4a51f117887eeed0ea1403103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb7c2157eaf4bb93c3c152e14115d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ce12919a94bb6a6b553f6ee985bcd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9f748808291467183288ce498e3f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da050bc36d294072adaec34520d60d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020c2c68fa8ad19cd8ee06c5ccd04e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d515c94ac198afe6cd0a7ccba1d7ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17c5ed86ad7dfddcc5fc8598a27532110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2983532ad48450d1047afd957c4e50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0f07f8cecaf051b4fff11ddc40159112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300e4308acb6110cdfce439178506c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe8366740d7037d345ed295f5d7f33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e6bea68c96412c5e33aa987331be6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90115e6522498a0db2193b17c609d849116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cde03dab3a0c222fd10526f0d48a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309b8637e7c71936cfec6dd657a6181118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ddf42cf0c619bf60f6300eba6a258119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735adbfc82d84c834a859b83f1eb0f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7316968440203911f022d4408c82c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c152d3caaf89a023a3b122abbb09c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebeb33dbcf489467f97b953a8a6d41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02079451cc5313f28903f64ec8bc74f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069547ee2d8e4a4d17d1576930b6b88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac114437c41b69251a307dd889da20a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc59c12579f740eac96602ae8e4bf9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eabda5d8aaae7bd8e9e78ee9c08f26128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0fe4316a8097bbec909632772c4e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42222415529c8e8410b85bdbee937d0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b65669a455f1dcdaa3d04c81ce13c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c427a5fc96909e970e5fa6141a9a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a0552bd8d391392e004e30b5b594a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8161989b82db2448d90d44ab5ab86ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cf4c55fe19dbd1dde0e94d7565bfb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef56c982752ddb519679cd6a366c75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a4f04eefc08be2085432877558978137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dab155d760642ca569469f11297692138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96c81c223de1c65e048a964ebeb1f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b928d308668db22d9d7e184f59d74b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376ad22b5a0ccae4d421db7185cf96a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6aa92cee2a27df19e001e7fd53767142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d587a512ce1713dba651b4ce34762143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d42579751e011d60c68a163b912dd4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66454fbfb3e60aa11b58a3b9cd3863c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bcb91c9583ca531a9cf3a82c77ede146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5016edc946bd9ec3e5c9153a234561147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0097887b16f5e0b613ba9101f926873148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4c1f9df8b16adf8751965b1dc38aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3433a6d3942c276ddad484827512d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d789b48d2b70903cdcedaf265ecd27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a347a5211d401a678a969397ffbbdea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517ef5cba5ac7f35a656db91726e375153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce72f6ab68e9977603a5c172030e35f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430aef6145188cf9a0dc0b1906ace634155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5004a8afc0bd2e400bba59c6452d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e0abe770c2f8a8720913898fce693157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adce825c5eaca0ecf2463b04f06800158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4de0cfcab948aaf0462fdf490995c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164550cea3941c4845619df00db2486160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fef0d3ede3ea06445cd0d12c3ebba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe983919b883517a4becf5286d171d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057347e6996cac70f0a08df66eeede85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0320a78ff159ab7f80aa8c985c4d451164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e29dabccb55b80f94798374cfee49d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fa14dddebb6c674f1339c88ad2078166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b38a33bb34ca269b79603754c8332167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f70de72ea16a2960366d8e79e285b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af81c806af4121f05fd632c192e823169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd48f6def94f399bf4f8b1f59f00484170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6db20659db0ac98dee315233c8545171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb164a25224e0b0ab6aa173bd60e4a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d781cb824c9589ecbf381cac8892e59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e1f42716456ca2de45aba62d0d4ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1582716201e51994b28b3ba1c6733e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b58ea6c6446cb6c1c1a72f3e6c6d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dd34a461b79f32c4019fb357311fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87efbbb035f8ddad68cc9b914fe48a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c978c725e0e59104eba722da339980b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee24c01b056dab35834b61affb36c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd50b5b2283dc118eec4bbccd29e0ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79215a9c0ed2a591c901666898aca0e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae768dcabf99daa3d31276a86e83dee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbb6f7cc77114abcbbe96a275560bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df89872ae51a6d769e82653522eda9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f98dabbbad35bb9c05ffc75fa13306186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0dc6c695cabb9ca81850acf45fd84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0caf502148192b66f7367fc4df7b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c39b61cd03cbf896150cf7124c463d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c26e44937db456b64dbf0b1089ad53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121277750c577edfdcbc5706b49ef931191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e5100e8013269c565ea690f58535a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683609d616523c196b9b1c4ba7b680a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab32a26b2ff81949ad52e66eccf8aba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e2132de99c94598f06f126b8d0d26195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dacb124219fd8fd0123185fbe1caaf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2d1dd4a98e3d7ad33a1ee59a536a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d5c445ac389d0837bdd32a3c247db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dddf6d6e6de1ff9bb5aacff13b87f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92139c5caf5216a639ff50a0071c51200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc65f3e4f1bf03aa4a1c83794f4f26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad5cd9559868974cc5397b92b939d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fda433ee0b80beddb7b58a79832b2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f5833bf393ff242b174ef71e7f21a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f510c6a26665fdc2fd4b6418e2fd5d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5f05a087cf393a8c1acc88dbd1d03206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc62b94186f78d605d44e6e28f180f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294d066a434926ae87ef4d6bac1b5f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534094f51f033e84f80638cbb621047209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890e874baea9b7860172e1db74af61f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37476d1b9a66b94886ae2a966f690d02211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd8acc6c08578c2f836256b08aca22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f243238fcb92f9f0c8252ffca8089213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11110e85ce60c51fbe6153060492b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8df55bf42bbe150f1ad41e9f02856f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7564b77cee854c72fd7cfe727c75138216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccbd19278fc1636da8bfd42408a4eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8525108ff4858b9d73503051222e81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c08389a9523241946d67bb0da62224219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05294a80813925e4ab1d75a09283c715220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b47f197dc0926402d413b02aef6766221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bdb022e6bdebbf43e850ce64755a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb90559959502238c79e3e6231d284b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a5efcf209f1ab48c6125941e99dd4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151c4c839c7532c587a961234b16ee9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cdf007e98e4c8c7e20682b5b66684226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad531344d55628a0c4d2d644646cc0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f56727d5a93ee766829eb33634d6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804ff9496e5acaed2966d7a23155f6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc82a8dc96e66b03588f80f8ff83c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5b0e1e6a82ead5f700db2d33e33f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81cb6f1086beb7b74d96a3f42103af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18dd596b7764cec21568476eb47932233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b9b737cfe825af04bcf1f62a3df96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683171662e826e66d078b86101a74a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21e9cf946ff1bf0ead89c27d5611fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dc0a33c094c10181168b021914c5e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a3f6536c8ad70069b9339cf18fdd4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9947e14db832ac71f333105fdd9227239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9a74de33c9ce4d06d402fa1569ad6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7866a506d252cce7a69fd83153c3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426984263ef77cc98c0754b5a6acf5cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add42ea47c7998e5213821c02db79d33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c38ca28e4c35d5238bcfc973389e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ef2efb369a0036d67251098922225245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d465eed09bad7fb0af4167ed5856f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623066892e230e2a31632eb673d288c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba102679b20143c90a07d35ca2b4ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a647ff4a9ab436a36c1873c3c76d6fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ea9792648bff75b77b3f8dd264756250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f1f8e4bc4dd9ef390884b816e3303251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4e294dd5e4ce9b276a8100ef0390a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe148faa0e1d3ffb886d14ae2e13e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4753d146109e725186c7001e87b938254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365fd6576c0f31cb3176b26c8ebe00a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc5056b99e58ec1075df33c912a6e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb60470bb53fc5abd3c2253fcaca3c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8051aea3083a8adee871b176ed295ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998936694886b61a539f221664ffea4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84402af688e1ec1b3b0518ac41bf94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30885d2a257a9ba2542500665afb4420261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7f928877b7ebd16506e8cbe2a34e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005acde9d2a3afbd8160411f91c1c30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537064aeaa22e52c966ad52347a001c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cbd26c4a595e95075ddfc74ad9d32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628c5e74a28518a39ab760e1f16900e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3869ba75f9bab0feb7a96c0f016ecce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf870651ff886dd04eace6c9551955268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54e0710255507a6ef74964c772e7f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c37a0fb7312f2ae1199f090445b4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e924a0845f87cd95468b82991885f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de343d89ff30b1d0c20b50be21988301272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935e5c805b85d23588fe38a7d7c167f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75134c37e8b5381b4fb2af6994b146a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d8b82596b13abe910ef930d9667f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48b813c019d7adb3afb98d1d9e8616276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a62b2b573ebcb8a3b1282306bb0b95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28155e3a8e0d4b870fa52425e868ecfa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7d63e544abd32bda226a11ea7652f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2150b2cf8aac9567bcb15adced6116280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37aa08c1755f88d6d9ede2fda80deb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6079107c1cc6579e847ea1c12a8c324282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a49c33a9c42024a26463151c9f5e24283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95d3011706a19911f25402570ff691284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69371c64db574ef36c72e8816869442a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0247f70c88aa92ac8a89539dbcb5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fd4419a36e0d085f8367079eedcc5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d3b449a1b8dc8ea5d12f630d949f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ef32cf99c724463acd12c4fc7db2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35029d94cf395b8706160953a50595290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf36b816b8d6e99ce9c5260f0b2108291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab740664c7641110ca5b3f5e0f8596292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6edec2033e96a449b95756727536f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7d0c01bd8ccf6d36843534940d778294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caebfc3dcc559ea1880bccb94fa8ebb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6338490ac8b083abd7459c929bd8a9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae274025aae001ca52852f65f6c19c7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7369c398674c5086c5991a5b78b949298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36e2d959b640a5779761ea986b4eee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c6c4f76e5529888dee4d6c1e0194d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e6436571e292f0436b6e0c94980d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d57da0fd5bb7178040d292b809c643302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33e9c7762d6d453181eda91319eb10303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abda372573c8db3290b380a3acccd9a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835b40132c0aa533bd105d05951b6df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5191eb98ee68ca88b628a31c80e4674306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5420db99e5ed665a741081ca6a819307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6e6996d59a6ece088c2e8fe18f9cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2245d787f67e4271cab43e676caa075309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b901db02d91fe710c6b51bc3e5b3355310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46795e3d6f8001bab18d5c295371d77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e3a493f7419262cb6e7496682bc3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48755136172a2c4c18adc8451ca63399313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95132194e81fa7fa173b9275d991a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f251aa28fab90843aacaaf335ecb05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02b4df88eb22c12df11c9290556740316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72c4f113c7b572886e84ca6d6fc09f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf238f1448009f7becae2930d83f65318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b4af1926c1f8feec2bdcade8b1ba7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f20f832fb28c19ba31796674f1bc1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c62001b888d1f927c4067b6cef2cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0cc4b7195d8f531e5027ad773a511322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bfc8ec863f350ed43c27eecd8e0d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05625fd556fed8fd5402428505520935324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ef61004cd4495b9d2a7944d12fbcf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e21c3ef3bab77eb1e1e727efcfdb1c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5f8cd61d691175ee7262fcd97292f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337509a820916d3a5021805a40231a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8f0992699497d893aaf4fdf6f22a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9665788b714d1332b6e6f9dd9ef44cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae8ee3246ef7ab7fadbf92ff877a13331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638cfea7cc2dc937f89bcdd357264ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e472125420df8e01032ddabc083768333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893c7047eea41863881b4c5098c1e30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766101cc45adaac81136a0015c014034335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bee992f31066170457d949a233b948336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd3119967bc1933857e28be303995e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff526f55e5c300a6ff2fdbce413f7f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f970d88c53af730f32be029f4bc003339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78be1ccfd4567caaed5e012d8acb554340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501978abbed339299c0d36929d9a6c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eedb6c05c8726371397719f95a59c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693db8052a4981c54288f06521e01548343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b8e44b6d3448f7722201446142b4d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb943d678935bff7216802bfa48725e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af896c65e12e3c4046a59d2b7f664a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c41ce9cbcba817a8a93e7783a736b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a2d360aa158dc0fea0228542bf99e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dc357c66f2e9ff04c41d4b2ce7627349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd119162b05922da04fe84a29617985350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674f5d356ac0f7bfe16f9f3f4d35430351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339afc098b49c421f8919e46118c625352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50af6f661b07a62315751944502d39353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344d63b7b18994b066d1c6da0a80263354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d2c667d4d8e15327cbb7a555dfed0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724ff0d26931fe3040b98d8b582e0fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d542166fd6d90f0ba40b48fdfbc3ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa667438d777dc36d3c99da38344f651358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5e956f3d29ab03752fd32e1c9af01359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5482bcfde4d607929088016e02ba5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e239ced08455979e35dd7b92f190c07361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefade9e993cd7ee7df2173220864e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d97ae20cb0b3deb3aa389894f99ed5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc09d7f9cc207b9ce33be8048715f70364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63138df67fa5d164de94ebf17e3347e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023797cd6dfb290b5f93a0baf3a9af1d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0db2817c9edd900b18b2c7916e75df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8b1c2d5b4d05f58c6b04a5e8017e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e80c3e43de42f1170d854ad9c45fcd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca9191cf919d050b200dc1f32e8067370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae03c26de53a8cf565ab5aca9031d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28c9b184ad54f85be1ea10ca0f4317372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64a0e127d905f9907e749d06034f5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cf09c34c2ac8239ec24ceec22da49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b08490a3be20b8f494dd94583cb455375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aff2e4409f09f7727dce4d6d142215376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86083f495049612ed34e215b0fac825b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cad3cb22241da36e8b1dce22432e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7ca4add346b3e409eee61aaf69346379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997fb33ff3e583d5cb3fed3c842ed88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5c52c8a53216bf73738cb7edc1240381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b1c6261c7452d18e2554440091c0c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8750c09930f97433f81cd8f616a07f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddaf81a7ecad531dda72e4b59c80d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97d28636b258b8ce20103ded2b65b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798db7383cd128e0174f5b36c0121748386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62a0a1719ed3155fed45cc3c37f10f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8350c732b1217aca4191af212c7c13e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a1fdd7f13af1aa4ff13b83ed488b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db7822a15eaa3b65a2c33182ddb330390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391f5906a358d2317838a71fc921336391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48da0219e116de7b399d0cf610295c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73b868d02324ab7df9aabcd1bb492d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5627e170e816f27120666fcc82900394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209cde5eeefe84058f1453059c9a51d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215498bb654ccf60d66f0e49a6884bfd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170601037b4801f1a13e0350fe1f2c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23b5b2bdb4fd46cfa3b5015b0c6fad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093d56c2b3aac6c1d703d731bcb68f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e7cc0763f1ba33df50686c0e5daea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f95dbc5dd99d49d08b4df05da6f70401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd260fcb88445e38b1251696b0207953402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678e03d6f3372519df4b30370305fb9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53abf9f46d8242f96ed476a2a5c905404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c4c14408a51163e9b054a284ac046405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee296acace985c0457bb990ea448bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774fcffa3240ce43d6073601ed897a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87aca60ebac44b2741befcbfcafb61408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c28c2c2187d773c0d22ae4b3b1e20e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59185dd2ad312740c493da420f1fe2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7801c3f5a07b29363e9dd0b0259974411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c72301f783e5e8d4f9e5af71b84fc6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac71c84ea6b1f794586f323254dbee5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a423972a926d4eff1ccbf01b2eac3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda90731372163f0a9d2649b88c05c5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559883a03d4a2c72b8c378c3d9a62eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b032addbbe15265af122b3f645ceb12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fafbc3ad8f2bfdc6f3cc5ef2e19e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5e0c7f534b85ebc3c992fcab1cdf1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6775ecd270d02e20880cf97b6eb521b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38d6e3659f937bc312ee3ccd43be0a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddca77f48a7a0f4c9ab11daeb36722422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f4de9f924252af14ae3be98a698b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5e95a545be03f86968da9f0b683eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2473bfee1c0f6149bf40fb0af2b66dd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30522a01ddf6b2e8ca4559c0841e7cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdee18ae8fa0f7ba04559a36f4004f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97499d663c6a48d67182f0d2d3723f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a033e7a065720ba94dbbd9ab227e10b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a43ac219064936c2dc1f48ae9d8b10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76df79b471a68214e72e739d2f4dcb1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2f5d2b2f43510b5303d3f23fd62f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988b81f204edc5e742d76937ee55acc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91e98a54df9e0556a8bb2fee08aaaf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64ab3a2ad74824165ea91f463e92ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff86b840d7e953fa165f553e10aa629436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf34ff311acbcc3cda2e0450c049a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ef4fb9b54fc77d6ae3e52bda9280c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48ada138a2226a89d4bb7564a7f832439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1503fb19ce09ee5796e336d9c6651e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e1b3c225ce8e64533ff8df83523f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cc0d2604493c9a6b6c58dbd271733442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a39576c244d10ea3c2c1e41e771be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e09e47a465d996ff03c65abf624552444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b57a03f9ac2c92fd358aa5e3777b8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b262de9887652f6a6014785ffe8287446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd3a734868183fbe59489a674e0c8d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14ae1800d533ac88e5acab64f28c52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede18b548e95a941d4fe11e4f1d2c27449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c87b0e6e2f4318dd3f0da8eb7588b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887edcc7cddc7d752c9c6fd21a22343451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed44c762b5d0ed7c8ab5cf372e20758452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c94be3a30abd28040a22213bcb6fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c0653e569384298f12ec13be184b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ef6403e4b24ee5d6c5530c1c6e872455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fc9317655a7f55ea25befd6afa6cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09efc0cea782638e6a6b220ca90f334457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111249cdc7f3b60d200f46652f88e9a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11c3e5a9d1ed8b78014e3ce97323cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dc681d05c4ca5017b4f6314c1a1a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8250fc1adc239f2cc1b487c5ca474b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc34ec9659a72af47aae8a588f77fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebcab02304074dd08ba3c75db7cf28463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a609bff16877d4b387327dcebffb421464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999af99694594462237c7aa916660be5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95039d9278865cc6e44d69d38732282f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a6b081694aab6a61c8547677562e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5229201857556cb5f0623c5c6a5b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b52e83fa57dcb66deee008594ffb47469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9759e992f00423e3f734c5b70fa88f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a9f8d85d7d27ed83d05b3721165c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe71de0c334f03109b82e1c2b731d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc42b219215f1b9706d0c2e68b0695b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc89f42770dc61045b11724d7f68ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4b8744aa7d0eb51205ab7f76309fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cdb3ee8043a48ec6f3e4c92b3909a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29318dba848d24dccf74009c400e91d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b979aadf101300e043cd949005fe30f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2cf2f5c543bc80da1c02a95b436f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5866cfa36a3ad568afd844c4f2086480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cea19d69ba5d3c62e325046b6e0424481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac464da51fa59178f213224b6add4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5090a03c0aa3e6d17dab933b84d0490483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5374aff2757ee25f4b517d13f314145484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc212ba7d148dabcf86506ce8b8fc5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8396f0d37b1dba0ba0ff8ec486407cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf4092975e9b81fd4c249b56fd4983487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4944e5bbf8e123e916897b2de170179488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9aa45cfffdd7c0360887f9c361a52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923e316cb9a0da797af86c988d7630f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2f12d916c93777fa41ef2d44816c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520308b8662cbbc14720f3226b2276c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca738616c37d29dc7e3478ce04fd9a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04653c6335505c5966b15e1ed15a55d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094069016a0826db99e3ef994153327495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10aaea41046a1388bad9ea9b88003f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aade54cd1edb3c304d9a7d496867bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dca80eb6254287f69a076b7455714498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1d8ff2680947787710dd3b8e847f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86143f2ae8b6db9ba4babbcb9ab2074500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05519ecf11163506927e49696acda5ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bbb0c2a4b418bcd3964c6611698a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea851c4bb8a2434ca97c98b1d07aaa85503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764289c213cd3294f6de628f2dea8c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c81edb2bd2d9e3f65916927be73d30505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5ac1fddaf22da94fb654138424c45506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a451f899650aff29bdc5b5474cc716507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117397c6b2934c62cc2104390cd910b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9680b0fc3d10726bef08e60999696d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107d2d3afafc1c8a492b23f309e1670510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c97e5ab27e3de701a76079057df5c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ec117a954dcf8e1f3ff7ef30db51d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d206c78bde59691e21966f9dafbad1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4590fc68fcce130444f7712d2d909514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245bc38c5e36d309668bb3b29357b1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2769774792407adcf53bc6e4cd4d93a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cf7d1ccb81534464c22aa00df968e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a91c5a1c70c4a56d0338356061518518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb97745b1cfc850527d5356698df58519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39056a875d120ab5609748a2b1b3f9ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f2520141c661ea6bf1b492aeb081c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625757e76f6c223969d7682ea15c471522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a6e336259acb84ac04008ee14d6c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619af722ed20fc2d1e49dd541aa31d1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b335ed227d556b18079ae53bfa5ec1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5101053d92581699dad4dcf5a57f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5a0cf6330d9e86f123fb111b14fdd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e9d8979b4097330ec8c44de12e3a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817b9ab0bf5a1576768a2583fb81d35529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dd582213a746846192f6c4cf57a2e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e235f08e9359a9629115aa4f64d549531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828975864153cc84846e948fe09cd4d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720c8a2933dacf1bee49a947bb0fe1d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092273ed4c9b6e1e5e14fc9eafe1d38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460cd82ab805f61feb8db5c1d34e229535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec0b80fcc0755df77e287ec259a9a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f23dd8be703c3f1200bc8f40283f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99723d0b668330c3fe72ed1e84e864a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbbe22f8d7ad0b86e8bcecbd082c27539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088df2e7feddd11b664bbac3ab2f223540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425d9e6e6ec76ac73a49237550868ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8566b222fb537876615440b5c15f94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8499f845be73d037f1b94967473beee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3be8f94333b92b318d98c416084ec3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08834c85a36124ecefc1ce4d16a54c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db575f50026711ad376206375d120a88546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b75ddf6e2c7774d6e970cac8d96f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee5b4704cc9745b53b84b445d84162548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71398e1e56e674e70c9ab5e878c4b280549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846600c1000e74e43099ed42eb730c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086c0a3dd1bf9063acabab3e0c937e5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1643730175240b22dbd4794a9e623552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f5a2c27c32b4cdd67fca141b96054553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a508bc2bb53fd6beab29b8f02b7ecd5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c1b008ce9c6083a97a843598dbec7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9005c13c4054a05648c6ac2e300a50c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39938f4481515b4401e9beae9034233d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d7a0fe70b7377f9ddf694cb3d2450558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd795c40861032aa65e7252cedec0c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f70fbd380b5339d785867f3d46385d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865a89d932ea2583b3aa75dbc7de68b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f65800a665a4d93fc9261e8eaa772562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822710b31b679500452a357c4037416c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd31fb9627cb2da8b14f763aa4b2f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9f90291ab2a0f12b9a1697186355c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288ce1f92e285b39304e9eba84df967566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f25b6a6d61ae68f6784341284b9e42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71408d4e632f96a941820211ae44fd71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3a676823b4cb19d47370ef23012cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32810eb15c68794e6dc1bd5df6b721f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad238add5cf2c790a09a109e750e03571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bfad2a916a6187d6192b6ad6b3ed2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd830e00e4dda9d91c18c3b7a6d23a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af975b3e676c2d6c2251d259094ce0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15115140bdde07befb724b4bb0c513575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c0adf6e16d6c45085fa351d18c028576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab03e2ed847a09925f6b89c10c43eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c05b26a95e82da0ddf518e9101e57578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61a74c94e6301a482893640ae43b73579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ef44e48619ead2d565a819eb1d55f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f6234ab27be0d7be991a80dec8d48581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a75cb94bc3b24a6784c512b943e37e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409952d4bf323bffc70ec58b84d39784583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ed5b195f36e7fd53e058219a30e38584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03048864a12c43796f5761c7634a0ffc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1184c05c603e3ea5e0a2391f71111b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f1636a12510fea38f942843f9df78587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28086c040e3c00039e75b40429e5fc72588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26224859478c66c7f988453b29cc2f66589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a237f0de324484242e52b7e56fdfbf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4639842d5b341c5c56913c5ecf7b3cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea983a179641be7b650352cf1774d9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490fcd03137522adfa7f66a10a0c6ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6c7672226716b58e96027a16eb0c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39263b6078c6eadd3362d28a57a13373595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bf9c9970018f5807345afedc4e9ba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018cea299090f1e117f8c1ed2cb8a48597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4d9822ea3f52ae96a535e4ac0af13598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036bf8d46159f5030463f1eb65671ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88946957fbe666210614afa16cec2116600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2046d4f787e71bd4a361c826cc109601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40f54f3a7218d69a277e93783ebe22602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d512e126a89fa98daf1176223532267603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f817e454f5822c430cda817085442604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6416abe30e83fc654c13b1af160d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5f127de4899e954f15a7686204e4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e35fe16ae05fe6fd76614a585e1a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add539dc9363557c5c249e0dd1af3b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac418c71945674be03e53ed3b37529609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843886e4d922afaab572f042bd2c3958610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89ed348d1537dc2a906293bae7fa30611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f396c5979099dbc351157cc6b6db7c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5dd9a1fa90692da6c3f5c1b781f13613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4c8c45bfa72b96baea52c90ab59f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4eddb6f65c86d9985b45c3a03e075d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3d1c2361664c744f5c833ed770ad9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d626a0e8a59bf833660bbbe3af65cea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8077c19344c2cd5066ee51a92a1ca9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ee904f2bfa9214405c41aab4e0f05619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a17064e59599c15e7ad21cb04c3dd7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbb49eea3553e82195e28a82f7ce3d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aeab5275f2678a0fe4c2742c9ff06d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20a97f46e8c6aaff068fc6c567ad25623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138e8fc3cc48a2ffa06f58f7e71ef52624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723caca83193709427bcb6e54d6fd98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e453c1d2f71b524d9fcc0ad00728e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651b78b226853181dbae746273f7467627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0aa8b3b7a71ce581f102466ebd86e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d34629e788f01b232eae9c322e9aa8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac33f69c6461a191e4c308a389e839630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0a0e277ce41b399cda80965ef27b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8df87f4aad74158e1e33e840c8fd0f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc70dc4c6799b98f8fd40cdfdc5165633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5fbb313faf7c18391f679c8c7a0b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abd75e98e550d2c29e48274c1df47e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbcf73c80030273ba84f875f177d1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db261cd4c62ece6ee7ca9ff7043f54637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978baaa6b169a42dc6feb21401a4c54638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81c6a2d5be2e4eaaede26b3028ca55639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415f55497250a2bd557caffea2568ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac4889886e712818b9c4cd59de023e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add441b7620416e356de00f2687ed0e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1b546e248713b2b640a41fb76da17643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41999da91b6a1f5026f467ed2d8a12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef06a8617b3cdb3ed271da65098e16645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe897937b57dd8d5cba0cb93f7ce97c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2538c122b0610fbc0da635edfe764647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36a4d36c9f4cdec5807eee8dd245e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88579e00facdfc1610387a4ff6ebe55649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9252101b0696893349bd36a34be10650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34531fa20b571636ca30f0230669be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2aa62cb4bf7c2249bf0e23f76e2ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a531b3bbc8d1be297baf8c53d0451f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d30fadf713df457791e6b1fe88b55654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54012d7001fcf843dea7c6bcb998660655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750700754ffb78a63e5cb26340c3bc4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f83e484c17fda9bc4198a350a58fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33015a3a42591ab8dfc443c792d37e84658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02075c126d89cb78ea9b9333dd2f12f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975ff3653158ea91647c430aacc6526660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63960af99e6e60bf53084ea2d451976661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b8b8529a94f6e6d9a7be590dac051662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68815361d3a61aa934dd7fceeb4cc839663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c016d9d3376325dc8ad195fee4172664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855355df70998b8ecd3c7df294c564b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796c683a04e48d3b0ae8e9472d3a635666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9182710aa574dd4157ed6e71b1ec76f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab326335bd469cec0cca225bad0368d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007978c193ec30e6a9586129fcc45b8b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211d9c8205ad46baa8f519a63bfc8f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e2a56667354495d3cede1a22724ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fbae60e6b9a1a28057bdeee31daad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479677f5be9e449572b9ad4413dd3d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa1567692beb90457e3190b352f34e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5b0cded244f4ab4dcb8574aa89599675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291554596992f36561f0a5ff8390af7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29b15d72413a20624c9669d85206d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f40d77f3605e67bf0a9c8f0380a14f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fa31933a4e5610211a0e532f0d7dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018681cbe326c6641124fd267a3e3d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31afc7c7b86fc677b5b1df3984c40d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983575ec44b8c986d23efd7d2f750b72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e3b4e5e2d4385862d4f07ad245efe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911deb8d5506f09819caada076ffa813684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdf056c99c66f30f977dc63243f58d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c6b727aa380274d06cccf3b1cf160686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39b936b843be510fd64e07e818df4b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b67aa3448f5fb2658688cbba797c2b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ed78728b003b17fc0fc9ab7eb6794689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7b165dc4c84c07cff00ac27b12489690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9ed9711a17b9df5a4e8a67daa6230691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f25ad45bb98eec1a2c68f8947e4e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd449e81b47aaa3bd87492a850956619693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bce7760499655d44265e3580023365694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496ec5f02ff3c62f4b0532c7740f6da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2a107a235af8fa169d1f4f0826141696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc445ab3d19ea200538352a8478b119f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8d62d06c6277c1e5111a0a5b3a1ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cd57957b0715530129f760502f6d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d99136e6ffbf74872a4aab53c8aefb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602ee37aa1f1b4b1c90c560296bbc0e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f7b25b0fcb147f83a2ce2f320bbc9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b01cb9905a16f4248c4398dfe280d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fa680e97dade346a2f50903a9e8fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0e70b3921eefa232b9bc4b3b1df6f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cae60c5a5751e3063cd616c0e2e78c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed4f8d3354d432b209a262c592d267707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c80a2d9cd2bc182a0c2c6f785d1a9708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8484fdf2de40987f6c14b23240cc91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f2392b09724efe62efafdf291c2572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ab461ea46d3e338b942d7d3cbedbb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53a3ef082617e51f80a38edf809a9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb861f7fc1f2e0be213afb866a003c4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95204c8e2696359d8135c7f3057ced86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fbad63f828e0440859deb85d7cb917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627acb9410623f603b15c947e79aeff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea92d6acc2e167bb72b246942206b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a1e39bb09d0e44d7a51c88cb0689e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7b054750d549e3ef3087fe254ee2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f6e8432d78b622a813f75a64bfe2b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4c809b7e189ec91754ce60472c85013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548545f33d195396893059c0f525bf5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6604181391a3ea8ba27a04c6298d8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d5c2ee351c6284764c856a661ede916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79882a93bfe45edd8e954e8663c3634a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a223195c9a8e7f7ddd51462aa1737af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436966b1313585bb38de3f3ceb7eb0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dcaa416ca1dcdb6a857a700578bf520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daa0607b4f603a908a175c8aa1f1cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde70bc7f95595d99b15d3739b2d8c1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c09cb047668813bfa31cc1e170b98223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8163f2ed43e63cabd3db98204db2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2635f26e3c455da163643817ae3612525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507067f6eabc5a8a0ae45946e2ec10826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903716c651c16567e91f85cf4d45441a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628a0b22508b751721dc69cdbb1712628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a7210e54cfb05fd817c7e95bb89f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7689b860ce58781a9ad4bbefe7799330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2200922097eafc0592ae10304a182f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c47b78f5252df20eabf6cca033ab532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ad425ae84270c7680f348aeed8f5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7794053c0757c518a1f54aa1eb75e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdc5bc10803a56419cb2beddd0312b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5ecc3f2e649e11134e80bbed845db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db136489461504d5e4bffff97a0426ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794443cf0767442a288773c3c0e7485d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23755795d313d653f36e5a5397878f0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a1a17c30e82842f5731f085141b9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c33ea3f19e63726eed02e9d20b11e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffbc65a0235f47759e51c3d433442942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c58feab967803acb21e7eef96ce0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cd062a580d9f3ff4920a2b190da8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efffffbfc49a3470d4b320d799c38cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31564c3c67b58ab8c0bd19173939b4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759aa9e70ca9298016a83e6d5d094f3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8e0b441db408b998403b03fda7ad748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ddfcb761f84cabc645143290c1b9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac979bb57e0828e8d4e958d3a8b274350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fdfe5b4f62cf0654be0e16b156ec751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92e60c20709b26e1e1d67ac4bff0de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d47e5da3e2d7277726ad87c0922bb853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084c90cc1caaf7dce8968dcc60fdca754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1c47e6fb1426241da550aaf514dca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841be4dd191a3c0948694fe3ce1880556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a61ab352bba355d72d0379f3855ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b4435a79daab7dbfd2f2ab11607a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d817971f330b726be08348feeffe4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114301029d98bd9e26fcc8fdb684fee160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34640d9c2deed321c678a500f6577561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94943afe7996e2cb067a4780ff27f3f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcb9c843f0e9c7233ffa7590b0907763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2f9e023977c9148fcf3dc3ee45f9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf25e24cf86cf469c31d7f9b2244fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56a3805cdcc03c5541cb630d3950d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b28ba89a018c0e7d38df02102efaf867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f276c9a9baf7bd9a9ac7dcd2248071868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd765bba70c9c6876904bf50b88d26069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987a621c3812ec28d9c0c2b4b0a197070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3db7a5d71f35a3b860d18cbc7e75c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901509be33947f6cdba9c8ab87a2f0f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208bb41ba6bfb0be203401277a33b7e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3be2c21eccf10a920700c4619ede274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d459c4fe303bc0dc0c4ac89fc500e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32ffc4413e81d2039eebd25940aff276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c913c049cfc25a147f4dad93baa15b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b0c387f85700b777eefda873f8c4f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361ba5b064985f72eae3b3b9dc78d0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce6afd5ac030ec5a20d4aa0344bf9f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb652cebedf2efc7a58a4f33ac83fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf81fb0b62d75124eb79170a9f088d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea64a874dbc0dc65a5a107bc7bd22b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0dbcacc4095e6828624b76ae56fae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d7dfaa7d6ac7c563fe9f6a9882e5585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16abe45631637ba8c46f79020f1a7186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ee39641e12938f1f2877f12edc55c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115499d5cdb0521e4447cfb1ddfac0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1f34a6a2037a4cf5c7c8e1913725d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfc45e8c13cfbc34818a5eac66abba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc5874440e2924efbd6319aa702d4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bb5eeecd5de3a7609dce57f9ec13692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386977c9a19cf65c54c57a84eedf3d0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25758a603cfaa52d3538e23c2b57b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb22387e3ac88cceac631333f43449195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ca37d9fe97c8c3f913844930c037996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fae7e5d38cd0e9aa58610c5a8e93297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdc9ff0ffc482b1c9088bddaad2ba898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440116ddd5205ff13681ecf2abc688c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64fcf9274d4b729d01f6e7217d213e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e6f9c70180f9865eb630eb28fbefa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11597ecb4e19c433938b815bb607099102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c71f5ec4accb9fc5837c3148074a46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24fae0616a847570e6089a850fb31f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec12f3dfcac304a71adce450702b72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258e33db965b0cf1f52b507b8ebcd5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10473f4b2a727596d736bc5bb57eb19107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600de0385a2e3308e1bcae936e0808f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd127bdb45e132f2d27dff65b07159109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17193d66a7c22ec0110734ab9a3e16110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f7939ab2eaf0f0049a67e4416cb41111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee59e4767b935006deca522209fd053112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60e46af135705b8144299dff26d2f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34476e7785c96acc06bd620ee2d80a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4d4935c3a28c19642d70e9a9d7998115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2a21b4c41506cef9c177946f90ac8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891c587a0fac7a3c87b8b37e6f56ae7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2654395d619fde59a41486561e431d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2ff35af4bce8665475977c9a84a5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091eb3b477189af1ddd856326e01bb53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6382282ff4f3e2ce11ddb4675131e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7400208610c4946134780100a4f19e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df707251b16b2276124c5a199120ae76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32b67820883c5616ded14fae85bdd1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f30e9c3aa3d6cfbd0a8b60a1b45936125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb80b7cca0e86d3803cab4970745136126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73d40645099eb661deab5bac66905f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129036038d17ab04d9d074df9e4eedc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cad0a22c9ff240ca46d5dcb27a762129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95435cf49e53c973992224484194adb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a757f49c46df754041771dcccd7a10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4aa70b557a4589d2e7346168bf3a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38144ba15548ab9b31f84d5a9a115157133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cf8ada586c5625c9529456f09e6c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c4128a1e6d9cc16c5ab1725db5fbe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b135cca103c825c5ffd43940e7eb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c8dc38bd56b4d453c8abb8d67f028137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9265b407bc480ddadb1fc6d179b8fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22046b21a2c7715e05f6a601b2783e47139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e9d390101aea9d671cd7ab9e18077140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df472bc4aaafc8bb8a5747a50a22790e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01a05f58b224262d60138323b88ce4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62573a1cb54be7aef08a62733661e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ab6789c85dc46c2475fe3478c07a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77586dbca2d5886a083744bfc6a6e2ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9662e1d5e0067339cb8b077e1e99a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687581791f0a02416b5023dc66b0287a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8266140fb0b2201171832f56a1c90d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcf1a22e357ae57b3182346acef40c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb7e265e25633415ba7bf4735a6447150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb23e0acbb8b726cddbd03d8288186c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84634bf2c0070448fbdb949997e7ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c5d5c7554006b0f52f31d85813379153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058b5cb3c0c2d4a73011c5a7aa6de6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfba322243ec166ecc99d009ebe19e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027dd7ae786985a0783b3313a128427156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b608bd2aacd032302160769d5d382a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6b0ac6c9acf9dcbd34efddb39ec21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2c4eb5e3a1149a25b1cbd1f1967a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bf2ee92a5f6d8918f4a6fa14646d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28b7fd2f1be22bf999079af45084df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef353c76ab904aa229fa4b7f310dd9a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacfce9bbf7c16e4c8ea2ac32006399163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251a74c0a64c7e50b21f308a3e00894164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6461c4b9b97dffd9487be981dacc3a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87270eb870b309be175933fec33077166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b5f77257612293418546528d4b419167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed745e4f7e0123ee5e689966dd77df0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a5be555318757f2931f409ac88bd6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7eec6bbba26cef4329c859fea94b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8641375ddd26dea118e67bdd34aba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c90f8427a95b125a762c23939ee5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f8fff2169a67b7d03e1235949bdbc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea8eac329f56ede7020cb3f7171793174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad02b07d337f5c98b1f5c87a6fe737175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa07b874b0995478830f1d780032cc8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b663b7eb5f521be59ee99960e166ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d52977c2818f066d1957bf10c8901178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27681c5cd7a910f94ece058b6e1005179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d6b1ed657a043abd3426e2601d882180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cd04b86b8bc614378b181b46d359e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014abd4eeef6fac2eb8f4922f86794f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf2bfb95b9bc958666e9f87d931990183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc9c1e413bf7d62588290f6ea8e78a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afc745e5e529216386d72d31f29cca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e5f84fcd86e8b8b9185b23f3a511f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc6a5ed9ef1e91ed42fca4a646acb7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345760c2168dabbc6c6a9eb351413fce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945af49e033d075fcbb35973f900ec6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c67f3dcc961e92fcd05a01ac155dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045465bff3b25262aedb1677a5514f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2121badbb40b1296ce20f5f443d09a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7db18bc9340774fed9c5d32465708c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48090b90d279e5274f4390946a6ca04f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e2f4ebd79480a8ee588e80ac4e9de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843de11aeaf8672368559098b72a210e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81306a71d0fe7100bb441a21c94e5dc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22258b04529d11e3769cbad43375f01b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b6efc282989048e30e5c85ff347ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324423efc052ac481d94b7dcd9e14ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0795e6077841f18ecb0d985b9bdb3a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b668eab4150f22cc70d8f759c4af74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb122d01976bd20cae9ba69e6d01cc0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8405d7e2c0da95a08811463770afda7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa4028f8ec0bd55a6ccb6c917edd33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8cf4ff2968bac30aa92eb5d77d149206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ae6efc4442833a7f244c1d90fb15c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197d7057993b4e26c25b3c552f6ff64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba5630d7e25e2e47e92f3c38a5b5d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d2521ba5e5a5b21b79c624600806a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ef75d61e0cefa84ed6d2892eda1bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda09ed7d12cb0f94c77ffa7c68dd227212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99dd32560008df0adace64077cfc24213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6d5343c9fbad69005326f4081c549214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71120c03e6dd37a520d5ff9f14019190215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884837c836b4bbf0c0708bbc28acff6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b5ec0119cb288c68548afb9ca2e83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d29cd04809e04d34772586dcab97b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b939088b2ad785c35ed85af521cdc6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0debea4edd4d0a7bd76cb38dbf51f0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa1fa5745626e65b4f3692954eaac3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8b830ab64a8bf70086592c33c9d06222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedd4640f351d0e7b8b2cc501d4b146223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e86e6848b267e24209d3e57ad53d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958b05b5ee9e3b72a8e9b6015d7cca6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b226e7d394979370141f35585c48b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0840a2c447e888e9446fe0de2c835f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed98d853981059dbc0f038c32d88df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b20f84a8af6133d061f025c2ff3d19229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec075a61d67cfc3cee31ddc8980b10b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184d09706481902b9163c5773496293231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db204ab672ff938ed40a7a48cf3f5f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95f73dd0055033eae9c799b529bf58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662950f5f51c65ac308ba04d13d0d46d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db45d92d1199749f299974a1c374dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f1d744accbffd7bd1a1a4b75fc025236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384b6079b03465a992b0d8a75fcc9dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d795a2458a6ece03fc687a4a03e5f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd7d2d6112f88971242c475fef913f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722bcc510e6044deab359ec65222a90240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f01fe5cf2f8ccbb8cdc269dd816d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794a2081211f30bb2ce1cb753ab08b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a23a6bc4bad1eec38ced31234b624243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f75ea48be904f91ef619dde8289bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2314c7df3fdf044834ac52c3182d9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a9a56fbd8754defd317028c6a7d0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d3d5f2778c3a3dc7e17ec853490a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a536c0e709023d72faf15935940c5ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caa3c925a52d22da3fd7d06f38b757249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ee879a16d674dee53b28bb1162759250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d6787bc91fc2a49f75960426a5d07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748faee52bb0959ca3ff0d1ea4e3fc5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a87427d6f5cad88302c771490915c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73aff2464e1bc58b4318be98e613b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d63bf618742f022f3773d3c898d3b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2c6b79d6b785197fa1930ada646cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3238c535b1e7dc2ce45ad7580eaeee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bb1c29329c6901952a88fae827400258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503897ca9b78ce382b685bababf9c6c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfbb0a841ccbd8a182a580f70f0efc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c83a43bfbee99e80c76e6edeabe99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2932642791188339e4c29210c925e02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efee180d2d008a48bf70c1f0dd6791b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029c8b4790dbb491e69f6b6991174d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76284b74fcd23729f5b109c4484db9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e32c3970155084d63ce365391a4ff4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66adcde6ad7d54dfcc4a2491f9aea69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d5af4e3ebc33c33e911d3d0ca1bc4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3d8c39f35bd1892e886d4c74caf29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c86d4337ccbd3f47c5c8368a939bdb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e65dfb97f9be30ab1f0a8863af91b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0ca3f397423598abd2fc715aa2d2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29ef708623f633b3c28c74a7961660273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29936330bf274838018bee04d4593295274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d18a437ebcb21eef18389cb209258275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209e1b6a334b76a56364ffdeaec78e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa689c5b1acb36348c64092b3ba9ec12277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4dd80e28a244a1dfbdb22e01d3552278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef726bbd7c8ca1eb74df9776d91a856279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e74220ad459de71f764e050e7eeb47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a5337000a17728150c4f221011e5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce84b19cf88898dd56dc2a01097104282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2c3ccfa993a9f0b370a7fe2e66fda283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbdb04685121cf8f8ece5baac2a56b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75555df7e7fae5376cc70a01031e1bf6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edf8ef75089286eabce979fe4de975286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88017307916591363fc7f74e4a46f587287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b43c523747baea6352aa900c0d1008288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb7e2f8007461229cede0595f9642e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f603e1d3b57c07bfe5179e26c053328290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96b73011b66335a38f57754439c284291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667f1781fed310a3ad70f64aac7cb36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3c939a613505277689cda66d6cb5b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e9bb237720476c4f6f197b8aa1e89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd60214e73bad2faf4a1892c293434d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27cc29a95cfb1914c8d6803fb46f09296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a521678bcfbe1c42b50e5fe5f753e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6d0e628a907a31c79daec59f103d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86a2e2a6b657e693fa9c0d021116e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e02c8c1100c10a7a77d48fbf841e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7459df832b16caf3616b84a3318241f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e0ed393d161719561229c11febd98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec92dda2fddfde410c660726b4c4e05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106b2b2d319eb289f4ffa1393638fe8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520caaaacb4db934700b1ce636720c82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6a46b826db382d4e951bf620a1089306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6c132f63606a3658eadec57bb8627307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe21b69c7f13f8421246ba231a0768308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ab027f09bdd11ec1d13154e0cd86c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad461e9dbd8d32993b580aa2d27ee66d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f936ffe3ca834c47eb8a8d496ff5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef84bb7bad235ccc3cf45b1f5cafbb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75072d43433509c76e71fdefcc853840313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f0531f31a14c54e10516132813fb1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7171f77c534f5520e4b07284191c238315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e708cd70ab40ca1bf2e5384375b5f9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d8062a7edf9636de02a77b6cbd942317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cee7e041a7fe3daa549d83c69ee9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82c37aa5a931bc101cdb62d2d89805319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeba4a25a3cb35c970fa35b2a16bd0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c13279e97c1954ae534e7eaac80e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d95aa1a97b8aa0dae2e3b2b5b6fa26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd78c3ecfdaeea517afa2aadb24dcf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c86c6994d827d8add2c0d074fd0e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f706b4e2ecd67963079a8caa17fb7bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0351ef7441b523b4cb77552193d17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2ef6c3e1e1504846c3f72026581ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b2d72bfecdcdadb0f744606a3ce9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf809b7d8da065a43fdb7a1f779314f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1db48b73d4531ad5c03372f8697e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e24a992da6c2411908d6fd64c676c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df29154c1e3c64123b710ea78aff738332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7577d646cbf972d2f627679d7a80fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb71a1e6dd9209fd885af667140b5b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83875899a26a2b8bffe80af133a3bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bf0d528aed41219c616c0c3b5f9f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304d36c37982396973880e26b9f6ad7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd8bd51bb07ebf501718b2a6c27fdd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8237f0a7f6961075b442e27314b3667339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ff533b4e2520c23ec2c8b8a159faf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e770e3794793c5bdb016229c74a98c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ec5a46b36a0c1b06653a65912fd48342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c0f7bb0451f477522912d3ff5ad14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec158ac8483f8f9ed62eaefc6af0d5cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ceb7096e03482c122bc8fa8168eaf5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98471960598fa3fa9b3e3a8a624436b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe6569d571d09bdbf99b7103f126c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79890cde189152aa628618831ed7f81348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc974befd667aa90df73de3649d013f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de32bd944c99830b18b455d467b14ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8da4cf2ddda7a974b0ded8708e6234351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85eef886e5476b91ef448d08ad4650352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12383716950622b085b2ee6a5361b455353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ac1519e2b691fd40f9baee4610123354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9336a8f0f4c54b3388ec69cbfab17f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb8d1703adac1d1080c973a9487f3a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e151c64b43880007333ac2b8fc384e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03cf2db151dd2f73a647437c0f997f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ab553e472f44819d2483e8629add1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c9ff33ec7853a00678b0b252f7801360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13efdcb2769f695176cf62808cf6ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ffe10723a9c7a546e81839d031466362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a323974e837d652d021257425ba6f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0a494805d67dd2bbcae7e06142e7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7e7a1115a2b0aff304bdc9f71c9a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ac3d9d5167f33b91c3158b99af096366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b96bac147017ad2bdb853098f7c26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b907db2c23773a25971ffff79f294368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fbe62ce71d312997cea9dbcc6d1e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3cce7a28b334b2ade02d061a4983a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c86006a0f26ce14f605cb15825686371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835ffc8189fdcb08bdf324c03a6e60c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769edf66efa43145008bfb26a7a4a390373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728987b7ec0696f4a044f63ac53e674374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897ac047a7efff7dc003dcc924b4a98375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c4e96b456742a697ab0e7eca2e878376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac684525fbd95f61f8911f6e11a882377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd5bf85e52cfad5ae01b3e6261f8d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03570908c29fa3bb66093be8dc17ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7e4fc9dc2a68961c72d12b58b22a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967aa074f35c3e40fbe10ceaf308713381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da7b95a1fe43d70d443431c2ebe609382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f06717d438b3a5d069f5f667d8269383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08977da60ee4418d5d4755c460efb39c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26acb37147ac77816743de1b6e0f65385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7df30207d8ca1706b9a89a09569e9a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3accf75a724f6c2c5e7248f19e6749387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea283a05067789cbf8f8d06d870e628388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210464f004a3549f532ba51b4a49a67389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff63dd839ccde1686c462aecafb586390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660d8f2bafaabd48e11d84dbc2b61a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7da793d3bd6df12e77468fa7b5187392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25ae28fb6cd6211e6ac9d6a197b5b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6042dac2c3300b75953d98d761b1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b2c64b1df4b6de731d5a63376f789395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753617e5a65f4f6308ca6e2711c4766f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603cdd1b8e2584e9d6559a3688f0566397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b35a9bfa606f90e6b8527ea270049398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e12179262bbcf5ad0b30ff276a234399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd86caf2ef9378c6c9f2313f21c6da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4b6358d66326dfaebc6599a3368a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3c62066569a938c9b76cd34e12ca0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c79a80960b18481511bfbc5380f6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46595a3698e813307d7e2876695fae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c091f1a150c12ae5545a7daf57f09b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a793f1b0b042b13ab1e52a22b6cdc13406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555411745c2d710afa98f6e79637b7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dfbc33f189101f29a36ea15e419e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fceb81ccd9d2aac290bf26cd1e21b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55568fe2b65a2cb404e59725d170f310410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff77b425314636d88f800a358bc39c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1b24cc7ff8e23c1fcfab9388318e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73646c4986f1450f03db4bd033c7775413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8789294330657b1b28d7eb5ff1ec9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885adbfdac96ce25539bc5e0af9c5469415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9c6ea5ea6841ed5bb8bd10e10d484416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc23da609b7d6e51beb8ef33981ad4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f83cb97ef8086ecbf2f394a8f5851418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10385b541a0e45580027978d9be665e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df75e51e297d765ea1963fae866f0fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af32a7f204e91248dcb26019675c23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eae5d47d142cb1e3411f020b2b69ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58acfbf9296dde3218b21863bbcbbc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7291f2892d933298647583f752105424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c152c0288fbd85d41d07143853a7cb7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0210a45769ef3243c511684c755136c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdecb19b38825dbcbb92451549f023427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede80f5825df862629eacab7ce533910428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0b301eeb8fe1dde88bdb664839030429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748d7ff00d60f1b23ff356795de014a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c7ec254c05e524c9b97154b58e460431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e44a3c2d8c24564e438a812656c5d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c515b2f1fcded05716c691d9c739d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca407e037061f1b8d7c3696bc393357434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c6ce74ff697630ddb627a9389b26d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af448f4b5742fe8324440a3e9f270c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78d2a64545735f7498b7e881af4caa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87aa44614168fc51a785adfc46df65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbade61b29e33e648a8d8df518c7d3c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a977323329ce07fb45e8154f566e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352938c13d18bd18862d1804d3866402441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141248dc376e95f147bbdcf5c4f7cae1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039ad5ad52febf886986a2b84ffcbdf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575de1fd78bec60c65b74dfabfec905c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a164761fccaf9dbaa33ad0d62ac6c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95ac439d23e36dab330a01b377db72446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09200ffe1d157389e4f1a2765236784d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c4ba88abf9771481f48b52ab88878448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347deaa115f5dc85116212797e813b41449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d5599a6eecc5b4d9e45880e1b02ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5820c41b45d0dd82c53e62bb81edf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cb8a9485137506a5c0e701301776f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be342a2e3e07d65bc19a0f631bbd20de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b89d105448480595e9dc421c7bdc28454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b10b0cf447585bb72c07c25c59407455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2797ef70086bb1382fdfda9b11727456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac24c5fa00b01ab872f216eb56476d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a355b8a22ad875c86dbf4b513784086458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2eb70815de3923cc871fe18453c1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc2f80c1c5b3c7aaebe2286f38faf5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7ce1404ee3ce35d0af7632abd411f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa315dc3aa5831de24e948f9d8edb85b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4a42fb89b0a5c4a95c335f2511a37463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552d68928efd5373174a495e2296742464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6d9cf87579a715fd78d60ad5429c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea417e3cca00c73800cdc6d283f6165466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e26e5ad5c01c8e97c7432c24d0ab70467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c9059f39f78ae63e517e9d40987d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391acfc36933dc7d9bc7fb428dfc31b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43619318f70e1c080f3507df2674f407470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2e70b84656af0604a914d748208f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f217c632f45338213978f84ee1e4db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25125f41fd86b11d951d113887c10a77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce400d9c3902fb26da8dbf6aa4791f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cde6dd9e0d57cc908170703ae702c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0fdb4e44e77d110e2dfabb9e4bf70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1d9f9fb620ab87209d87be84fa704477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1171a6729412c8dec6e930f6e6fec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91711e49e045b8ca6a1c51b851257286479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b01044688733ac06d670719549c505480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb1bcc8c3fb729aa69b7f4ddb30f7f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bf61d69675c438d5b4641f30d7ab8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e08aeccd62e0536eb8dc0aa0cfaaa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc05bd327487f03f3da6454c58065cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f6d1d75b6643138827b87ae1fdf8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d495c72f815f4328e94964f5cb6fbcf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c829f585ac8464359084cc98901e4a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189043d82be4f0028aa66f1888b2e214488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d878883fa1a8be618d94736d5d1f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e0b6b66bf124c2ef7816d524c9817490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e205a0522519f322980cd3df1f98f52491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc333885366d7d2a99ef842fbd8ba27f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c78d54601a6c75e6dd9dd505c7a568493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafb589d214052d47b56f10271db241494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be0e92317ee0a4f7415c2c5bc45704495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b79c8fe7f8d8ad31f4b15064f0c11a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8c08600c50a6c66ad2bc37cb3075c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f949b04478fbfb432f4ea3310d3137498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dd8ff2d1badcc73986c9fc8871435499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537321c666a45d0a6edd86c29885c2e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a0bc819c7a1e51388b04842431acb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c8fa92628952d79a4c0a05513c758502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce861581b5eecfd2f8b18a3e65ebcf2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6781c6dd670b0a6cb875831933bea6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd885cffa19dbe98297ecde5ecb01496505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360dec0d12b7b4678fb2e8440a954f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011dfd699903d7adf23649f48fc816e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f73b1ffcff1b4de49012a9a8624657508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09521fd26bd22299c5554b905f1af70509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b93d0099cc0c92875c320b2ccd7b0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8604165ecd81ae67a8c068c2ec1fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3887517efda6200dd5f7fd8173911f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73c6e3d7c7e5f90a7826cb70cfba99513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1143a01512d737f405b5a5507d60dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926cbabfe44b232e8fa743f5d125d80515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af214719a82312ad59e923180a55605516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bccb9bf232be7724607b71c13530e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852190841656664a0514c3a55b1d3a2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b425c53c02ab4c63d1af4fe856fc124519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e79e21de5c113dc66b4491996f055520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1ef9453723bb65ce476e07448c9f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf85583be163bf056c9afa2d75735c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04305b6c010a18189b2e37ce646542523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47373d9080bf55c6bc254bdaffd4be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d79728ed03ba72afc4d9185ffb51b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b65c72d23bc79533ed0a5e7a7ac81c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a391c49ea0077a8e4c316d3f383f63527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3725b551fbefeb1852bd52d12e9772528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164651f56db80abb32acae7d7fe0293529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216468aa6e56e61e5605a21fc40640a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2339e7888a044632bf85faedec4167531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ab03a7d9bc1f687470bc91b94d11c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003938ec704b4b874d3a146049098b41533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4991a3d0b2c6439880d8dbd92e8c848534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedca0afca3975d73f6532347a08e704535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdca78675ec39954952cc9f7ae7d0c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b4fabc289569514f79682546fdbbf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4371019e7aa1661ed21f209c4ccf28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d20f00fb1f8dd76a0e0c02cf934ff5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf33fb209253c1ffa50fb29a800dd3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc0971bf31b341653d53f364d3869b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c57ac49899f4c5725c1043e946987542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36b98182c83208110e4a3408a4837b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223dfc30da3bbe47705ab1c80b6f573544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cd226c3ed455b4b21a0f9ca003a8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346e7c41f9bd3ce73190d7faa551af3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e5d25a37f29481c23d9fa2c636e90547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab767f99647244b3e1e17d9f7de567548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6dc2bb0c607af3fd67832f3abd482549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ad7b63f271863b6092eee3557dcfa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac8c6e7e7f91b262e792c71ebe4864551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed8b2360549a90c2135392b9fddaa7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1aa9c065666c87bd02c180ce569266553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ed4aa098e9672e0095c115f9a4c2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c721fb120565fee9bbd7a9039d1a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800f4bb9634af10f2919e167bf02f62556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba2936a89916e69fbc746931f9eaf5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098eab1ab985ae39803b545950f4b3e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbed4594fd1218b0aa19d9b0aa70042559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cb99a2185078947c8c1d9bbc4f7fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56eb853ab738743e1811f29c99a3b33561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb26f18998dfc5b5ac9534610282a56562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fc3b28c5e5c7e942567fcbb437572563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3be92746f4467985749b68beb6dc6a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198fbc2bc5bfd54124322862950121c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9734a66a5f648e26c87b1ccb28e355566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535cec2645aee26c2e5ed3c428a3a3d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c42748f408c891594bb96eede5ad8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fad2b3159a0919c30a66d820d279d9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba722ccac1754ad6023a51039f3d1dbe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f516b67e4b649e2d192d5dbb28f84b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cc6a22459992988840d94986af8e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114dc3a412cdaff16bdd440f9368acb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768506c647ddad839ac6c58fd3384138574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0f83f680b502d0904237dca050f9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21a305314007f4e8b2247f3e2cf300576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21acdc11d8dff436e62ed8e50623b8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3a2b353853d4bb7a9d815ef163515578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aac06b6aa94c353700e8169572daa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990290beb29c94645df2cab5fea60693580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddab23fd1396acc44b3820604b8eb8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b3d80ba8167db31b1b0552cc5baf1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a3fe84c8f38749a0397adb272b1c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00294c5e23529424f2c862b0eb96246c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db85a0e0a927636e78be17771cf81ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88235643261fbb3e49f828f212834453586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1b5877bcb1274ef903da778e23c9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0c7eccd65cea0e2cbe2b96264d474588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd7d6df5801beec380d7f630f9b406589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d83e02901d4381076950d177dbc298590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53053fd59b9b3127f02160e48cb634eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3f10d7d695b366c8b23f175eb096d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc2720e133a763c2b6aa480531299e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e793d298fd8c6ea6cd5c2d51017cf90594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aa4ad1598b1bd0188dee2f27d0baf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2535c1d3c575ac11da3881c79ab49a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ec6fa39f73c688b0337197fd7dece597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee3d6a3871a23ed8c71991709b521c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a495f4de701c79a699bce88b78221599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801160a61a2ae906f6cac2d410d4f337600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d290b8b6f48908e320ada2a78f708fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a62b0fbde28c06297eb95755a9b9a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaa883f4f408d811d28cd7ba4ae03a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cae54a0188e3b66925211a5a4c514d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789cdbff3299e2cd7cbd418650f4c92605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb2e783547baacfb25855e77a5113d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9e018e31e1cd5735c0f68da115f23607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9036e9b75f8eae660949ea417b96be608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851feb86854d3f73428685c50286b28609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d67100e115213902ca4b09b0863ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614f9fa52a2c688fa1b0a28e0364062611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0261bf47be7b2e5d339ffa6d867d8b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f897efd34a6429bc4e957f90fb17a0e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ff5d16c3bd2a24c296d62046e6582614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04630dc9298a706dbbf0189aa558ada615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814292f820cd5f603faaec1aeb71166d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0047783cff9f8f66f915281cc3c05d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0198745f39a7dc3863682da05ca256618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072eb952eb05f24209ab0731f5d852f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d9fcf4e279c4f72d189ac1c382fad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbdffbf71792fe1930b194aebbb40f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7487ec8ecf838811442217b2069455622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a399a5b9106dc3a1b6df39f18072de623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208f0c66952f6aa768a0741dde67750624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c5265a36cedd00e2aedf887ada18d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82839dd565b5dae97583783b705b8b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4b0f42b121bd5c98dd93f27b00f49627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926de9545cd8de0a514e78aa62b8dd76628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded96ae384d4ae66cb6f9b23619da8f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba102dc93b6c6d7f2251fab839ee21630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c64cf3be594851dc238000a45d9069631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbe5a5f15f034257573940c47b2659632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0352b422774b260e337f907baf6051c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6c3430eea8402d7a4f93298af7c6c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bd6235db90ee132a235c79d6abaa6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f69dbb29093e14b30c4812ffc392c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d970ec6e5b9ce2cbc364b2581712a7f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f051c73b684da447c4b9c16dc94342638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdde9495129f492427f4ad9ca76b1f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb86e4ba3f259d5c72fdbc6950f0aa3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a90e8874c28c75e04624d71db8da81641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd495839b5111145c9759332f49f6c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af7324cf25f13a1e8f017e670a22de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba714bca273ad61935262d66da4bba5f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e38d11a2cf9fe7125fdb9dc755346645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1c21860a6054b9b308de5fc233000646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003a91014ecada2427ce5a0b125e1bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d3e7f389c2fdbe39db3cb88aa8b59648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a6148928a33be2bad33f12cdc9d13649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff853e3ef6f4a05d3d42532c73fc15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79270bc639ffc831175450ba8b91308d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bf477ebdc4ee57310652717199497652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf80ff8b6308250aa93dc5f2a2be6dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30165c8f6a753e2840776771dd1faa85654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7e70a93cae8a3aaec2ec6a551c383655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f206428a4894299bf9264f4747ca4f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f68236383c6a975911bd031327780657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5aff883f9823eba6cb3aa0d1463b06658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b087fb25a452a7667f5bab22451d524659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f12b761353077f90962bc0317b67b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecca5d51d2dda0ccafd9cc6d053d7b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2abf16d47d715edd8b52ff0e154da0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437805abf993c9d5e45a031f64f3a5a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cab513af3313868651215a2f4f2324664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bf2973b7d0fbcbb7ece5741dabc7b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57df735fb8711f95fd6db28cbc675e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cd18ea95d3d412c788d60b505e92a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61c175aa1227da29d8bab0aec27f28668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999397667c4669337d20f6a15581c4c9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da425a0a9694d4b16fe9a2a042bdb51b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bd009e0ce049280065c2fdac3ad9c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82061b88f1d5c363dfef2d5f01d954672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fc4bd6e31387cb14eaef86e5e7327673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5e6be5d5b18ed83b13511fa8a55c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec272e4170fbb66abf54eee4111294dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083839b02c2fe240fbe6bab334bba8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ed3e7aabcc46d2afdcbb043461dac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ec3a7831e3483ff5d1bdcb959b23a678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23492,950 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...373 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>