--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a19233f91a3e551658381c1c835241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86f5c53456393ded4ccf654deb170d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965afe12538a37d18ee33a8f4d4d5f7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9006cd9d03da186e95c942a9b558274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452474d36a99eab98d0bceb46dd7b1f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1b0dd9d92384ccedda3c6f78d835c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1fdf413f1f29944116620cf4db2547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf5c09f894ade5619d9a8c24e4cfac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58294a8162247ca4e796011af613cd889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e060a695aaae8b2d0cf0020d67c38910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f76c03d95e38345ecf91fb925cb6a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58397c51eda59deb662d3814a1aa322412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb2c7bcab446e50332a855beb8aa6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b19a496346aa0af6a69dc362a099a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2975c0aad3f3a338b912ecff38bc715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395af4f881258d40590e7c4ba1cfb6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d96392eea82f4e0febe19e69ef10817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d64a24f009bc0b95d47883befd3fb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3a9df0a69de1ecce7033d41b59c2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10459194c8691767aba39765c421d6e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71384204b862aff92eceb44f0cc793b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719b1d5a28f7a92fda13bd39ed6151922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636fa40ade3e6bc1a8da1123e437b6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f72d3650287a9c3dc63fa1f9cb5cd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abf23cf5657190107492fac3ba68dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdf0b1df08009afa3779d803acf26f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9a7196ccaf3856f76f5c29cbf26a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b63666a0dbc83fe803a268d10e5f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c29c45c929c94664c07c736f99982129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1aca5b337743be68f522c1e307139d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9941cdd44ad760442fd7072692e017a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bb40adb7fae89f7863845555817d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4b2e57c7cab2cb5a6208eaceed4f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33b5ea500d148ef9edda61495c8e3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370530f444b33eb7b0313793963203435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fb3fb24e4f92102fcc2725653b2e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50004cbc0c8fb1a1aa47e8b18a2fa88537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8250defeb2c638f6b223796ef1d56738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd9cf495fbc569efc0dd3b170e656139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6543aa8c2630199e1667728ce49f8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424ad0e1a65ce4e35b5100d28dad4b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dae504c9b949d217f66980b2f59f3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ac61f396127b4f1cc513d93fa062743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007e20e8deece48ec0633a1115044ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e269d416030f0d44c7a9cd808c09c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5b2b69d62fb1e9025f924f119d7ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dbf82f71fdcac1703379e58cae1bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a98b8d8cb379dec9ceb1e027b1ae148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed87293c7fd558cdc00b70d5d4832649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c502a51f7327dabbf64cd11b740400050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182fea17993862775e98fec30fb258851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5220e489c4e829e8af88939877b0852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f36a7ebc4928838a415e13e816b0c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc782035e6b858d2877dade1957d401a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afd6b7fd3e9ae426b2ea90c6fd3fa255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9607cc9e3ade3f87826c193812ec1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc3ee5771c57b07c77fb2e9992335957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93672d7e7ed6610e2f8c8f5d3094ad7a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31de5076e29ca0f3cac01ffd20905759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcd00f562e6841ccc40fae7e4d5de460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c98342ccf52c3aaaa34d9bff1e03c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e2e080bbee48d8b5fdee2e186f7d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd95841c33981052bef8de30fc407a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b73bee0b35bb58f7d70d5cb823a41864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6349f976dea3bc48ea3d1e2c96b6a8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270bdab18f246e9001e6191a0ce9b6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133d86c3da317fb5d8bf47c2237ecfa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ab18dd19317228ca8d37fb1c278a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488c9c3dfe3430c269e7a75d85f0e7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9585bb44b3dddb11cfafd1993c747d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a274b7b1bfaae219b432f746f505671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b388f24ac3a2e8f1016e295ddfa9c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93977079a04734bf4ad4ecca5fa47ff073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a72185d6646a3b7e12957a0720cac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ab90dd8e5146588bec09518753c4875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e119be900bbbe3829783304b3a3b78376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f8bd500c440cdda88e299cd7d51a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09850e7dd5c8ae41e0a557377a0890f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f869ba378d62e4370e731f3db60f78b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dcc35f4024874305205815d77145480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972880abc64b9cf00a4b4c78caa9049181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2d6d266add1bbed10c7e706124d5282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d83e432960080aff2765cd1e680b4b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3124188d9845a5a1cb03a55a77b47f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd468525f40f79550b1d70a62d9212385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33b9020974f5486db66233b6fc3d4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27d9c4676367e657dbc8fe9963c77987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c18a368012b21f1630a047b938ded88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b587813eafd5c1bc7180d6d8db32089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ce499713ac5b441baed54cbed50d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73066ffe3740a30c01ce6a034b79779191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370ba65128a60c1c6cc3efd2485881792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b6c687ce61c0d5b496d27150b596e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759ab1a1c007434838c1efc541bdc4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d50fd6c2601859a600baef0ad16be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424cdeb1f8dfe61d172f45ac8918c0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01994fc3b68501a67c43fe78b8e6d9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17903750d4cc2c261b301d48328831f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfd788d3e06079a8af562aacc3e37999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8132174b2457f80349897e4cfc7ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d9d2944ec13e12f009134e3c4ff27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4c4f81cee07f45e597aa6d2bddb49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f5187142bf3a815aacca47b792524103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6e7c98f6e192310e5bf08128b33f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b77cc2c53d29957479efa819693a5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cc01aafcafa51e5af1f5de4cee0fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0079b6d7acb4c2401ed0654f49d374107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8d82c52eb57f7cfa321aaabb235f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331acaeefe361bab33cff3aa1ee216cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f5e1e133f0bff49c3980b806c0f85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8cbb6f034475eeaddf8c1a09f91bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5443822d345adf8525a81571fc9039112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700799d9806cc152456304aa6a8321c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7fce07a7373242a4d37b6e4faf445114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822036016a6ec9138dc75ed16c0714b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468393e1a85953a229999b1f511f3b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a892be6a7d066e4bfb6400e450762117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f0d59fce3a142a01574d4a9a8363b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8537ae7002abb003f4ca48a7d4685119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db69dc1047fce4e30531be30da0eb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59364fe9b9528541df180e60626686c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b44c17716dc923518f4853d6cc4b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6156e7866afe90ab23da83177defd4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763abec4c5560e59879025748f7051c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983884f4f247412dbc9ad8f5e565e27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f97e6ca709b23167ae9a2733a8a15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675433d36230d3e2df6a3ae390c6ea67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce13320b896954a7875af71650321d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fadc837fd94c3450bb05143b6e5608129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40db545d86ca0424e5c2db45b3ada9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e75e408a512ee7e1a847d17556638131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1376f706e1d05f0a826af7853387f67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3974630f746a2476d148d34832be8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69f878ee2a2eb475b4e57695df0c3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5655432610470249f50794e49b9ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafd837a33f88c41e68b5f55ed8cd3f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e114ea44e2ed5ea482a4274358ee57d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130a9560ed990487c1d8e355df71661138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853e0af0f5616d19483fe55c3a164fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d693bcdef6f1806e3a1e61039327c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae368baed6135a0e3b37391cb6c1ffb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467484cb888321423f9086261b20585142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c956ec55c8cb95e73ea6bf5d7d6862143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71632689b7a326cb9bcec453e40c10d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6ae98b4c7e3012238d903ba83d99b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48525d5ae3a035e6ffd4d8b40c96ea0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf733107b3d68aaacfd37efba7e8f12c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d622e009211164f9b85e6fa18528ec8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a5a00c79b9dd1b536014cb9bd2a9d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253437b368f1209c80791ddb186aab22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19448d75eadca4430966361fc5a3a2ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba781ab74ef4b6c3194b95fe4405f724152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb169baaa574e9c280a287c33a6b60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce79c1583bd52c99c292970236ffd8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f39845f60e350fc09c2928ae3b941155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb81af7778cac8329b9b4689fb132b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dacb2f9c2da2ba0a2ad927f25fc17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1c36b586e41a26b82814679211946158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a8f6d624dfdf8e0d2398729da21c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409feb0730bb230927c1e676b900bc7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b764dde84365066dd1a8c7a60594ae5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c84b4ed59537b750042b68b09d1cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb424a35f859bb2038af7c4f4ce2896163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e13133cdf53f5c9e0bd06b64475ba2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988a7d289050048e9c8a0092b895b46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0d51b1f77ba8ccd73257f072182ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1d3712b7c561307492f582dec1b7e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130307b4565ca4f734fbd43cc29d4066168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84269a1c163d31fb625db05fc29ee32a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f269ff3c363773dd6177ecbecfa723170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bb7f7da5495b5729a53a90f0a14a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f2df66f62a309b68dc8aa31d48934172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d139267bae126d399f465c4da2938173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20770f9ccfb6b6b06fb05369de0ec48174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e937969f78d78ba8c17af34cbd007175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cae2ccd0cf74059c89ea0d8be76c87176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57bc64521a6044a9e6c24ef64b68ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a650045f1341c90b3772492c6d2da2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c123751eebc0fca2dce0aa094a31517179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26a27013488e58add1113bb51021f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ceb650e8ba1218157e2b60c9160bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c76649b5962beba0d27aee58f518a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33025cadd6bd0b8b691f55369a7236183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71104776295b5a4d4f04851254f3b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1eb19a8155983d7181093f0c739bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9a6c4cd8e728030aa0dfeae2fab62186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f48ff80aafd264edd1b3b6e4f4cb0d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481deb77fb04d785a8d4e00ed9eac64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedca0ee6054d0b6592ee5405af09fae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2314d2077026c96548b360988c23ee9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64aceefe91f38efb4bd52cce5aeaa7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713ede68af6dab47aec5e95540eabba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddbac9e06a969eaa1385ad6da70839193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc65bb95e7e22df1f92174c15c19d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01d470f4213fbbc67ae00da22d6dc2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55170e9f3b7a78fdadd8b09de2e1ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513f9bb432a5edd940150a9ec6b4e55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f44376696bea73904dea9daa1f32fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d50c5b12139de11a5674e08133fa56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e502e707fc55a7cbef857f4c78c187d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571f0b6d52b82780d40f6a72efaa1ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebebc4798330b56ca27b0da9e1e06f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e126e2c1cf436d1b846cfbb7a809e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd896a0c381e7a2f3accf56f15cc5fbe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0632a465f0a841052654ba33dc195205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b2e36accaf03e6c8b1b690cd5ff0a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d67311277e264f358b4572b46012ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6de2f776e11cf83e4c3c9f36d6d1b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb74a791793de58e05844791e4773a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6698c56fa03003ea4c3b6240ed459210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fd775a5a80143196e15d45f0be879211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f030a9b1ec48849e689f788940cc7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322d3968f4a96db51f281c5a89aeea3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451f89590a7b63df20a47018c07ec2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99252a3f71066539aca2ef5a1e58c67f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3ac9ed199ceef12f9bc30e061f15b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efa978eb00f0546dccc1253349c1d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fb2500eddbcad6131cd7fb0b67508218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381b25220a27efd2f0b569caf71934f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18bad449f5a15803b54b91d35907b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae4196eee1000aa754af10c2c5d4c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95335b2a4514463216c952801fef2025222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2d3826a2bff900e6617616d5b6cc4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb88426329e6feab38c5b5297cad717224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f3f420854dcf368c1459c20781dd2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d028425fe0bc7f44a5fb41f3fb0fce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568645d99741525b0eacb8bb45b49a91227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dcb96e37dc655b300787f94f291d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd6e1bb015a67a1a5991095f019e83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c4a7a6be41688deece3a0814c542f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd799ebf5c7347ac5a48664ff673ba0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815501f9e8ff4e651755d54347fd1796232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316730b03d9a9ccb4d60b33a0301c562233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8bae8a03637be76f09378845205df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82e3c5ad24789559c2eb5c0d9ac683235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7c56a417fea98f066970bb85594a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38523e267c89a46482c0d4a2e8a9bde237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b8861ccb5d5e402534339eda17ce6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cd038e9cdeaf394091e90c8dd994c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dd99e61bc68f735e97e4d9157348b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae7fdf631f3e9d54d023679a2b1a6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a9f6e2e6812b3fe71ef267380c05d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db439cb3d1193969f65a14cc13303d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81867d1b9eebcca936f4e8f8a65ed13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209a15b77182f974d65eafbd0fb0ec9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a29411770a0d90a21d1476c260bfbb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce966982fc1fde6027483cfa708fd0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6bf560eda76e401e5421dc1622323248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cad128d8befafff94d99cc4ae4b1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f4fd0a2d58e5ababe3fca4eb6daad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10e11852abac0074b9eaf1cc08cdf0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13cd9d4bdf0d0ae4b57aabb5672727252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaea684c0e20216d9fdd4959fbdcc6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589ced65e7d24b432f367a410cad298254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0c6793260124016e7c6fe2b814f3e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3ef7f59c03015d8ce9d199d1b8c93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a877a1927a654d4df58a72728a26c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4c36edc1adf1a5ebd61c8d4f1a165258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a27fd3a8b4891bda01354613e23d1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8324b9b1150221646299d963f458aee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a534e47dac0a143dbb3e32d7afd6d81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84b12ad0a3c86bf78175e750d2b931262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf578355a7d1e79d9cb35f7d8865a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410c901cd5574dc6ce541061c57a4c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2493cc55817a4939cabc3a59003fa0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb17575420cfd1d6f54e1d6b0603f11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f584f7fe256dab89e827efddc94e1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1275494b07bc8856e33310ca4d932268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c890dd0dd470c5056316d388f8687c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080a782611149a72f631dac04998ca1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e035040dbc62e35e329c163a3153d47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfd73a9a4cd1b7f1fca78a80753b09272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168bc70553a37497d149ba4bd439b66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504167dbd87c6c4b08564609d53547a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d32418a9e97d321317a5d86623e3ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48177acba9a5e198c5f0a0f856926aa0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53ed29ec43961b27321eddb006e992277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c86b51bb6f6d96690f0e9a5c818c13278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732dc932da7acd1ea74ba7ff11c11fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed04cbca90155343311cc64a89ca06280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0905908f8cb7fa041b74815643aa94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ca937440e7bea579af8b9740a9761282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a10f6919653b0217011a6c4b28eb5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a561c28fc8af869cd950a9fd5231ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49545914e939850fd08db2d260da99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad57495ca5466a5535feac27762424286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3de0041651d359ef5ab7989155ece1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f53efbbfe2ae234fabd3034213f43288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695925b4ed9f1640260caf820017a984289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc277a0033430a53e4d728cfe61108290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab52faf3dc84cbefc8e0ce24745721291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99560e901f07fd495e26d40ca33c44c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c658e06d3d9edbf5314eadc79485e61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7011a6241a38ba4992aa9a46b67089294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91390f8151353602b4f9edb2cc74bd7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5fdc0557897195c2cd600e4ee0457296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874e633113c5448b0c3622098c47736297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7be95ece153ff5bd78aafe89ccf73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61e0e1ddf522b595144277408f563b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4236961073bbda47c08ea1f5c0243300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe431d284380e81bba9493452c6f55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe675601ffc4b2e05e8857359cf58a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae8db6da75b509f2ed0fef860eb830303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd89439185b2e6e7d427de682646d59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa04c4f5d65b27bba97509a45bfb81305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32425dbca92632a80b1c3a6e19d497306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34cdd1708108c6e76e583805219086307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156726183b8a0d5619580b1973943023308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9ee566aefcea5ae26eca7297215a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1e1c212f1cf54c551bec07e46c93d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d57581f493e3250825cf78ec3b6ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152d9478084526044931d929bfa3d51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422b936531f32c5263b971be8285b2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954cf0bc87ee8b65305f835109b51a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818717c941d700ac24804399cf749be7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a9396d45e6c25c17fe01054c3c7bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972624d7e043b4d49c0e58a942ef7386317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acbdeafc574a8e92443edd698cbca1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348398d8fa6d256b9159e9187c54d6cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73426e253ec89a9027a25a8f51321ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc0151558433bde4ab1b5f8e309fbd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd739b29fdd04721e81c637efdd310b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64922c35a359778c883478314455eed6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d74df14638c602b0c19336e5df1991324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222ac933ca7d080278b2b97d8ea57e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e8c04c9b81392826fb50237ed701a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484c74d9c1956213bf6fccd5cb4649d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9fa4c109a7033f84ebd5dfca7a0da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311e2b1ce06b2793c49ebe8f42091ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7f8fc0144038beaa38f11f5fcba71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba923add3ecf0e3068cf43e7cf5b9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9075bcc095090d240db95d78bf291cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7cd00b8f3d13f2be9f19a5c119c18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ebeb53f2397743860ce3a786b67cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843261eabd8a703bbe0e8f5ebf5708f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c8e3dbbd373d073c19999daadbed6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fefb689285c39383a26ee43caa9fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d198d36a974494744d602725532b3eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93297dbfcbb9afe00ea9a375f8c024d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df084cb4d2ee6fdae67f108011de7d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72668bf75dfc2151839a9da7ff95cf72341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2f88e6f5d4a577333a904b96d186d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4610062f8f8561f27caeccb5a4c34d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b25f33eb31dee11d8f648d540c93a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392cf61e52ed563424e82be70737e75345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f16cf5135168e120167eaf8eb0b2d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326347af4e36008600a1c9f1d7d5cb40347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baed667bcce811310e67ea0778a4e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd39c6c8bc02d979949409926609cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596871f267273fc5acce879d5026842350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d71cc75e493914114b6e321529d91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af26338d288c98da9e694f9979870df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec3fe09d0cf33bc7d5a07040e2310f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05c6810df978b10b0b92d088fe515f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cdc81ff68da157d2cff1794144f02355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6368a4f3f7dd700aa53ae77df354f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f92ff93e8e1469f52e89b5808f9b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a4f93da4db8c6d06271b19eeb2959358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e215c4fed9d610504942cadd713d68e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15a3b96737b44d5c94a4a8a0428a38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c327d3347398f01e3e445f94173f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28ba41340a60698fa1f17a5c5e5737362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d963b65ebfcbd55233ecf33722dc07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326a1bfc18a1cde113c6c830e6dd1b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93746dee9ddb07e3cf995c33db77b90365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f446ab374f909e85055a56d932e5a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44cb9eedb55b54d1ba846cf9b52839367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f1c1af32e42329872217b932835af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80382c7616da8d4848df0fbdb42182e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9f46f18f310b70c78acb7aac4f5b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901c59fa7ca8ffc6de06485de72bb01371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ff9120049e301ea7c0a831e30b7f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353578329e3c54b1a90a60380a9f1d65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d2fe7906b785e62ef81228eef2da2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8492c9e5a89e9693b859badc8bf01375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e37fce4b77a12e5f7879764853cfb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b11a6f1dd79a8487b722799706e47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ea36e2e07f3ae158b30931233628e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7c5e3fe9daa9b7c9c42bdfc19ae44379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b4dfd8d4c721a5824e3ed0cedaf83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea14adce086842fbc5ff8f4a5fb113381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df99fef8496724ab0044204a831951382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ccb53d3fd2d74c83039e409b3c1a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e34ffafe60043c4c2d98b73020b302384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f8aa5ec93f85a341d37452ce051da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83090c4ad28209fb00dc870cc40d996386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a02281e2845d9102a07d88fad71e24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09357765e590c217652bc95f3c6b6709388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ffeee569d28571182054fa54f668f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f149aa27844cde8128c1eda3d31c7e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646431e5ec6fa2ac548a92f44be207a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6118690bef4af312db92f8e282f28392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4fe3bc96eabafef53233773decdd6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39f4b4ecc1734c9f9df86a24a42d46394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9ea76d9c041a12b95ed28a8988f0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a8e3f36e02d2152cec17f0b1761f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dd396f77821756a42afa1ea799de3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a469fd29aa2268eb94e524f7e790c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adbfba6b603fa87eac419ec2ec4d34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c43696ff35c087cfd391d0096759f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b028f1445a0a6937e385f61262f0275401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f709e31a9621690f6d82d57e2928b83402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a769d30bab7cb382e12c6504b7e2174403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f80d101c88c826d195de30fd063f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873e305a5b4a7421c706a46273ab77c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aadd041a89a9d71b913a48aaa26c16406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ba0b69a434c39df19aeeecad30c10407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f1a7ad69d83425305816ceab41c19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e0f7a31ed683dadd0c707694b5152409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cafc9ced98b2256a110319c6937289410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb940a9dbb2d60d780cc4c597d5b7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4167e8d1b2be3f559039dc3b1f12c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc7e981eb21394fec231bf68bf16ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc3ea57905cdc2220a1bed04002fad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d6394a67bcd2d6aab165840e58617415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330e48ac04a4de297e931e8efa88cdb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b479170438f8eb49ae66a689055c26417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93382ea71d96412826f9d3c8632f40418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da685c365a1ce636099f413fa347e45419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071b5a31566d034f317124df198e0b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001bb53efdb02ec1f3a93f1dbd06c84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f311ca28ca408d93a97f3bf28e376422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dad665c6fddf2e200fa65183ab55bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f316399bb778c1ab8c46bcd045d9752424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7b6e41d5d01992f967171e5be2b4d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a94378e21f213a8af786beb938868426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60551da479499730e82ce092127fa33b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20c8b7321530066c9c82a117289cdc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e85a9211bad99a2aa80550025aad5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25083ec20d0be83181130e8fa44a7209430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ef38e6e7d8e39f3da2e4d0cee5d43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee70e315eb4627576e708a53b67d68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e7dfaf2822163b7ef17d24a025fc6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de1fd8cfc3ff2bd62e6888c65881c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffa97ca7025731427fdb8b53120483435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dea79971ebe73fb3bbca0b3b34e6cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7d80ae050cbabe998a8cff6f331bf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee578d7741d56f5c11ba1ecc7772da76438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6a5a007f412c1e4618ea9298fb268439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4cf39b1a835b9a2cfd990edb15c81440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608897b53bd655b52cb3be6d563f162441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9858b075e276d1eef486308fbac29c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb7399af421c12529608e4691544dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a45767a299273f69d8f298c749a5f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210eed1c50b62a9bec655b21795fc29445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08389cd1a60d48ae507f29572c1b58446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e24f7200b375f50e4b7fea64db5c8f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f98ba7c0bfdab061b6f5b1a662960448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d898a85e997899b144112c50b26ceb5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36234216a1511202de762fe321733dfc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade4d187b0c306337bd2e0f331ef44d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1751a7e3271af08a73184ea79f318d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e7d8d9614094465b6ccf399e12b40453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499232ea6db392d1df9a3d1afb13c3b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482ffacf1d6873e770101894de05beb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955706d1e57a3e9afc9bd25f2965c937456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cb114fa102d688cfbe25fc59211b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2aa3e44c1d2e03f8c2dadf68722dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f394789286667040d5cf12ef728886e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b61671e900cc1bd85b8274c139d54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2d86e14322c834e913c57c1b6ca29461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90846befdd08e8c967e108101a1f79f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f002309a5035d3c999c46959c13255463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969c69d3928478fbd7f3f4ca5ab0d30464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40318387cf081d89f684f6e56e3faf10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dbfed4726c7ca1c634c459094b3c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf25e0fd07e66966babc100a0e62b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bae1c76c19166be8dade97ced61677468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead0d81ae271e72deea3c7ff88f32b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45560f2f09de680e85a6acfa24553f7b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15bb60099fd8fd0861f1d9b3aa9dfa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1a1bb182ebd08800dafede465cc7b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7ca72ca7f60c5149aef4558953516473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb963e1a40120cc240d535de4ee4b22474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54d1459f5e8b99f6dbfe8575f24c5b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d2dd57842f3053a78f20b233f691b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618bf9545c6dec90470a7c7e1e62c46477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a196ee09084cadae51340fab71e6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2111c84f4a94db45034ad17b1ecfd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8ff57d1abd0b84405c18f2b1a1fb0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c16cc5545c6600accd3d4723228da5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524094af4dd2dedfad88263730e03eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00377a6e203fa342145dce6e9667e866483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ee10fd3b3c96f114e266dd68f8824484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c2f27420411cd88bad258a317a039485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a754228e79e5434a46b93bbbc5597486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8396733c3663e0042e826c914a4b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97d63f29b35e8322137ceceaf3ba1a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c41cdeff8b3d23e8829705087d7b3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8a70491905ec8d6468dbc0ace5def490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ced6ff9d5f2407162b725baca9181491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54966511e1feee2a08661cbe967d3a22492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d62d9acd6285be3c90767e85ff8777493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5422405ed1e83224b5090293a9e48494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b5b6e944f4457bc5d73f660d05d66495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26853d883ea5fa89940ce904083fe5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2c7c3e5ad210e26fac1d6662882aa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5642167cf060e27dfeb8ab989c562498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900ef5970979db10e119aa85e635e5e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878e88e69a0f608b791871ae11e0b63500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bdd105cedb51b75b422dec21094d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b8fa67e007447d65791e7203556b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91425c17531da15c0ae6610769e4daa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380210cdb63356520443af0df9340ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafb60589b19571f3db7450683543ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a03630eda074d2a67d5be7f342dc4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196321e90a39874667a6b22bf702778507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284cf1bca1b1c1d3213a0cfb2d0c4ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6b81047a65eceba82f4b27bb04ee0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc6413ff252610809a4cd6868da64e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e5f89f3ed6dd6cd07f61e4e774425511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae856e6601757742daa6f8ff6fb071f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aade1507866eef3cdd12847788df9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d036fe071c7bbf1ad3903ad375fbd77514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188407d4d61d9ee4cd1ebe63487518b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abee054f84bd67b5bcfeb22895267fe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c085ae783b569d07c00305f979cad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832e58ceb507333c962781e43c4067b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a28224a232b23f39a2ee286e7089a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfcae6ac5ffe91a1b30b3e1dc3e6d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521385cb16d3d12fcec8e2d1d7e34dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900fea3ca7daf5c06e23530167d001b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfe81f68095ada212e9ec685ed6ff2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f95674a2a4f1d185f17fb8f2b990c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3c1dc981c7b0962b17b95457591b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223fc323679ab670efa744b7a948c07526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec41d91f8a90bbbb8c69595dee86b46527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7e70dfe96e319f1d635500d1358d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dda26b1deef613d0c5da0c1b70d427529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fad095ccd09920fb911928ddb988b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e58a44c6c441ced4a56b6ad12fe48c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1539d7818d708f93ba27fa02ff3baa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198e34c37a605a32763638afe9a1c03533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c584d96b8bfb77cd73f836290cb4e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e36a0e732471257dc8f3dfd17b0f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2661ed73f322b7d8b5accf10e1bac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551dbd31407b7b62fc6cfef43f155e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834b1bb932e43a7b07d504e477cc69b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac283be6c38312df7c35ad7149771ec9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a285a1ddbd15cbc5ff40a2cc579676540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0b309752575752ed7fdc9f377c11b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e6d0c419e14907b1924e64f5fbfe5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620ec4224e9ee3e5b13426a1c72e477543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f912bfd929c1720e69076d2d46e84b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9573c60f8b3b34e3a96dad375b38fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e218d966977d7332f31b7f07ec9b780546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771d2e8fe097073aa770a4008da8137547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30084f92114546355955922000aaaaf9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d9bd4692247b2343dfbd17efe9700549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c05e215eb38aba3aa25ca74e8e88d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5018cace717d8c5d9597758040333e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d10c9cc895e054fbfda632a1d8d9d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9df13ab9316d229f460b57181e9e6b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dc63532cc0184eeecc1474a8d66c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226dd90b288f365a09b577575a918d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43964509d1d52f52d5ac3c8c39ae96cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab18ae85d982c568fb3e01daf09e777557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985b038ae1b88cca77c03971159bd6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb7d7fccef770142a4a64dd1651209559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f457c1b09499184b0d6ebe3a42b4e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dac31c51aee02062b1f1b45c69135561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0e37e74027b0e627cb3b8c39712b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfba4733947298764fcbe1c4a5b681563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15e20296f70b50419e6d9ec43ab6ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e671c955d0f9dd7d00c3199b6d94bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d7bbf2f4ccc9554c6b46c7f81f645566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce58789007c57c622c114d08f2d3f32567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726466a3c75819d03ece68673de82b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79868203a4ce2c5c6e9cb420bc516b1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd889990e9f2cd2edd089aa332d52c28570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2529ebf604a52dce6ae8a8d35d025f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49963b02f53385f4cbf11434b40c9a4c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a54464bddf6953dc85392c090047f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104db9b4bea9dcf4f4693624ebd2fc1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2b427ff68efe1dab6057add5f7429575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4710393d852b9a77948c6de23df031576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac0d83074d89dd3c6352cd74bfd90c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e649fdc19f534c60037b8dd779727578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dac981b9ff5299237f27448c78b56579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c05c00d5dd4e49454df87b38f5dce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cf26d2bb8b9c6412107371c111753581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f38f18209571cff1de4846c7cc108582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863062cec25e278b2923a3004fde0c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a418bf09710ec7161e9b4720990eb7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d119860a97733bcd4b003a31dc6b388585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419287a5d6d72b709526ce97ad906a99586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559a6429449bb7b6b7a0f08127939e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96119fd277ed6eea15afefeff5d7063588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d592a25665b61ebe6ed71d9807aa591589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517ee4183ae4a66679a11da0d0dbd11590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5cd42c461b5ed019a3990ec8dc0d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6390591976f987757ddb5dfe5937ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b58c8e5fedfa2740a5ed4c81d8f273593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195678503f7197590289cdcf546f6d5b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521f38f42b617c2591362c6ecf2a351595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f6648e4f6bf0e94839189d3a39aa1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d402b92b4406e01245d90c4da729f77597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d692882f21c660b94e8510424aeff4b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbc9ebd319879a1c88f0cea697fe6b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9901868eaf0a0b8c306840894c55101600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941fe90a12c0844dec69bd7caeeaee0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f986e5f195aedca76e50d55d49561602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01510eb890b86bbb08b834c001df9030603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59db8912bcf21346c2f202afb3e9032604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c7576ef7c14a3d96a568252ff6442605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090169ba20e8ebafe8027de09a2f927606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bbe98ae104b161e9d9ca897791188607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0597f2cf5b23cce136af28d00aaff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6092fd9d45d875432d66869f52fe0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c1476a25ff17a6bf5fc04fe63fbdf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985453933cdc1b83a2e4932f3b36c55d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c52dbe702a74bba5dcaaf39405b63612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2612716f63590079960a8b7f5dc34613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892b3b2a3bfc68ff0d47499d94375ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3feb416fc378a5abfeab18004f48952615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dbff8b520882ae79bf77cd5952314616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9331866d11c71d38aef24f06f56190617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda14dcb1339b5e562674806fb3819a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d44232c664093011e2c1b746a770bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d63bd9baf0d2aa16c7483d93bc9f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3f73b51d027ab1306dfbf6a1f246b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9054ffa046ae8274e59d8732df7b7bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464aef890da8864ffae9747c954403c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb86137920a4a5d06bdd492afb181b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd36a791d844dcbf4629ca2fff12a2f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9765732b81fcfd57c8c4704086a1fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a829ebf31319a6d01354f1f63158e43627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf32e19490ab619f95abca38f0d30d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fab14ec05d9029cde2e73bfda6ee32629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d550e801f6d48a3612453fb9e822e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e31622fc054d5ab4e1b0755b2c404631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230797d23ba554f68032863890b53ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564801963b023c7be4eaed71ff22fed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f5cdaa7036d95b91489bf165fa0fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4521219442d3a5c1fa39961a3d209bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd4993b224430b5bcbc29fd1281b77636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f1ab340e5622f0816738739474bdf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4f1ca8c3caad504de59c20fbba189638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bb07281919b4104e02cba8592f48f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b4c98ea73e6b26807cba4907613d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7eff5874fce1a0b9e69be03243ec2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c8b757d42fd3847dbf25ef11b1cd6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae63de6b698b4df2639411c22137269643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33023a78634077f3c6bce5a0abb6b139644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d256935b0d2e0c61f1f4d30c1b104f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccd300fbe91f42cf85d069f3283b45646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14830d17c781a608beac822d37fc87e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5354e5a4f4040411558c4d7741d578f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fae46f6fbfdf2fd5ad87c4f5a9da0e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcb28a81b85850db0789f6c5614544650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a2aa90a93fa7c00af9ee27df07bad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e478667c9e6f841a0664ab1c458b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2c7b08abfaf8984a0b7d896a5d984653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d3f62106e70511af0813f75d75400654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196ef6d9dd57997ff0a01096aea1813655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b117a0c773056374e254bc6261b988f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf59eb79fa675e2f6db808d4f10628d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474274361f9f787e51abf58539d976a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c5382bcce1e1a038384c123a46bd2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43540f52b8d2c350bd47366afa71e438660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c091fffc5346cf70058c3c2a9ca3336661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d99490fbd1feb100b99c61989ba0e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce844908a9edc505f40adaacf18d2355663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba68416c692266e64d5e743a25bac75664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b81b2140f18715f7dee3d5df48fab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d304b411409cb164c07d46e9da324f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dc1851062ff2a6bfa86b45f95faf4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bdb08445ce61328aaa41f2be65216668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bee296142c43a6e5f4d49df02df79669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12391d215ffe3573c03bfdc03a832542670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3d178345fd047a7070b61ff5cc450671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c0cfebd53f82da0ce734887db1b93672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d29c17dff0847c340d84a8bd1540eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61609d3748efac7186b1b79f0bcf24e7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d887613fcfa9dd15d5401972a0608675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56312e8f786a7d89e2b6d689d6bb5700676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617766e07279f176f786934fac591099677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2282a5dcd570442d907f7f57170a37e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1e54ef737a5de3c4f38110f89d695679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f64be6c31c3be2d9c5211b5e32f859680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf47f38503e7b0facc09c3b78a344e6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc8757d748c988824de5a576a3986a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45110af98f7a5cc93f8d6be5d610d36683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967105bc9fc2069203f0385baee95bf0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396c00ea30330d974dd5524d420d5df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53d4ce9ac0f65f0396968eead56b36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b693c2a103398a6e5fa68b1792f35687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ec20f0f71ba416a046b6d2f84adbe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c896d2792555a399c6ae9be77ae89689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68b73c13c306a2ebcb7197477b50cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b426056224b933f224e1ae457060d93691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989014acc03d13bd564babea48b515e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43f528f162b106eb812540866edd35693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1ebba200e18cb70d1297a8e5cfbb8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bcd1e9f4b0853edb3b3195160744e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb7798fe94ecdf4ee02b69615bda8c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35a73fac6b314bc624b95ae5d2387e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17ae67826ac5e1747515bc7f10a61f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef510cd8174f75352d49053fd35e24ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d48eba903056c613fb93739dc49552700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6950e3a776c5d970dcadd81bcf47aa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5b889789e3e8331c8e1f58bc9ff0e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baff5604a0f71867564610e665bcea7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcc037a107564affd89ee3a3bc24ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c55c548121e2b4ddd7a5864881c29e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fbd3a63999e8fa262b3b223886630706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b5929cf48e16a782bbb7a87b20a5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42c93e7a39fb18506c2bebaad96852708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef4c1fcf1939c2d727df37337595ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ce7f9b34ddc00f0ae1f015d145014710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e558cdd5e352c8e1e46131528ec454a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6219113e9dceff1cdb2bb24c8c1d98712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846832d08ac7bc9e01ad76f6c18e34c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7b664d6025fc317280066eca10943714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e4e6208e40ee425c0962ca1dac1d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0c98f664bf7cc6a88e4d9c3b0837a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469355431baf7b7859048ed2e64262c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfb8acab0d5e5cf6e6d508dfa941f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ed75190a07c2e9c1d44ee6bc821df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3762a1651fcdcfac578bdd29b338be5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d8828eb3a9eaff67ea4ea7b3443d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8a736c0d17786e20a73acf144ed61722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f33fb3318de034fb188d420a7826e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73a6f42b3e00f947ee9cee37e56a72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b71c89069ce423c741f74be07c9dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6c66fe5e39747fce34b4826ba9df7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd2fcd0c5d9e0a65deb6ce7d682369727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d32929ada18f6391e698c083590611728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387c5cf9f2adced469b6466558f8205729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc67627d3ed5c17c0e1d95ef8b48cb4730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bea09d1aeed2de623e01d1cdc9de711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce181a7896d6fa35a39da795a8b59bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8787445fc41dffe9354b0c0396af2313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1939c04782af17cb30b2b5541c3334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9973bf2b0fc1b2e06b602268e8cc0885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a886bb017f3d3cbaa49ddf4c1905d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5356345b7de9317d8e4c689a917ad77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30789fa05b77e36991cada5556b6038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7780d311852b876f6c59ff9d931d1a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe77ef96223db7c6906c8d7c8d0fc2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce09eb7729b44b154fb12b48b90862611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c72dfdaab4c95b1544f8e4b90a3bef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f66e998e7d533c8454e4576d44a5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c17de1708ecd547bf79d1705090a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4f5817be2f1b4e9f34f6fdc0cf15015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1a96bd147fd8cda769283ea19d34816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35486c6bb88d08356816cfa35c65d43b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19206002b7ed7ce30eb6b374cfa3a1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796ffc698cbd8e1d6a4071799c7375219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dba187288a236f8c0f508e5478fe620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1624a9c9f962b78456c3578dabe8b6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5b4bcaacaca32097244863bf801c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56309f57f70bc12f4c1bdc861cc6056423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de59219f81b353f7a1d2930975a65924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d2a28e76161728a9a28ecb7f1917325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205c681a3be6d215746177790a67b1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08768993aa63f6c2793566f7da0fa827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51f62682bcad0fe38cfcd165ea5fb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7b25a0ab6f89f53b4b6fcf2c0c8a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f84197409d3a6f97e9692dd48135430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627717c7ef189ca93270925a85d250231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14746d243cdc0b5a21680d64ba62116332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774b2fe206d8ce3d9ef19afd8be3d0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5523e4d18ae9c0ab332e62f2696e94234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc50f9654680f1dd35adf94bff7496135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706efb46db2db53fcd48be70372d6b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d56aedbd69b36870f52083185f17ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9759ad3f1f2104d980f416f55045e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b989f6df0878e7051014fe97d77e17d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf7f1f020d5cd88b283c5bcbbffdcf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f49ad3cfc4b7b99f9a707f0d5b22e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701958a330d18554dda4f8a08ff7ccc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871515adf4be4b276fd0302ab505e23f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae6e6b5270414ed3b6a0140a2f3f9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0318075e5a2276f3f804fdded5f9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56b36e2d915c7ca63c631615f54d8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605da25ce8a779cc6db43b8bb175e0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cbf79fd62d08fae733b5c0815070c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e521d42a9b3cd771652b4f300ecc7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e98b23ac33b69592298edeb20b36f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc616cfff765568b095ab6f94b23284451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64f2f7cf1e5d2b30a4f3fcdb22721452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3ad717f9f907dfdf90ba2ea85dbe353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97327cf12d04851c5ec1d79c794be5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65d71cc0964f776922abff1679fc2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baa198d2884e62813264d2e502828956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b302236d54623db8511003ee9363df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cc7506dc2101d5c15f8d0b2417ded58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196eda580e91a6e991576366a53ee7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b30c29f459d921e083709ccb20adfc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5981be92736dfdbecf2e26f18a2bd361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080b1751081053bf3549cb34b5aa51262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe2582f6868e254a5790b0b45b428c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026d624d4cedf774cb414b4f7513af664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e825b42b0ab6ddfafd0c37059718b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679ce2907f8d903c427b5a6487633e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fa6b1c2e10e6847dc5114b3bfdc5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71e2dd3ef092b75b6ecb088716944668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cee77c7ef19ee58b1f0d10938ea4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c317a36b7febbdb5ae2ad0580ab147a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0fb39718abe3cf4de4c3dd05df3ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1f71a2d27faccb8b161850b00b68772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de361052d5f4177f2ce42fedf302cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cbbdb8c26492a7fcd605ffa2255ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f1f22ff5b13d4213fcc251c021bff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c73bca964669c6e3b14f4bc7b1d71b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afde06a64f12d57c6f434412e07b9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6a5efdc24465573aeba2b51b6fbab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b5789696c191a6f4e1124b95b1cf779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb42218c1b5b1781880be44e45de3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918261e0e9ce132a6790a3f9d8921db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f464fdd2a47184b6beb0ffdacbab16482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195aa141b7c2d9074f84c12ee342cb0283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23289036a8ad62fd6593faf6424b322084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b272b0d33570ec6d1d51c4165bbbd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da35a72b1cdb16f62102210b3db5f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b6f47f6a0c8b50c2b59f0ab179c8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b6bb4b6f2e9a3d98983d0bf2ff90f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5aef93ba2ff5c10cea6869d83b28789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a91e43baf0f85b824281fd077cc7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87ebd399b148a92f1699e678ddd8d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377168f08f745d79eb882ab57dabb4ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787650b563f43bb18feeeb727a53498c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58c63be8c9926a3a1e5f631eed88a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186faded71358bb9e87b5d6938a245c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a35d1b940aa33d84d41ca8d40153f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1aaec277bf2c4bc785e787322bebc097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95e203edc2d9319fd64ad62293d42198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156263184cbc61ff2626fd997b0bd99199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b885df50fad1ee7883ed7085df0c340100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2a417f8c67cc8c0e9c209fc7b2f2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecd8de36605af9e1b645ad6780ff9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12850d0ddc8e1b12d5e3e5c3611b5491103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae856ccb04848a547fa2f539f1f11e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0319d5b7a792ac480fdb31a689823105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16117466e837042137af6d4e99cde919106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f6bc7de4f1687d978bcb223440291107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0ff62d8e67473f16ca3b25c1a5302108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3816455efb585485b805b29cb3ff7a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f92892d4bb36f7526da7dfb92a371110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c95bf29369c95a82610c852042fc3f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffe4bf04b778153e578b1dcdfdbe3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c89e0f762136684e88c6cd9d2bc9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36635f99c98bcc8420b2dae56a10d086114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbdd839164c045301859f6764cd70c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89612f92c2c1925db47e728d8359e4fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21026364309acd1dd17dc6c9017a7d67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e09811b9edaeb2a9dc3922c7e6b4c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21087e949311144a15a31bf780f8c249119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc53434d5573489837957f57b5070b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7c6bf472825717270a265433f6782121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44a75dcd16998a49bb2a6836c78f58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae277fe670c1133a684b51454f831416123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff963310bfa5ed45cfaf79615f012c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce408872c4741e84f570728d236cf88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795836dd0049fc3d027e4ba2e14b64be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a82649a01e180f5d16fdfc34ae4f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a44bb6565f145b1d2091806d0fc1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb63accf8fce64fdbad8dc4f9367a8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575682502bdc3e419153dc867ef8f9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8bb99dccab915140a56456c21f81f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2ad70ff9fe0221e8feac4998ce521132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debec1100f8992c7289c6ae27b94be2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7fdbafdbc62748a9e909976f97158134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83429e11b50bc8345906cd34ffe246aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c633bab37dc58a938b0b1f097e07b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a56253e8c094d4b6f8da778faf2f56137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaae52c924508400bfefa27539dff04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab351258431c4ffba6320ea7f8017d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6d406ee575b823cf04621ea4097fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d0dae2bc49e43fb912e38226b2c19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9ac9177c3b7dccafe06ca71910e10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437885e1927807992c64fe9de9a643d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e5c9ae78beacf81e357979d76e2f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841e92e34af8cda7009372428489d44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20ed843af0552a157cf053288914b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61013f925904f5980401f277111f008147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605c4688d31a0e6fdc9a9015cc6fad5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0c3210a25d1c2cf740d5f5da126e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff521e509a00cc82ed8323fc7f542e2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df190c8be3fa49936df48833396e7af9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa4f960f01b3ca8b863683d443f291152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5ccefb911d182781eebcd689de60c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f08072c3e4e44891888cb9d0c712a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d1eff0a13ec97a5f53b76bb170576155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bdf2ff08d8ed45aa63cf55505abb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77c50846aef76dc2135d242d46d552157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fcc59615f444c578f1c7bb09563b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff76d50b50a2d0586d650a631b1042159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506597eb9afe3bd310801ff1a3b571e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887de2170125c7ff0cd70ba1c544970161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f585af412383bbf943092453a6de5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3f288daaaac4f8f033913e1fac2d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfdc8398e24543798b4056363dc553164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8444276a7222e5574d9f9451e14f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4a27f7330d037ad4b889b1729464f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da860c07505c17707bb0ab1f8a310ff5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d302b61c53cb166c2a06109e83dab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d51b2528b6e3a9280ecf1a06c94733169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6f23b2f5a83e85c03c97bb28b13a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59debc1f79fc5f0bcf9c57b76185ccf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22db6986bdb1a49ce776a712e4f2ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cbfd7d7ddbece4e604d7e0fe45a0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b58682ab200045223c32f9b068f182174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b175fd1975f0131dcf38cef5dd324175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0659002f743c8d742ae9ee5a07a77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0e87a409b6887a6596b6c93edc542177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7cf90ccc414e3b27426d9d735e4b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750500524a514c1b6ab52071b80473f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12933a3b1e4017313f08ad0e40730d05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b1d792966b779e28e735eb9bd4d71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2125f47c36392eeda188772e6f052182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b59e04db16a676eb294a9b5a691b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc99eefdf9bddcf38e7eb7e079ea722184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1027f94ccbfaab23da8bee6310550185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465698aff7e52ce7cd5896c15c3d1c24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98486e3898c3a4b375e04f20564229187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d806da0e113932230aab7f99b3697ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d31044f889a984758844b46f1e7dcc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c425cfd8682da0e79241f15fb79d93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa3db0bc075e733ee0ec28df88ec93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5390d678868d26b237c0b6d7fa2a4a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4450ff2739e0f4dbbf7e3c10f491c3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c582ed423bfba17e974a411f9435e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9512a2d664a5b58902b94977b150195195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57dfcf35f66a66e1e04a640c1d1b1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a2a68735dd37db76a9ccce1b7f096197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b18d166ba2dcb4d20fc53a91b24bea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e45508844fc935ee59b57780a4fe03199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736144ab03f1ebbd3735f3f61c42cfa0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8011274d40abef3623a07d1c80e7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53b3373d76701993d52a1214087fd0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b8ad1ae8fe2888ff3cfc55b9a71e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3654816e07e3efdc917b49f5b534a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912feff0700becfd130a8ed1a478f5d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fdcae1bd356acd0cbc5ac27e5a0db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103cd8f3e206b9c89127cc8d07f6514207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec68311b3eedbce5e8f4a88774db6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbe9676598afc247f475a8277c3727209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036980cc5dcb0dfc8abdd7e16d6e7a38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477be3f5615727b7c3d123de46241e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a9fd7dbb09ad034c1003140f012dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4f3e071ac8ffaabfddebf9a41fb8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe26758d3b490ad913c08b8116f498f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d553dafe0910cc4db7a69ced01cb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903581de61852ea91b01db32a5cea4d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e62a554b8dd466f3a919d1cde62930217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a573fda655a03545773b96e37eb3dab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ade66fe8b8881792bd25eb6ed1cd69219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76ab4d017067f58f24eb2bb07e28bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a33806f2401be54b99f4ef1141090221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d439e1b77c940dccbd1cc1d751d6dcf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95626ce1cf011d83316f1862fe5940db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c48cf5045758dd8887be04a3d8d7d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325a437278ea77ca20b32986d47a47b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b5fd2eafe05aeb31c0e8891965322226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6954118ebb4cca3fbb0efab068dd8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e1152d0e0f73f6f0338ac40e09cd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462aa7d3c6002c85e6696e8c0ede329229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595de8f8fc4d525137609e159aa96078230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d40b6dccd970225be9caa8a1a5ec52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e21b71dfcaaa168e7ea87417ebed7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090348a13fa99c3422ae8ff3dbcd7bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30968d38de975c5a82efbef584df5a7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd3c0dee872aa6597a13e724e29c20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5997f9c0065d2f3dd8ac9653cc2329e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fff9c1ed05b3229f85286fd75824d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075263a8d7fdf007e3755f393d35640238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5326052e77045d19d8e80c9b3e465a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162cf2e449215674b3e4e8a0f82f6b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd677c209bfba456a0ef64a99595cbf6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef17cf73f8b5bc74168b84c65b8ded1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b09076b0571cfa8803263e62eade5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bc6a3571d6fc273bfb41666a5af24244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcae95682bbe0a5781cb11b50f32616245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4e3c271470f0c34681e873a6c61a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf26ee60e55201ab2b68ce1b6e13ed2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f28332ae5b1b969ebe20e396d28cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c7787ef9da65ccf463c1c00415032249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03b5ad632a038c1e5910ce88d01191250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e17e7fcfd38edd5cb53907ebbd8d58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57f6add3755010410aba0450cf460d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d0fe7b038066eb40c21e31f09f60e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24c4b4394ca397be8bd742e0a9d36b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de2a2105b6c8597d3ba54a4ec7e957255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc0f8d17707c012072f3238541b377256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06d7a9e3f6e9fdfe8d7d0fd4c8ae5c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3722e9543a294f004cdef52e41085258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713481a4e253b277a1d1ec5cb6caa72a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d466da03b13c3b6aa474898422da3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e219bdfc063a1298c18abf4e3e08219261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a59de7be6fc50517fd5337ccc614d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bcfed1be49ba8930fb7bb39d178fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2324f3ff644d46dfb9cdd62ed68c93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc3025b43ce6ac41fb9c0ecbf321cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80cdf2518a73523ae49b8f0e52371a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb21f4b30ef902c8093a6c3583b115267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb00146c2419de35af3c4e395ef311d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0825323f141d39b0d81cb3849f17e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e4dddbe823e9b414e89b449655b9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3aa2979aa2f6ca76fe030478409c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e7d3f492e482bcbc7f38b0f0b2be9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605061d8f27a9c33201c5ce952fa5cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51b95ea5905f55be0470a101912d05274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4da0f7ede4ea649e77f0dca137bbe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462776ab0d55e57a2a52294949e107a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da0d4cfe33c15fc85aeb8eed1c316d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7615b935a6aa63ee1ef75cf9b19a9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adc2aae6cb36e2644edb4a6d9dc3a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da750b657ba5f51c75961b7e62a36a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6c445fafa4d726493e15148ce2f9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd80f839ad78b85a3277216a204ffb2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031c7a3eefe2a6d2609f7c7ebe33487283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863748b3832824ecd8940fd56d1c44b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd997b4ea6e79295653b83a9e482c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce37b31fc4eba11cec853b16f192b06286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12faeb4b49209dc2a11a0155edbaa0cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf01ba2243e39cb2e405b958f076167288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0af901657bd7bb27c57176aa048a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e7f184213d08ee61c6692d967c642290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731040772eb7ddea90be9157ed41947291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b92343a90f146126a67ba6b6088d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a9015380dd72b3cc32e2317bb1909293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981577bf8be04c2e77c296540198a637294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe59376d37208c206d413ac8f2f74a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4034bb55db83bac49feb5d78898965296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb811ebc3a4c6936216ad5c070323f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9316baef296050d7a542068e24776298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637b704da24f6f9041231b68a461222299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36df0080343bc6133dc642fe733e3ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219f91b424d5bcc3cae696a099719e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35d4387b7ee70a3af3eee3ee56ad62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab0fbea4048cad73d30344b15f8768303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0986f9ae10b1e8915fb30bb7e56bd7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244798ce9cc5cbe92bb9a236525100c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb08d25376a7ef92512b5fc6aab4a86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5fecadffc8384913c5d4eea28a0a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b93c5699b39c598b07fd83e66d4c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e39f6c30ff7433bc078587d71075c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe606b0f5c48b4461a5d0316fc687a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d1253c3618228b846e8f3cb5726b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a294c975f810cd6c905c96e732e0ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ef7d15c51e7a34792e606a2fd05bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63904a2815d4482df2abcac11d6c39e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618169fd20557c557cd711b5156b487f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81bd4855b58852797382ea87da11fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbba0911bfd9c9d265c85048f94bb0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81d2d9696dc0c06a5b4e671ff10cc8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacfb86aa075d7d89a093c71c9243d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2b2eb0b8b6ccd8337d347e3febb49320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6b4743bdeb583ece272253b0f4f6b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b038d8a8e36dad9268eba123b93d76322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec9bff854399d79fbd521cb9108611323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465fdf9b973cb34cd42aa3a0b0131c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fff3d155bcd321e59e98ea3e99fff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0e2fd61498391a38718b70161166b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05878ab8613b96e410a1f3609ff37e5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646a87761a6d16c142f8df7308aa10b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9fa376301e16ecd8eea86e87da3b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6c42841ae3a3b0201554fb7e18b48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4638867975cf0ca0b2f32fe1dafd168331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8396c36eb6af50cd38916c96774113e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce851eb2af060934d31e0730cd3ad810333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8ef0d026da880a8cd5acb53cc4c70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9940f1e9c64798264a910c995b7db65335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763c2a808dfb9de2aca6f4c4d3def7e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab094d7cc7bed210018cccd4121121a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820fc58fdc52c307bde9962284ed08f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f51e7fe78e110a34fd85b234b03cd3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc76a292c3d37c03073b2f6fff735ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c20318572a1800473fe5fe7c1089c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a598b5d11216c6be30328955544df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cef0a89bba206a58d90a3f7c6bb4a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60774d1dc472c0bd3758477facf20d5b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1d9272175e634c111c8097fe2892a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf63472e7e61346f0166c117b4449c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad251211981868edfc753c3c0229808c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1decdfccf7bf3e8b1bed17bb825f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbfc2d060dc116611807c5f99a04c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cb287e393ef47e9e2be11ff802f96350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969348ac09ab11f5b989cba804afb05351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ed06f9c8cf5024f20bd97600a7ff8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741041901568ffe8ea55b8e549e67b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfc50c7c5ae1fcb39389e87a32d7e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620c7ca9383572087a2f50d0d52e38a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda413ccda94c65a27b0a33543e3d5c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b5decabd1c26310d385eee1df3682357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0bc4d2702bb639a6686a802a152ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485718803c9989c1cfe75d76a0dcb7e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715174d727b183cfae691f266e60b85f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6bb04db6629df01ada1723206ebb2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c78c4dd350e5f60256b6bb3e4b07c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a629dc12ec095233ad337058c572c7e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cb9a22102c33ce3e2bd39ba7b9ab1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301c54f43bb4d1ba6025245d5773d0c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e176a37d7e865e313d816b4945bbe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9296ef2e8e20bbae9761578d61d1d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db16efd6235ce0e61493e0d6209dc3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891b5be70245c6236887ed7c8a55fcc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2943fdd394d23520037ab40073031370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a79470202dc7dd312f5a95aec9cff3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f00d382a812f0d23dab67786986402372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee118b77afebcbbf5894012dffcb38373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab1bdfb7621e6c501e8972b9c09cf1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616130c5a6a466969c9bde60ba99b890375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e78c35467e76ca88e4c94ac09b591376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2bc7c3454b98137baf4454e35d8cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d39fad224b76055d7d3a0fdd718cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429888de8f2dc518ffe1cd7bc728bec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097610f6feea39c89a1d16fcaa68e2d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af52fe4f6e25df4a93c3eab5495c6c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3380b43b476ed6049e14f5a1c7fef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357eb2c6b61e06303ac9d0f7091081f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9e4b4098b77c9dae68a3fbaceeafa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87cd2f4a586fc6fe51ed8cf7619a1e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149303363dcb4476bb1321b217dfb1d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc34bd94e2e36644bcc390ea7b9361387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d61d1cb883aeb6f2bd81529233970388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e13ba9f101136e65d071ca0b05916c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c83ad2223e6ac2d59306d28757389390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dcca4e694f559d70dc2dbf90c4f78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e030779d2b121263f337c6a9b21425392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1d0cdc20dd0e4776b0bd4e52ca79c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8063602e8e42f75c7d6414e430bba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19520d440b12b0562b4420880eaaf9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc454bd2d6b1d302cafd6717bb339a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fffaf039b5e8a503b864f176cbfcba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be948f1e5d1207de1a5b79cd1808f455398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963711e3bd877b63b747f35dbd05d31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4fee9e9ce0fa473b21e4b26aab373400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b922c64ff6a3b9e3c623c092cab718e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4811b33fa7bf4bb44d8e360401ca2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a3fad8c3e9269f7662705566f38f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228449e5fbde0b3a1867ec32173c352404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330cf7bdd2af5738f739497417f20e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e672395555a39759f0793a1f79592a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b899f2842c75b5bc296f07713c634407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ab1cb035d05482e326364999af7bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91250f60c6b9d3e7e52051e267b02040409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a030253af02354be5e5c6d12455f29410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8b83bd5a4fa19287f07adea1ebeb3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20423b29e1ea84214a954ee1cd6d08a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73651b98e62f31e49504da5e368e974413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e344170a6c5c2728094432b0d3e696c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c06e2c61f3134e00c43bc2689138b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d8a6729ee45cf7e119b61b4f47b63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dcbdf257e95f1524541eb8aef3616417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56cd29fd2257d24f3fe7e2049e0e1c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27584c60135d99459826e15e4e920d67419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d43f83a554fb1fdfd40616a885e9e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977295081e7519d18fbbaca37ead4c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5fa1fb84d30e3274b4006d8422d87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b787c46e5a4dd8e58d75e317207852423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0614d1c638df2ef5afa779a117a835424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db537d7cabfafab09480daab550dad5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ca3607884751bcaff9af05662ab40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb067c810dd1b924439924b64af082af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0836e0a17e71c0094a2455bfcc7046428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e56ad4bcce6a3d9d0fe96cc77d0b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b82b7b40bb7f5f50dfac59e111c04c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427c6401cfb2286c18b3aab5b5e93c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e470eef93feafc44675720580b86af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead65f2fe0095e5dda5a44bee0ee4069433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b6f8c7500df0567ceca6e727169de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418a2770b50c179a645894d21d90f8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99deba1ccb7d6cc431bfa7c4fb649351436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cc270d804ea523f12922e8dd6b69a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d70c7673cb46745c4713bf33f5f65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ad7eee78eaec3a259cecb7b415e1f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7643c250f43a87010a0d238c11281440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b53371483008c0c03baeca14caa254441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8514aff9dd8fd9fe0c834ccd388de6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa02b122b68113ed6113063cb29f1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b1bce5f2be180c7edf9d906186f19444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf436d71d42fd480bb9f9631117fcd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef4dea909eb79e3d20fab61e6fdf4a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c3b296ed0a36d4fdbc5a8b155d3ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af3285b9cb6a1dbfb53b6a4d9c08bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac49bb0f35c5b01f08569c5a4905e4e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e2a06e2fc90d552b02f62d9d6b4aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce175c6e1035b5b4471f251bf6b1b35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90dec2eb2e04496ea71205a64c0709452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ada9e669104942b01b39eec0028c01453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bdc33e2a60f32a498fac5be48d93e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df826eb344ed8d2b3ff1d9cb34c75709455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b806ac717c9377fde9069ddb940553456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe86a6f0cc9afca937b3039ab9132d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c36960d84961bd7d8d13b5713699b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb41531212fe8806d4f5d85cc991c69459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b45a187ece8a98ce877633ab14ac11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda850bc70f01f1adff332643c4fecc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849860668283446dfde207936a32381462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39433cbb1e6f63ad8b420ad5fe1af98463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f85ab1e29528b2560b15874182951d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcdbecff4164bc29995e972ef5d32f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa952aae74498a0aa834908c5c4c8e5d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b57876f55e568798da8be94b9615a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e0734ffb31049dc8b2a19fc705d30468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d56c510996bd293851ff32e4f84e66469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1156380cb024b9bfea95707244a5434470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b011c0a0a52d8888101271d759d01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9ac1e0046e86f74f0ca6f480b83de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dc361a1014ab8f556ebfb4bb6d55f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca2986b5454884f3d6c2901bd4c3ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c23e7c1b730c1fa16f21ca3537f8f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a51f852fa40a29196dab610629ac96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d844702c993b6d0480e7fa9411e9a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee3c8d42eb5644ff17c1608214259c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea60620eeb085e94fcfc9bde8b9511479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6845c79f771b2db7de79136acf2b64480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efaf86cb67aac3cae2c85c6e462cc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a56b847dc872e2c6694db7172c1af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4d97c337d003cc371ba96ba48aca1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161bc0cf47a899950a41dd7eb9556bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44511cc96122700fddbfd428ce020783485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2ed02c8f9aef3eaacfeb736635a58486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037acf4c6e79b721f5e594f59afca96487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccf41dcfa77d8eac91348dc6eb5df0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc48c4e98f356fa8eaab82ccefeace489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99290cee68b2d3f00d8191760079b16490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff58b7b1f33985a58d0d4df4609394f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0312f4a15c80e63a70882596a9a01c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4013763c764dab40edb9b6b6326472493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9591027758aacbeb603107ffc936933494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc563f07a786810236edbb675dae360495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5646e2e7c09ae0d902724717e41185496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2710fc657955cc115dd953bdbf741497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2dbad793e29c233a1fa1a6c4957a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc52d6437cb3c910e01dedb406cded499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6206a58d666bd8a3e349a951603d79500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57497adcca4d92c905b9ca46dc9bc199501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1f0d085c4ec132dab90ddbc17d4a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f516faa6d11c597ed56e5f9b472ba4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad323b1a4de02566467c15325dfdce7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3154614fb84bc626229b97517e61cc1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1dc732c39def457b11d28406f05ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b10da69a3f7017839e7a898bd972d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fdeaa98454dc0d055f3740295b870508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4881ab15f7047367fe1185ba90f9a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c490bf799214242677ac07604c88db5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c0f00daf7221815c198ff7d921842511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fefda25addb00b5c74c39ab5913802512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cf9dc4b2a25d23ad101853d05af96513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8915b8b38433148972c76ae4e1c3fde514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfc981922563abb7e78268185b3ea4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168f35cbd34f9854b2140893fd6d2f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59df6f3d9c14d442d78f7473432509a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0664dcfec1bfa8bc9ef582cee0a6a38518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9832d41608c5b7fdeafe15884b16dfb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf969c82913f398aec33fafd4a0599c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e55d0ee5b4f81030421c4e8e8eff01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2f8b5f00f4b953c4b3639ad400d71522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524e156f21f5ae5176f74904f7faf9a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66832f2f5dad01cf529e7b4cb4fb4bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c282b788920758b4dfc1d11106fc00525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393342eff62e2778732f6203d014a70526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fdc84e2f3d1460051b85ba7f55e6a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93d7ea3d97f4e432bb718aca4d843e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b857e5e949d2e23c130e297d24a5a5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557792f81dc3db69deccb54fdae71b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28ae6199a43f6aedd6f6033d22864f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc804803129e68c39fb9c7fcd6389057532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fb5adcbab62fbe2a59d6c36df6de6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adcc698d4e16315e1bed3a9c45b519534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc1f3bbc592c473cd417bdf6ff1c1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd949e59371871d0bcd3982b35b9034b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902df9e8df59e43cbd22cba502b3357c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1f6b90946604aa9e3d8b5e58b8cb3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15065efb6d80ea606889ad3bb1359244539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a664f7f632b0350726af270e1837d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3d7ebcce24383f5a00639b12ad265541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330afc10a3ba88473d8280f332a6324542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf490972ec3beb106f3814e045fffbe3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703c13539b063bc3f1962f9bd124eba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc645efac6f19a345a4db96d0dcd8a1c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04807f93fb5083be201f49a75bb9562e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955b400b1080e1bfaa10ace621d4088547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ed71a1116c4a830110c0d570c8141548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b7dddd1d2802ae4f03244ced05f3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc90ae790bcd6dcf0aafff7bb67bdfd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b75da8496d349aa4294fe45a717142551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b36a6a220167bb8cffb31289e0fd59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a4caaf6d5ce2509c7288d74f711de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefa63dad1b7026e3bee69a5e79b6c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44066e16082577d9bed5ff9f80a1dcb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8581542de99bb37287e9de0b82500556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c1bbfb2fa9d0fc80ab9c10152ec7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18787598ee98b1db8f3b69e5fa0e751558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570009bac6b9af08c3311332f21a6e5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d3ee5773f33bb3c20f40b1dc3788f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe943f524f7b9841ee02cec329403f6a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4be530914036ddf4699c6ee943ce62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be9e760316cb61a2ed233639c05f02563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aace62ad4cc99abaa04ee3968185cc4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14c3424150495b6218d301a40bc692565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4d3a11cb9f330542abda52c3ad1f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa4097494830d6113bbccba2e2c75f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f5262d80068a3e3284749c44c43e9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a69b0200d002736bd08190cf7ec27569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e85f574af60e72db208a7d895de048570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586cd57a14d2824635cdb88542cafc5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29914f79027ef4c2843d18c6edd6be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30deabf7d2c9badadfda5eb3fc821c64573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e033318e0d1963631e9969cb14070574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1367f2739705c0780ea51d5963b6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85f3712b3d727142fc55b75005b80a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bb2b6f337c6055879a9696c80fcb2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e248bf264e2ceda47985f25375f53578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7377a10789e49f129fb663069c8947579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75060d302bf249d25677ec7a2caaa96580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e21b04e0cb783bc0eb68b89b67f794581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988f223d76e67e2eb71f5482961dfb4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89deb82923587a59794258c60fa7d758583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d36569e2181c133e2e632ba4bf01f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680825e408e4b2ec8d75373c8ea6820d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575298dc65601277cb895de2c20bbce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cc0eb99fc6e59df6a79073d8d73db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f1e09a1b013186d4d4e0f4666b299588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595d94d56e540071cfc68369f5c98e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607ba394748d44a898db1ecb963d3b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b74f8ed80080c99cbd2c158b83106591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caaedb2d5202e80e5c26a88cc91449592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82f4371d79a365a97505ccc6cba452593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd0f19611ed513167db4a365e62f67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7afefc08666dd2bceb64d35eab638595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98c967cc77fe7256fd2d1df72e8169596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b508a6a42a15a3bf502802e24b258597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30bd420ebde09ff46111dfbc06a64e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e097e2a7a5631796abb54da25a8b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae36f98c020a456beb28f247d63b59600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6084c717706991efc27510ed3e9b3a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e756f4db7fdc28a55915d3d21146c03602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb962796e8a9e99816148164ed259201603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671456fe35fe20883d25db5ac6c5c670604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54aab800358973d57e5074112086404605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495a61c2411306f936e478315a9610e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c111da4d24d6c2dbfb862b785e91a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17622c054f0f7b295b3b3b2ee60b35e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717e8a9e230d62c45d2ee1b52be5e38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a17cb6f426b0442ea42e94f1e92335610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20206303cc608e9dd10c73c44cd81923611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d61fb8c0ccc8fedb60baa2f35df013612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc0a14191cfe5c37f8959c7e0c6180613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d08ae81dcca0e3cd793fa52f5347f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8f93bc6230f4e5521f4e25134abcc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190aeb8668b5283fc54faf43ad9a01a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fae6cea59da6718d5ebabd0fe1a0a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addea9035596835dba7d2883c2732847618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d177e27dc7e6489995abd3ec243736a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272856e395d45aff1086422cca108b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85da41c5192944759f720f9efeac6f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f072f01c6131c6beda48a72d4eaa7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c78a7f2db12e9543421c204f10f25623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e216e23f41f2c9d19b90ea00ac94764624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17a53df45d7bd59236721e2307d6c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939f3cc52e8ceeceeef837717d6a49f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a790708c7dbb5b00c9e43746267d1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dccfaaf82de89148d80b5f3e8ca19d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e60e7e8b8f34de12055194ffc79bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be119a56029a2a6662f4fc8ff7da8d8c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f60d6ee67d195f610ea6f9703b608631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02ff70d12ccfa960a836f49127389b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5e7ccc87593ea3914cde07b7fc1ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbbdd06ae78b21f68b9c9b88d6d966634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae397396402b6b35bff4594f748b5e42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04535c27fa77bf994dc7a866b91dcf56636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05d935385ef7c8d608f657bf233737637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324ac263c41f94ea74b0b14b10a03e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bdba01691d0337b32c06d1a77f8ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239cc722acc2665a4afa601c22b55c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68964ce2730305f87d6bc8f25666f0a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5429d7ccf122e43ce34b4bc14408c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876ab680672d17a14c4925f2e5a1d25643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75a9c6e6ecad0e255e334a97d7a71f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d799d6c462eed898b7d62ff6015f3c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a4060c6d0c72508698cf83be1d389646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb2e65f043dc2a3939c4b50f03187b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f58799f6978c9ca389011a491919ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d7a6c1e06e5d21120b5e4db6ddd21649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ba813f2c4546b568fa183b96ba254650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7453be180427f846ce8c91efd8d16b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c91a16f5add6c72fc8c518ba1a800652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15732fb2b159db93b303d402b92f4f06653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852577f2f43e2bfcf6ee6d5f3a53c8fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c89728f3f3d3915911bddbfd198e2c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02581ef00910fc37f21a8f4d4f431abf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f7a62937a51b3b60359b650f84fab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c343b5a85304b31257fbfb2d24c95d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901be7d70b60311706b3a123f6b178a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e4aa42ee75f5efa846dbdb39902b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86523f7f1b1987c0e66e97121ac2bca3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c0de5e260969130aa547c355502fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419ee5e5b26f032ca4e39057ce7b4fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89315a889ac8cc0d0f58031172c0fe43664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dee8702a8c78a7b0f5c818509972c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc42b9b7860304a5481de7e02aeb2ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f30783e93778f3798a7fab969ea74667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07043daae1cbebd22a090eae1564dbcd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19085852d7e55d4f7f49ea8e4a38ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a8fb48f9fbe639e5d21623e271576670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859cca33a952847b593b1168a46fef2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061303a686a9c97b313b1983f8d3cf1c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71882719008dae9003fb32cc941f7cba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c81a7e34adeb8a425e5f3ccf1670f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4226b32d0a48c9783774e3c206b855675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe86de2a2f2dddb42391e1fe585d6e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb4d5257329b01a6f697738c415aa1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd9e766c9484dcabad360da9b0c808678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f257124d871b89748c848e51c6ab8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432d630841e8e8228b8a628debcd74e680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>