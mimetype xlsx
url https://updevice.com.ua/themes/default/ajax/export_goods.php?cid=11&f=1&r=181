--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd0c64221bf6f615b37b73e8104451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25551e4f715965845b723c3de69c490f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984173db4970e2cf41547564af0563b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52900cec612571c85ac27f555a74e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c395524a365e4d5b15317e687f7f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2199bac25171130528ac1cb9d5c396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79ce8f7b9efa8ceecd6ae5e36a793b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71060b2f3d529815056291d8e621c6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0d243462e1120dfd35a40461cbad89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340e89b72d6d9393447487fa446255910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95521bf1f3c5730a4b8557ceaee26111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5612e66f6f0fbd4b0ec20ace54cdd412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730367628190041383ec22749920213a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbe8f2d5a4a1c14b9278f76bad322114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e6b47040502c42be7148bc36e91d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633042a4d034ed75d3c268bdd6023d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d0b5e98cd3f82f59a39899b8dccce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efbfc1e602e8e51c9dc49fb3e83d4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d32c218682d61ab7698adf5c50e7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba6221495ad6e06530d28e6b89011a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683de8c05f4f01a38b78f1401930c8da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130891f9c2802dd200f176a0df162cc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca817488e18e66ca3507b5a370fcc9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adc9e06acc27085e68aa966894b46a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35749aa60c17e2fd2cfbc9a998342b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065eb096668fe189ee6ccdc8331f20026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb01b4f5a9f30f1d801552d2245c30b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1b550d65f2237b346fe6bba395dc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014fdb1c9183dff64d054baadda56b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c058746eb99e5e40ffef97297a71d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5140bbb2f0735817f5c6492aa9d96a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475b602369f39c09a03a8e91b0c8ffe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e92f92df2152b9b11cffd95563bde33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8250e9a85c26c6d14b878531ad60bf834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce1d32b78090f0e2c36044543b72bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2d2067497afaa69bcdead3f426efa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc515b093a8ce53747ddd3294e3b72e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00cc436443054e78fa0dcd4d58ceec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686ec830b7fc6c5a7d44d70944ea3ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f09ea5e1e24b5781156f9ba77898e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611d36ada203e63ca7b24dbd1139bcc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c6b65aa72c8a66b5cb1e09eb4d80c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e13ca4b740e883611903a3352934c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ee2d687678c8c3bcb99b88155eb9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d3d67ef856d085b70c87c5cbdc6d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48062e6b82dbadc69764763be9270bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef54401f4735de65f27a653a5cad4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e4784ef422942c7684d6a5d7a533f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a29d8b36b470cdb424e0aa18be4fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcf93459b7372636589a41f79dba2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322b105aea157df22e621559a7d79bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323a5eab8debad35860a2726b3dd9ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d617e8275d5b77a97cb5fa66b7567ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fc3c88ffc2138bfb4f83e7dc707e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3310c341927169cf4e306fb5c9806f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fffdbc5b150f93b29b486770219ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17923cafe4c148027c508bfbf0d1aab557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa7e079c548bd83bb3451e83d2692358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a29e88c66809d98497a9e34d893d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee150239e73bfa5014f22fc5075811860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70061e6b03f70ec2a4ece2c5c9d21d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3439471542afd98dc88a1ac252c0de562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e60c020941dccb1965424e6349a6ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519d4e87bd5763051807d91fe0da14a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc2f3cb3e52f9d3c9ae11bfd7a0bb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedb45b6745ceda5b1c2b57e4a9af1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016761cc3f1d4ff86f47240b10a631867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c54fdd05b1c1cccc1aebec36fddc1e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d902ccbeefb44f077d0fb004a60e9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472000ff1874bb89e94eeaccf43e86f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869fd54aedeb34118b8db6f3d3a7e7871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b63966a22b12aac9c70ad4a77dafa972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ee663f55b864cf60df0b2e97a090073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e81d73cc9b42e07be15b6c4588781c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2df000f65ac6a78f793d28f264422975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201364f7f8b913a9ba4bdb6062cd7dc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a817e485c19cd6b351e47d253881b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f731176ac5e2b46af1d898991e97478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8882f7c0123f531190ed5181f9529a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7a7ccac35728c7eb26adf4a77400f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b28ce155e10126f71100dbe67b92fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80139ea56363d5ecbbe880b6762dc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b830725a0c93e3d9b7beb33a824dff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130835c3f4a9025ee2e230ce4c8f46ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37bad1f164b604ca0669d92f31a85b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b994383961d26491bd80c6d228e1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848839bd338407be941905d76026cef087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551d852e720d6ddcffd1bb8b6c4eaca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc037d19f53272c9ea9a2d6e3ef1f8889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7a5bad8030d19f1fc96f1bdd9936890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ef36b532bb90b5edab764910393bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2deda294738d5577a93cef6e96ca092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc234e2129aae926582dfdd9aaaef0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744e04c20f56a910563bcaaa3eb324994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fc16120018d77baf7f1f7975cd01e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad14cb4e8e68f6df267ac714f3d783c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7271133e803b8b08d68f115d63815bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab045468663d852919b2ecaf9698e67698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03203046b84932867cd6b4c44cef987c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d127e341ebf006e662d77b4fa5f23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5e642b2c8f08494776b23f62b9c2e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709d7387927f375eed44735a5984f4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1931f5d9978ef864c25b7bf4a9ab79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca65ce2514ebf1c774b4b67ad5b491104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d727cecc21e35ce756fcea09f8839c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88ce81391f7182589e2bf7b2bee83c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d77f131d6924a34e3ce48681dbefe6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6e5a1da9d4e85372ba0056baf258a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326f1a7ea3a7bb4c6c2be50c612ec4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2285a5e0650239a1ee6dd27cc578904110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae91d330014842bc25b5357b5a52c97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43097348bbfd85bba28ab058968d8444112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85423fb6511bb989147685bc347b4ea8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68aeca703c62f3dfaaadf380f78062114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c176433dd8ff0298ce649bcd40d339115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1847e6d7772a8096a7762dbd970f6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e958f3fafa0d6a60736a7bbfd613320117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafe54d859e8c0cd12e6a90e36451cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146bb25ebd0dc38a6879b91a45095e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0c33013790d7a3b1ca43fc98e4714120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c6812e406e1d434411c19d0f50809121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fee0a2f3ad675d97dd86d83be426c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2eff1081a0d27b8af5d07c1d0a13f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb123856a52ce7976ed5b6923d16142124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5090c3118418fedebfc20ff659a78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f8c8ae22d9745de6badd09edda38d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4792218e8f382b0e50f0d3dc8ebad5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c943fc102554035c56ae1ca483935a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d17cc05f5dfe2bc4473b7b0f026f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17054c8bec751ef94a432ca6d525cb02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc924858b29c15b0623239bd516ee02131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31ea0a0a375b9abd3a824881f08136132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b04c1893289b79aa2447bc3d35653133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c03bcbee235ed21fd653781f74ca96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8721f78491edc18220cf81ea69ad0a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12316318ec91f33fe151633293d3a55c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ba8941830b38098c80f892fbd6537137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc478ea724a02ed209589c922c198dc0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471b376e8091b0b500713ac70925b6e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c218994dfc44d2e01ef363a29777b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2201596210e32d0566a62c5b9a76a54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e765d38b2da0a4bf9d8917a782edaf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786025c486e76fa5ac53c6334506d469143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e453f354c3e506a295665450922a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9967712a8a959c149d5dd6ba6e4a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca75f32f1b810c325bbbb958593eddb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4515296a1e0d2ee4c8f02078f19dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2cca7535687b0f0ab059607ec62a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35419397be633d1d5566307efb14cc3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34b4f75c85ae046603dcfb20143c15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51add0093d2ce470a7f25fe0b4130b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37bb43027babec63da1311016cbc9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e322274d2b48ee56c4d7e03c410e1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682f84f46b98d48111ab6ffdb89e5eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e97a0dc686fae60ba7713e519819f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25786ed5910be900d0b59210e6c0794e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f21d6611711c403bdec7d9dc1abed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f0f4cf053138acb8452d014d3b983158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1341129e1b1c67d581763ae59f065159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e51fb528ae6e4b9ff5ec5d5b985fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a982edf06f73647d4d31db0f92331161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be226ee3c50b4fc6068ca56be1930220162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be898d9c465947abc5df22711075e37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aa771d16d00e99ea215ef6d5a9aa8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a7e1fb31f02c3c1548a363c130fd3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10416890a8c18706c1bcf28d630ea4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d0ab7d04c50cde40516b068fecf48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b17f0c515a88c280643c22294e5e50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10accb22198cb55a3e32a04007658c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea948569737c0c6702ea2de882bd6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b79268c7e344fbc10cf0771636fcb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895815ef014c3215a0956d34dc1310e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e752453683ef6554ff6b440ac58ce6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d58786e5f0970fd561e2bddec13bb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8b03156b92677e02eddc6f52baea9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02854200aa183be86a06f96e930d57a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f8b8bf06475f94760f6689cbe2974177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddadf44ecca99b4f537ea5c66ec022178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217dc6e3e4b9798bbad501d4d471e75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588761f87281fd7ca3da0587f6f0952f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb757c41f13cce13b253cd9718968004181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15779f4f0f965b3f1dbf9998032bd6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27545228a70c3d33ae46b1404ca7a8d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d31fbb92960847a2c13516775392db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927dc28dc89f8153d129eef947cebf1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683b529e957de7424f49461eaa1b1fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3acd095ebb9a9e59661d00694cd346187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f29f793621ac333c7038c7f84cc22188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1604d5a8312360060c842ae8afe275189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bba591f45f4b60892b55cc5c7dea0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dbbc0b504ae738533db56a4880146191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a7fee285fc80ee3b0c137fc401713192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867285e79c0d6b6b2e2722d0c05b28e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1614ee788a16cdd783bc3106234633194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93370ab8de056c680a49dded17131de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd70429e6bb6136412087d105a8f6a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d643c76dac81e2f53550e244e6cb14d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca8ea0b83398c0847904a4de0e144c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96c18f5ba097f46990f01b8a89b8e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f15ec749c6dd8a43feebcdc7aea221200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92918aa7bd63f1a4aeebd6492743ad82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40e1d9ebf06feb6f3252d8b9f7a6bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57e60da1795d4fb4790ef6cc4eb980203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eeed4cbe73e58850c8748d288e8b13204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7a0e071338a77f4228a3d44529433205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671799cc26a49d7fb2969e80f20767ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef3e0c678c8eee11cd172be421bec3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ff14ef4d803c3084fced9f865a1ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db2941dde504998e7130614e7fee5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8a8eaa46387863b5047ef8fd39236210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca13de5e1718a03dc8fb52d76b3c04b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec1411d4741a424bc78f19ac9544b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeabcb8f9170bc8d050e640bddc8365213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffac1f33ff7135bda4c2d796267384b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e29d1543bbc1bf2905038827a09b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3d07bd359b4ff71e769857ded86b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de258413ce2fe57d532f271a21f828b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1d3da8b6c32867a06613305e88664218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f48035814a0344b2d49e7446a1fa5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ad4255c74f3a98cc7af73f0a144f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205b31bdad01f91916fa96d7f342149221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9f8598b4565c2f249ae78d301b3da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384b580a1e8227d3a1d3f530354dce5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4fb620660171563b2323a15f0a62e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b257e71a0fe3ac51a769e2ce70d57da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700cdd8e72b3b2f1727052778626e7b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479d6b556fcf71093c689ef333e2153227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14655c52568b4202f475f1e422d5a23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff52a11af46775a5cbdd87c5db205b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e60265568a2c68701f9baeb20d3aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96991ca2d6d89d655f11045d10d3033f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7ad09e100f8abb04ffd08d5246613232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3854e589597a6f6eb3c382a832c863233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633044928bb99382bcb85d10bc2a9d7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2e99d40f04ccf4c2026c7ad4b6dc8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74b1dd0e308027e08af0cd9beb102d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfb4a0cf82da5fa53e9d5a50612cc4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f19d61d3f13b0d72922e372fb0519c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b72f308391d58dc4f7a6a0cc0d3a83239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ce5d6115db3d9ba4a9ac132c2e5e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158efe015025fbecf92940ed14344121241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ef05382432ccb70c4465cb4d86956242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ea801a83d966c72ce62bd14d6e0f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597699aec5363e9933994526adbf472244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83a5e3685c596ce2cac9f0cc710645245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663847d1ca292363d4eff055e46e015246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaae94f42731555a47da5b5d86595e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd41d5f7fdd9e136407d67a8baf864248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9bd71ab0d8296fa1f8a1d61a5e2e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e5324f89acb8d60f20d2c7d5b6c52250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949303c6ec7570d01e531a081b6577f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d577b65f91aee8adc8faf6adae6436252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b769d602a9a839363cb8f67ee42bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f3601bdf154cba04fedaee1e7de3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f35e9f02a060c5d6f20f0a45c07f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707b567fcd44ae832a1ae403c4e9a96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd15a82eb6b698ab9b488b556d6326c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023ff1a799568521eb7eba4b01f31b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f10ca678fd086aadde3740046ad783259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded46ce136ec4a037e5612a08d0af95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bdc58df287514d59610982fd0073d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afab2e1f45e0f97b122921c850d6319262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa754ddb641347857f6396edb09075263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff539a4abf9b84e4d467e3aa5c8adb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc203b45f449a2330673f0a79794433d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e59b7f00eca2abf8d57f9d60ee7925266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7b849a8ffd4372154972a5cb6a888267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178273faf34ada23a51c98a0defb290268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac45d3aff4a185d6cac94aa23439b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96845c0c3e55cd870b97e8d04818bcb9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a841f6651e934bc5808e117bcf6bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717f31adfc98456046ba6de7459fade272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ea7cd61598b65ef9070829170af01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a270b55fe0bfb0374e2370a79d1c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c7feb8e4f77695b0f029112c44b89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c3bed789bcfa50b050122fe3c28d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c6ff30af9cb3813c90cd2503179c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fb87f862e02ad66bbe51599b24bd0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0eed3cc0b9cdd8cd73a7237aa0903279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd0c1b0fb24e8cf3e41a5178e48f9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c71dc1aaa2a9f428057a1484220af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346b767b30204dcf5e5e902e1622970282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b575d880ea1cc9b110867233bf529d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36326fe36f2e2658651e3b51bd16910a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad9141fbeae5b4dbc23c5a0c1225d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f7d66ee67b336aaad29a0954ccfcf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53853ea1f2c13dd2ec2296e317ef71c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ebe2eabb963ed25dc6a22d596ba84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df980ac3fa56b063299d920b44c72a0e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983155e7d82b220acbd2e21a5c2f4148290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6f2bb85158c2ff240489f1dc04a77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d4163a896c4e12dc40ff6cbed967a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84685bd38a8b5562164ef99200a59b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1173a0dd421ce066d4eda0236fc3e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06508f41b89a6b8272873ce626ca31fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ce583c4812229452c53b17d97e483296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8cbd9642173282e0f195931563edf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139036ed942d4f673f1d2839bb6ce1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52e17db9b379a2751f5613d0053bd2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f082ad0a98c66cdd81aba62f713d11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2766ccc895bab0302a57c03b3bafc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170cc460a478f3ae08592e31e826a01302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c68477e744e5b6320cbc5b08b7197303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724b24a0743a8cec85636683de9bc6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cf2b0c7717a9fe21f20d9c4cf9f56305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40196cd022ffbe53d6bfda4ec924d375306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d43a981de4af7a52c332924d8ec7ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9b83794e832bcb7dfa04ba95b6b5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec90c92f3e5dda1006816f0a4843396309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47f3ddd93c828425eed64ab19acdac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a2add19b4dd734c93ff88c47e1678311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a18bce62d24476b2204a054505016312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468c14a3c07d6da4dc014797e1abed5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c4b6d2f7f37131ded068a6d29a9f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58abd2289fb373748d72466f48dd60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15d1e3e8358b9fedf8a3bbb125d814316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9a3a6b5c6d19cbd4ad36a36678e4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38c4010cf8158152b589183bb64ab0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7d3b154a48f2048e736faee2b95b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c305f074ba780ce5c073a9c1ce542a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb425659e167e43adc59836951ec6c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ab5875f0bae54e18cba59afc8a2a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c43b512ad7c720a2d7f711506760c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4dae1723ff2698c1c83d5af9a96ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58881c86253eaf657ecaafac8de4ec6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cd7c7c3a0be16c0979c802c414ed7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3ff376195413a3f62054f5deb0df3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd23f3f683bafe2922f166e3448cdd4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224331656465b519d62dea45b5d0fa0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7148f62dda445cf54bc85f6ed618371330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832f802f619ab5c008bfd32e01af402331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5dace0fd5bed90b5f411e79d3f73c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cb6f9acb18e85cdbbbae9b4b52b02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24607557c5c68777e1e446e63e0b529334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1aff3bf79b9d1f86b1ab12a51ee46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42defbbce35a8da616b376d419003c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f96ffb3d7479dd461fcf10c6fc742b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327ff080ebe70d7ea81be6958a95bfa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5adec7c47aa030aec2385580588365339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d78173d285dc11ca3e1695eac338c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb0967bc6df19299dabc89a0e51cfd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a9ebf19b2f42332a0541b84fb3d53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863750d75b26cc8fcfb72eb5f2a01aee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf051bb51f65977dcbc5fcfb453d980344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e1f3ac9a669082108f6ba9d438023345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7b07fcb8b1bea6680664c3cce4898346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3540b136d79f0e38795e4cb5d57d8cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15ff814ee2f8ca8dd3503827c8a572348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513c0394fa6321c9118a8c21f4b75ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df898701f0507d49a8a166dbab09323350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea99d6c2964b60854e6a7742f42415d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2d401e721286d1e2dacc5f0e8ca24352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bc155c3cb0c26e938a8c33eaa6f15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477c6482d9c08032fe139ddb6201543354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e9853ff43a7f1e12bbc3d5e8144e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c820333d59b7bb7e931c3d7660875356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e37aaf9e2ffecec78e8ec3be772d47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4888c5f89ea1c1f4336476420fb7f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3c0d9a1700b662c3aa26b677c6bad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10f60f4b68813ba195d7cd4be706d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7f0082f056351b2e9f9a63ac45e02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf29157b21f1378b9c9a8a003fcdf52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037161b4c1049ba4343e06d367bde7e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f752da0b6a406b99e37f08f6a9b583e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b142e4de124979aa4ac016efd53a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808e9231831968032c3dea528a4b992366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18397321b8cca589e12d9ccca4d10b08367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8999586107cfb1b58971702919b4be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04344f72717e3794fe2e6ead9f4aa0cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5f4bdefb0ed1d14d9793911c5fba3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cc5df483506ee34dde3512ba8ce4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9a251590504975b37224d0179e76e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ff62cbc8678df490a6da213f64fc1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70d7b925b45beb9f4fc4395d1ccd39374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d0eda527196b9f2ab2201ee764772375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde821b1c46879431cafaccf8085e565376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cb2a3c4ceb5dbcc552bcdda8262fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca963d451b863b08ca127d81c68f3b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec66d8a2bc1039474d668f64b6b782379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e11069d7fe546519e0ad8371fc376380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835e3c8da5e8cf72a79e64ca9eda2c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33bd8fe9de56c904467f853f6bc77f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e65219fa79b8025f044bea3fedbcc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e35ca52569ba33b7c254825f8f0e7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9a5bdae8055f38d34b715c9960d55385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6c0a86385967a1f562f07f40d186d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da02aacbeb97b6012a517f5ba2a3327387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36457c8d2ae4d475201e821862c1484f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fa6380c52f771db42a1322498d20c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c7ccf7767887c3501f3cd56d3ef13390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf34d3e999a224f84c8f0281a88bd14391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fc04d91a84af99d80988707634bde392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18384aeb2e9a992dccd4ed11735bad75393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc14f7d606f2a695e18af7f3fa684a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66422459f6dd983d7800102bfeca1b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd804100d82e3eed18997b0c3937268396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ac17ed7bdcdd4acc930ed2b6eb7da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3e8af8c99740c92e14407c7efd704398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a279dc8901be91af734f11cb1e74865399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c2922bb426ce6e7e9d35cd6358571400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa909c070a62445bea457304286cd29401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54469ae06cdd9b2c48e6717b0595fd12402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574adb7eac474b95a5d73738834a9a10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd7ffbda2114dda60173b4b135b727404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e336cd068cdf2ac944d76e42342210405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577609efa4ab9266397d2e7fbd6eaef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c46a344bd273c3be16b72b8fb5f436407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f700c1e64b56a8392260c8fb5bb015c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3996edadf90422a636d77221916b9f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75ac76d24f0633a5053f126676a753410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7752089bdd43ce96796a4ae01099f19411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18410f4b48a699383b8760d4a0cff050412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688c4394da4c48124d9b575cd6aa4aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527f5593b7974a9ea6bd5ee8ad6f73d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c972a4aed7b0efa45f77e0bbe80892415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4c28ba814f649f3aef641f32b7039416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31f8529015acd3d01b567b1fba2d0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663d2c0b77c495bd13ebac31fdfcf85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a833cc90d3b330437e07420d6aec36419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d260ef73c49cc646fab37fe7c9bd5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ae2f5b48a7742538e992495fee484421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2573ae7d758106ee9104039dd3010422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e79b341ecf596ea272ec1824c26667423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b37b581bae661cf3519a3659eafa9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdd1b9292124808ac3eda130621d71425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575aab9f608cae956647c098f53941bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ec010cb81a151662282b3fce0e7ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ddcaf1118ea422c7427b2889c3b6d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2044d96f361ea4ae3dd7e0e0253980f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f2c0be197ef16ace03df71f14eda1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ab3f0ba367483240da91feb6f1733431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5b3b266bed2e2d8bc1b54389a1c46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c118ac5d9e2f291a98ade9417e04231433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364112ff521985ac29cda2e8047520c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fa5a807581c9e92f3c382460d6eab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6609116eb699753350636ef0e7d93436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04d98069e55d2197dbcea95fd7ee04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35575623d1ea03b6ed795cffd413fbc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55b1a1a453df77ba687d0d7c750eb1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770734040ded393d51aac329ae0178e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c583afa0af55dcb2436e73fe9f97085441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d976a824abaed1e50998c26cae2b97b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7707f0974a5402d54f3741b61270b9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5148544b92fddff89a23fa446108e13444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd383ddac3a2254b1208202287879214445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde69c2bea2c9deef0958d43f0fee68446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0915b8886bc286670911b77dbd761447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7ac1a12e5d8389b2db7be593b78f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a801e990d5305dd8b6058e7599186449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dd6db161c0669a04903beff6bef97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c53e70722fcc299fee0eaafd12754451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6c244bab4150a4198fa63457729f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c158de9d5634907e39929f34b894eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c985ed956113bc28cc19335693e296454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51982f0ade9b7872615dbc43ddec9e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f626e68f024eb17891e70611cfdd62e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80937391b58e20562c8fb2564cf1fb84457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f2462a61c4b7b47a7b427b3bb3576458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d00f97e21d507da382c10fcb9a495459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a46b90e32c8799895f1f5158307975460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127af93ff4de01b3e2525ec2941c021461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02b4c3c4261b67504b3520a2d6dbc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c7cd7328b20502dc4189aa58d6ea3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0bdcbd84567bb5f1dc4feaae7b288464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875e5f247e2dce952bcdc0d83a7c409465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7690de0e854c49f64e6b5cc3c5c62466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547b6acea1be4e676921f43e62b30c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51495d084ed5673a1ea1364e7a8bc0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8da335feef985655977b086b652053469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803c0411d8759e336f9780e2dded409470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb9ef449081b05ffb8974182490336471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370b7e53e5a3ac39b73ddb0c1c0b502472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbf80b5b24f058a6a202ff134d4836473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d771f294567d501b98394feaf572e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7733ad8b67269fcbc0e0202267d885c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72138aef219c82364c186bb7bb654809476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd974e7d4b17eb40c3687c17718537c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c66ee9f7cca944e59a1e2ee1c631b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d003668d07a0fdab28a672883af095479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b5b78002e34af7484299bbe1abf0b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599351d5bdf13a01d81923ecd08060c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf29d146ffbfe88f16f2981033686a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4dada95aa2f8c9b97d838876439f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3c3737eb1e205523f48234a84c512484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435dc786479344f1bf1dab8a74cf0cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f964c2f16de20054a86596459b077486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85013ece71abdc975af443908f222eb1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd96addaf5297330f1247de36bde9d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171d3c0d314f6b3f675274ff5ccc478489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfcc537598637e4e058c65deb92aaa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d7675bfc2b476ea921803d7ba214c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e006aed57946eafb1e31666d4467f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cb4e11849676b7226280777ae1e84493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6db6d9916fbb447f1ccc6ee0ba35a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be334df76ffc6a1e5e7db7167dc71f64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbf4e1036ae62e16d7dc0819f34e67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89bc22c94c24275341aa7864888a22497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09056deebd735a85c5ea2117cd3a463c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c7454fc1241ee7c8186b2c6419986499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45182def3f6a31b0974111bad93b233500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5e89f3d8ecd4ce50d810c39373a01501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491694a8e0496c161c0c2f3b18d597af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05e2e7182ff495be5b1dd2af5c13e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d177bb6db4302afd093639725aaaec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bdef7189fdea482506d6a7e156450505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848826fdaa1f03a85c5c100212a0b6a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af13546dd03416e59893d666c7cbab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287e7d5f4be7e7b25d03e56e9e9dcd4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9376808c4e12dad6d68080ba564872509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423c62855ba37efa9ad1cf8b58c77f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489847c4d06d7a21c2c2eaf505014961511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1acf0802afb9c7c577f1859ae3def512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4ca16d9efeaf920e3ddd9e1afccfd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91b9656afdcec2896dea0cd7ff5095514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1b449488ca702f1680edc57f8efbf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6c059b81360f1a34bdb7e89d4b2ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c277ffa742feb8ae96096124de78b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93146c0be1fc770dfee5d1274b3113518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd52df4473e6cbe6f276f70649a2720519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c4e8b1bfb5c984e238a6e9d880aec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20316a69043781e15e47bc764320667521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f929ac76bb26fc4081cd8846a83c2ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb285ee41bac9d9b12c1a14d289346523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b0238ec3bb6c406d49d9e05022eba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01a0a2891e3c8ed1a41fc5e9b17535525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a2f58899d06723c9f51caad119ad7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cbcef939f37ac49bfeae07ca140f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ab76003d423f03d240fce2b56a56b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3c1f026d2ddfebeb0308331dce822529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0192ed81360e781d5bf8300f476080530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe1bd7971de8d8acd213d215e9a5f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f647235066ac52238333c1214e48fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ccbeb4209deb5c07c9be68130685e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2b3fb9e4ed859c0b4c1fb80d3a3f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d0bc16f13d0af8b73415dd5fd4a58535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b2365e3e084888cf3f76a2dc3cbb2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da318e2c6ef4df2709e9a9197edb13f7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4826173698e341d260a85dfa7df02ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d9bbb4e5c7cde834043ca933e12a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769d69ae903f9c1eace1067b0dce61b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a076f06cd77bd0d2908624c7ae09c9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eeccc135c0855df02f1300ff4736bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29e4e7483c6a81bd9f7887c7908efb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2579e2921af87e11483c96acd92eaaf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba889b6de104dc7e9b0a77dd5233cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba686a14a6906eca0c2187e388e22a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae85c599c45af2d2d9f01c80dc223fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18986f1b4b4aae5d087ca08bf0db8e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a6b3456b2592a74d687cf6190047a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94b96329a781179a0f741161ca701a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aef626340d039078e0406b0b0a68d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03638c4291a938b1a69baf3fd294475a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265b6ef1a6af92251180917265d7d3e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d89c3b0f85e871bec0dd3af06b133554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e147071fc341e072bf8111d81d5d77d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c316d48b0a271a3eb1c2463850fde9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42177f4500f73d45c6d19a67578482557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe36dedef12d72dfb39b0e121275755558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db749dc23d436d2e9923434c3291159b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f60d95488d6f53f78021aac19510c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8b917edd0069af7fd0d366818db8e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77624b355b103db538bb6f031f97d1f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2a229e1db6659a9a745ebeb312dd9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceee4e028c15104b107cb8009059642564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d02d028729b64817a88b76cc31eb5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59027e18401cd98966653ca8fa9f087566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d7cecff7c28b751609cc1e0a62a24567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4a59705e2c84c43769f56998c6acb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa973f6bc653a44b8a94b9f9a0386b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fa291d3cb0132ab1a2326d7c1a1b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3db723f6e970e0585fc7b660f8f8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a73c1eb57e3acb15c88706365cfdd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618f9cb57a268716a817ddcdd593d53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73d258012febc16a04d1266a5e2c29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80344e24837e2a58c43d72c8e6501142575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce23162878c7a4875fef0b0aa10f12c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d3f809c5dad742f06531afe15e548577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29af8bd0bae75c7e3eba398755d673c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc14b067d4a9bdaeaa67538532cead579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c9f39421bfa16c84558e023ce1d8f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7620ac300ec24beff863a7fa9ee81581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e8be3aecf15afe58f4057f456f25a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd381a3e8e6bdd15c892bfe7a4483c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bc4d13d009343edfcf0ea50db92a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab088ee0b5ca7217510fb426acc1e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0272e568e4f7b9302b056f7bf3f96f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb3ceb9f7f5a183bbec0b3334e9f30587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a23a6114694686c0b281973b3a6b07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf658a9cca67b27a95ea019982b399589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8d03a13b9d4837165bc4552ad6ae9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065871e3a57ea2848db7fb9464f7a351591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db5edfef5ba7a622160593fad3b721592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c9d0881b877a116aa8bbdc9159bd5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366947a40b50d6aa58500a000157666594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae967515eea77f2b76a55d346ecdd5fc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e21d0cccb795e6b811f33833e3356d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd364168e9e399684bc2f15ec73e4c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969678af97831b76dd0f143ec10471c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f0c4bd4ed0ab1e2a064f59c700ea7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abaa0ae11d94e959cc4202c1c6c765600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2bdd9cb4c698aebf98033ce0427b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b55376ce6b431ff364d1a0269dbe3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdfb2252789c32c2fd871255911e7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532aa67ed7a9eff06b9d591dfd628ba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2786c3fc01cc0ffdde476eec00cdf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e7c7417426083920f91b125472dee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cb9239efc31cca3b2378014dab118607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9b7096d726eff6ce099f7698d9d63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056c6e316baed36b47c923629213ad9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673128eadecb488b7604f93d6f2dc0f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31e345240d8924d0fe992902965b21611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1e3e3f2a129480a255f89286c9224612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75261a5756e0efa481e46cd3fe4814613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0eba4f78532164f1faac5a390b3810614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d649b0f5eb0b35f0b22d31849260b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926bd21967616fefefe05784fdc3b01616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fd3af9f7d100891bd7027485e96a6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d396badc7cd019dcb72739ccf541c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad95d8f6ea516ba3839799099d5815619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b18a7adeff1b270362526406f762e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4ae9871a5ed57808985e5f412c6de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a35248ccaaeeddd7a84bc82739a22c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a548d94944b20cc1d3043dcd350382623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ab726a13d9afcb8d027c073035241624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0db459df8cfb371d4804a69466695f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274eababbb18d0f227f150ebdf18ee1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc004ae95382bf342da112466cf8cbd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b30bd77f079fe8d4d2e7b2a1e4b29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33983e078e86205dff5d0aec8b5095f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70704d16afa66bc0f5b1d0efffe41593630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96408fe7a628de615d474dc9fbdcebbb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c0d2f80a88c21fbb96364f49b8879632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7af9d87edc73212fcc3c2e2935fa0b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7244522bbbd1e53c08809a2ed2cdfc7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb08b0c7160b11429db8c33d5de443635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5ec757c0d8be68d6fc9dc6dd1c48b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae3056823b510ee0c21c4f59313f1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf51526937036411a9ae783ef0309b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89c33f8fe1d3438b18f1768888556f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabd300d9af4c576e7ebab53a3c3328640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1412b27682d65ff7c6f46af15a8762641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4928a0042e23d2ebfd12e00766cacef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e7232605492610e103182ee65c9ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59928650cc059493d4b0a3b23a7d3e42644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a2c837400bf8fc3c067ddd515d98e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfcfcf90e13cd1cfda1831ad60f1de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c568bfc774c171b2096a121b9bb7d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42e95dc59fd9f24bea6d196d89a992648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9f0d97f3cffa318bd9aa4c7f89be2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2402b86aefb48f61b3385cd49477832650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688ad89530acf0d7a74eef21bbdd386651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e441d2287fd70dbbb84475634826f15652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bc40ebc70d348308aff2de89effdd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094822d506940eb9ed7cad0107dace67654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6ef0e7aa8cbb2d5e289f504d68a8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709829d0473396b244666cbbd0098e7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0311650e498cefb6e8fcd7bcdb64e40657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473837dbd655563eadf1b38c2f2fb426658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac229ef882fcc631c20165f20c41646b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8d95fb678538b7f8dfc0d3ca67c27660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3084c3925d26b11e94c0b84304d8c15661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddbe0a3d665ddcf27bf1cabc6d99e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25823d7bfacec2d006c5915416c8a2e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d51be11387228fdf999b371496336664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8430153db34f373ca71ab66cd839681665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853d035970273441048a2fa3aa61e81666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec341f280b1260511f2c221f6ce374b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db687bcc8b2b62e79329300b9f95887f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3059a20e5d6d2fea2f3530f7736a5a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b3b565683309149bdee7b44852e78670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a5f2469386869bb79c76553f8caef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf7ce647d281c6f0fcd73124a67cd0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acfcea169d8932787e1b0dec8b7f9a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9276a0c2aae9668e27b2357ecc5971674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ad7d2d2d720b8144f6314208593fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a2e16e2e51fe4741a5c66252a9c88676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87055589171db204927d9a8b33443f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44375bc3b0dde6b82eedc00786322574678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff6f65c5283929794bc91562921cf0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454db1715ab68cb80fe79c8fd6e925e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a23efae040a9dbb92f3970fd99e074681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b5f8f6d1e7c60cb972bc84ad1fdbf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb58a61400b4b0cb4c97391798773c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168d37e082cf5ff9f9729dd9b4fe2a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c398cd7746bc1172ae55f72524d1d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ae1e4fa560454b3a6bcc87b73faa4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636db5898fe0785230d9fbd56b15004a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff14b703293613ce4b41e9410a71432688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238d5c6d24edb96d6144850c23bc875689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e682c6b46acaf7f00f027061684e32690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2f6efd0e6ab1ef60cfbe8a560c3bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b7d98d60addcbbb0f0ae6083e04cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd712ac56ca9928fcd211734f37970f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41204124b3c78949c3e78aa26899c4c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f328eea574827b38f66351777d33d98695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0f34a95295283e4f20a7268c8234d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c91708aae0e85e144f62d06ecc62b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ce99af05c80551f2cf967e7c145fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc02f917920afd29894dbe2ef76b98d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba518171610a4d598b424bf17fcaa2a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37fdd439b8b9e5f20e0606d16a2f62701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f342f0011666be2a352e15a2c39265702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500926dfb40d20ea7a673610980c1d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee622dfc2f82e00f00be60eac73d9d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd90cfb824d3a7896f40a5d02e1263705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca31f00f73c1cea4af44e4000aba34c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eb6ca7526d53f92d738e1db0ba359707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f74aed102febdf8a4f8beea66205ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b88ca4811dba4f2eb02895a736edf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870ff621e2c3c143915a80b94addf4d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e878fce3adb7defeb83d81b369144c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94f94a5b82cab875f83b190dafb695712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5537da962b0100f6de1ae81d7be32461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e640152a87383b5ccd2b133942cbbcf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1df5bcb668128c0042dcc5a3efffd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dc6491ddb7300d0230c21ecfc39174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27360ea88e7bcd2fd4358680ddc3135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457794cb8af1daddc8d7e535f1da2e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9179338452b7bceb4096ed39fbbd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dca6426b14246542ac95745632b4d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a42976bb7dd4080bd2d04bf05644d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0f2b4d27949f7a23ebe34c90e87b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddcc2bb3da58f41c6e447ac8156af711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af153653b467648e22730400dccded912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879f24e671b9004277ed3e17d79252113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bbfd6d9c6efa90d4ccbcea12072a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503aa1cde4157577d0914cb5b0e5c53715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25658ecce16268981b391ebe60afb84516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36477c7879f676203b07a22e0c3df60417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688d02ac47c35603276f76a53b835a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5c864048000bbe3c8a36d3a776d5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7148cb2ecf7513f6383491ac8397120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f0de09d09c16b4fa4f4dccff4596821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5cd1283277f3b37dd76f9d9bc2ac522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67493b30d23a3ab0acaa95d212c16fe923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e13c3673fad55917c55fbab2fc18c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d7ed9df1233c09abdb357ba79dc3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455d51c15e00febe6af9e608e70132026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c13e23fee80446b3fc9e67784d407827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc1007e5eba1ba7ff9c2f63d1faaad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2faddf5a827ec013fad64c4778d5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43e70084895cf5a3e130ff0c3d18a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f188253f5f80cca31c889086a8589e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193b1d550aaf46f0fd4d6f43d3879db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e098251c7e47f79f98d163f9ebaabb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376ff5ae46b918613602094e1c7f64434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387df2ba0518855d833e6a75b3901ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a88375e5e7aceddc5d95df6fbd4e7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a58270eb21e5434569d027c5ab59637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de822977bd071f8296debb6c00353f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491992e65fe65209e5d7c07e256d03639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192a0859c558770472d366c67cab9f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4b3d930fac896aad312acd6f1f80141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efbbd5498dcb9c17a49d283548ed2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2e599315d1ba90c9d43343fc9889443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72a061a0d5f8a74bb7edeca231ebeb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d736cc7183584b1c244a38aada79c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276148cf7587b862f740080a62fac8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be9a03658589749fcd7e9f2d7b751c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a25cd17f998e8e981c7df38a8eea3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ec12da3be12254bb4687ac55b2a4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb1594bcc6e6d70f59c4e49fca748250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa63e989c4e68b140e034e80b5e1eed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b700ded703fe3a1faa2e9bca5e06452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c851238095db5ee66e3724e7b9fe55f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58648b616c06ec1783eb6472ee2ba70e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58833734a1cb2089124c459be81942b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf4929c1c1e66ee238e0df7c4eccad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60119e6097722f1e596830ad15679d2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bc34f0422d8b2ed4585d3ccfc08c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c5c15eb45fc77d1ce95f600ae5b8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d643384ccb317240aa1dc8c375475960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb49f6dce9a82a8a4d2d6965221fee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb60b5c900946c3375ea1e9ef81442162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86ff0346c253b5d2833cdac9aa5a1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bfd045b88c7c3439d6b78e11d2e1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859f2d023680e850c9f6af77f1e481c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769f0c4b0de100aaccc8033fd41d97f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cb0c62f94725c776bb769f96f4c0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b874bfd5ac04f6147ae830e2df74968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f577976a9e6ef3e7e9dab0e15dc2c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629d28d41fd0645142a96216757174f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24ef8f73e0f73c8df2d4c6fb4a105171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd3f74a067ec9301029d45dd5ff9f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a33fd854174ab1d14100acc02f3b0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d993d920fc9f0653e154b7b29e6997374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e8569874e109cb55aa6e4099ca8e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e48d75a5247f6c7750458e74dd709c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5429bbc5d62bdb0077a22fc8ee6760b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b82b1214915acab42b8f00cc7982678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7e0f034d8b8002fd184e727a4bd6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa78156d65596f4569b4d8885d7aa2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b689ae784ead0427918472b8193dbe781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc221d7c4ab167a7417ae64f5e66e2382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b92f09c48cc2961f684810f3002ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac705ff8e9662ff243dd7ced341b4df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b46347c07546a4a5128ea7abd2d6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8865a38ffd2e91282f618e11d01bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07b5cf6a907379c20e72fb1dbe199387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2281e3c0107c3e970d8fcaf2fae7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c947ec259aed2076fd8cd0d86dc8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9115bdd878a328b7fd3e17e631a25490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f473600cbc55e1d69c919f16b73800d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be8690ab7f1a7d7cfe2a75801d42e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff473650d1ee2fca8acc382c70ac8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585968969f2da7ca8633d057202ab0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5333e4d7e458b0753856598e8cfa5095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62575500addab76c1511a2295970fbd696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb424397c1fb3c23f6ec3049fbbb0c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2769528aa63bf0a5a45aa6f9a76217e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dde8f05ab70b91beea2e0cb60f638299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad8fda7ac9443ba1cf081238307fb0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6c28fc3cfce8481a90ed4e3e0f906101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e9dfd9de089aea1132636e51888c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762549317f085f1edc9e26a0ef9d51c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c4d2d4eab97f03964c67509910a11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df526b4a094a14a26de945938627387105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98027cad7a7b626255d655e95e792f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c19957b3a47e8bdb7a0f701322f0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19d38c48a34d28c7457c3b23659caf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9660ad2821e9a0dd7266e453c6b74af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5f0dc0ca322d33f88a9cc185051b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eedb173b21f698c2c58efe582c4443111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fd8fc225a5af4baed32eca0600dfd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38386c926377117e0a40b5d8dbb1c911113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844068cd7a5812a20dcd7d2f3da021d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31a44220d33c8e90c8050689de6b81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4a5cba804346093022b21fc557472116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6317ea0620d0f60c9e2058da9ecb6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625f24576498e196562752aac99ec2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa762f670acdd78122edd154924ed58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26ba7d92fd6b91f54c75eac2bac1fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f0ea2026a7433504ebfc750beaf01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ac4c1db13ca32a72adeae6e2d928e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a41c01941d13946d822c38a9995faf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53258f16996673a99604768eba7b32f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0a3549f7fec459bc3e0f559ddb354125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb842f76803f2bdd17b5ad4ce76edf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6b8d392fff4cf0c354562c400d6c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139afe942fb159acb9d0814d16bae664128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a87ff78a4209363bb6a319d3c8e23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5916a78d50a79b020ba16a951bcd5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975985c4737f13c9e32e196fe025a8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428ad1c68ee9c0f2cfa98495dfb00f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd461ccec806f4f8d9755e45e2760dd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05151c4ffc1fcfef2252c5fe9002c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9d3fca1e84ccdc3bf73b761620867135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5de9720a7ab88e1307d7493259c93d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21e2941ecd0f1d77f2021db012c505137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04f7962d2a6620f81d3581177731f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ae15cf5605d5b9507e72a717ed461139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eed6257563d2acc127e9afd6447b4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75c573673a50b42bc1e688f91c8101141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4487f51118df2533ea76fc79a8c059142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155edee239de728f693ea3a765e320ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8101ca6ea327753942726bcf51621f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5d4817ba035daa5bea1045abc164a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848174c830241e65a119d3c7af2e42b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adb5f41ebfc262131d3d8b4e07aaa1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e917f7a52a04d15151f79f2fc13690148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9704e5500ea81f3a08458470391dfe5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e01e7b86de718436f0767b7f7d8e7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a93d8f4d0802d0a6a97f8ebdddb94151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cfec1c0e482f29660e4144764abf1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dad86141d46b1ef68cb0ed796ff859153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8979184cf4276cd96a377068d2f396b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bd348fd1f367d7706c4306a1200e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191fe7facafe2c77a30d21b586667f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cef5a486ea2dc259a3156205aa1e7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a38cc20252002a955753d3ad79f00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085d56f5be5c636bc94652ce1b0edf9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2a317f28b514b510deeacf0618065160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4b60dd12ede553fd87299992dd678161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59762beff9198f838ea964fb44065e43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdad95f6260d050cc79693cd329af7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507df5ca3aa576f208c07635c805220164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7b545902f1f035f0ac663cf8b9ef1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8543568c3ac46b8c5c1349421b4ce32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009e1a018cb5da4f2e3e8ca91488538167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed20847d2a27093cd6796e540031f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc034578680c490bfeb29a8a8a0f3a31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60696085865726449d4dfd0c911669de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d82e9159bedbd19358a2896129499a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd549c59df2cd0f2c649b7055368a2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d881e83386ec79ba4c1f8f63f23538173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abcc4a2dd67726ab78cb3e6fce552c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62128fab03483fe11e88aa348fceef30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0cdfffd5d24872a78a5cb8833dcff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866915282a33e273ecaa2af1cad791b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5de0e68fbd337133d641614358391a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5de87f298b5bf8dc380b04e0eb21a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d63529675e1fc92ad1ede9d7a02a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f9f842c1ace4b6c056ed391ae9114181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc072d34b62e9cbaecfbb087e856bb88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2397cebc3a970154a5f6056b976f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c0279d7601abd28eee71292b853d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa83a44da1efdf2f907e3f80988d64b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374eca4ab886ca2b9d4b25cafcd6680186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdef7fae1bb517763c6856e2d218ce2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537c09678adabe351c1b4c887c61add188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adb7a145f4e069e9ee6788e965c04a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63570327352ca8e76d3d78ec139a48d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7a6e8600f79c66c6fc909633a5d62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f95db6a34710570cac358e1c2b85a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bffc81e2600c9cdf3758fd2b837a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bbb5ab7bb0c5df28fce7f6e82549b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c6d06f7ae259ac21cce1b8b8495a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb1cff76711601a916e0f66456d8d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c4b52421c10ae3deabbd5d386b23a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0876c76d3036057c0bf6e120b451b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4927af18fde94202e2e501ce85cbef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bda2f1a8a971fee1e488ba0d6cd26200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905828bffa8b0dd1b165a5d1b336b7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c076226bdc2cfee44bb0e62843b219202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae08bd077830d6a23e467de1d008024203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e022390d371cbe7ee0afe6dd7c8395a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6637e8495d4400830da1377c54a3e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097fa0872eb09f3f7f004394677db08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd60178ba5f80a0c7ff0de262b4a417207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764065acb6fe049752161ef9531fcab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c798e0dc954e9c6545902c2ecaaa8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649db031aeac92e15441c92371085213210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24d79d0e1d8da15fdb2d024e3fecae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448b31caf4eee7750448183171862c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fdc58d9e42aa2f2dc6ec7b556b689213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0537fa2eb03082b912e6048a94a7de6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6846d292ca924a56ca72a3237402ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50089f44f269c0b7ae6f4eeb1e83592216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a1fb1b69a57caf230c60354fcc8f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700c5cc163e300fa3d3ec7f96237c5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dfecdd7fbada02c78eca3e54516d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c9ac14dfa8b919a1a1248014e4622220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781f809b4999c0578013cf98924ff13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d2f93958c2f95cc73bbf741dafaed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590a51558ebfa19b7852128c08689fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93c87407a390d19af1b2a0781f43f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0a88a74bd6c23c2ce8dd210b00abf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44e690aeca0a89f9c3fa93e32a95e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4b65c40fda10aa86f021aaf268f01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5f55b9b34362a96f6f3d20d54abc8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea72ec56eb00649361d6c94f5ac987c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7c9043d51bb148d65daeb437ebbd4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b9f355be75c0a3e1520fdbfdeda7f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce867f58dc5cce3e90278fa7151d0c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7321073e8faad53bd75c5224c7b4bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b46500e379921520b880bf6b7b85e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae8d85a44a1cedf7847196df5c3c62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d08820f808beb8fc6731508cc8e9ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce4478cbb25de00b05c9ab962dcfa6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410f5954185c60ee19c4a8662bac4eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05daaa8186d84687ef891637616e545d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269252fed04e6d4318e845f7629a5e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099c420dc9a41efc8beb9a986bba36d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0833fd8e8324087d2679e8eaa4916242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414139b7e33ec0d1a5fbee991a5f9160243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75843ec6659e1133da7598dd4766b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927b1e2d84fd2d7611a4f807f32760d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840b0d353cd50b29cdbb33e3e188f13246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a0c4f4883da2d6f720da829248f46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10cbc179b8191e284910df659eba92248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be899e842cd32575f57c9612447278c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbc1ed65740265e478e932f6c9b5d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac2a735899547cd8c13d80b43bed37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdb853a9843d40208edf4e879aa155252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7323d8e851114d59ef0077b6c9f1bb9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaab2aee015546a68370b080309bc81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd36b2ea175405f2a3292624ac2d61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edc54b56d59f15fad05dae57c76b82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d9b497b9aa6b117e0f0999aec7ae8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b6f7381c5ed86bd498a4f3d676510258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02288adf9a35f57b5fe98f1bdf4e0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249e0490c8bd333e679792b4ea7dcef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f7797fe63d9a2685a020ccfac8efd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2e6f54c720c9a4d3dfaa28727f969262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8661d7cd84b709f14d4e5797fa4b7fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9699a30943fd02bc37332eb58a72fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865cdc33b39dc47e55706de6e1d0625265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362f11a62df315185b39ef2a0b476de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed76b0cf7be7387252fa5a7ed528bff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f141b04707876c634641417398f63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e0333d882ea4a5b2e5fb9f6659bd7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d60495b4fe13766780da29bad1fec1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc1693cddd9525ea68e23c523ab277271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a73ed7b3bea7b8044a43e41e6219e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfff281c2eb0c662b30e6a61cabe93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092526d43f3043d49bc571aaf375a32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64796d7171384e8cd0330a190ec778275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde3722b5f20e4ddf27e2a36017de5d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e335dac19aa08a48a51c30e1dacaf4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b6c4afd2a88e8657c090959698a29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77788e698fad06b9cad6329b83178ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a04b91a30eb4310e7a629cf2f6168280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43218c22d54a462e2156b658e28f1cda281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62447c7b0f1eda3578e839894a0070bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea811e72720891a32ac3365298bb7ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743ea2ca5c4c7a8fbd08815063cb019284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00ab7a8b1696c0618bcc342b971a21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c4b23becc242384ce8c1b9734174b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede473bf4ddbaa1553edcc5a82c84bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0bf8fa00b7712083dc987aa996625288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea77eea6443488d50ee01cb59ec24a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebae0f6b40b6b1888c92b85d9c8f04290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053eebdcfc1f7a2faf72b1aa612fb3d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace42e960fc11a17be799c930d81dfe6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b4dfc1877d5f8bff4f8c75a3a1b92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee53f6a12bbeab4ff7ecccfac83ed3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed673a98003013c9af6c09c2750ed6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1f4ff75971dedb9e5dcaee4aea64b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b030bb7b19949090cb45bae9a495e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acc27fef2e9de707ccde49efc2e88b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c18107038065c148a664e835833bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ea93ad62e9078223f068fdae8f435300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e1dccea67ba4f065394e4d2651516301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ad2e68ef391c67cfb70e19b707d63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c4bc64858b5b57548438ab1767793303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a8771797ddcc276abaffb04a76c5f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d84058cfec058ad006642749963da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08757cc4505fed4c85e0f9fc0c1626da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c37d55fb2587a48ed439f7291ba86c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f13bc3a36abf1d4a0ba53039916d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ea0b01603188ccd7c04ee28dcf06b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1b998326601562f106fc7c99d0699310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ad453fdad60cd6747a52232033cc0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b2b9db09bcb93f1bcb6e1ef5807bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed474bf2755d48d4ef443e604a710b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb308d26abe7c99e3fbc22acb3595e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2e8a8d99aac09efab2727073a1e5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc2fc62b5d5e2a2d39a48108e956d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168217c567ffe73975870c119c20579317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99386a954e47e7482367ac4cd4acab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7578cad2b70b727d2dc647edeeca0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f8e9e1d111890921642740295a436320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d94ef6774dc0357b1109375409f29321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050237d0dfb9b2bc3c137a631784103e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ea876c5f0b197c51a30c3b43283c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8810435180b1559729d4a7ca50ebc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756855380deffc835943f0b11203cef2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2c779db8daeca1298ea2d3e0bfa99326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a477f3bf411c4701ab0859b80ba6f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf497e90bc68f99038f73603e495c7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3a49b5bdbebc41911e1b02c7b9626329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276092c6903c55852cf2d3e8656d93a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaabbb03e01d9f9e29e0e95e3fe85dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6fb277f24c89f9006f38545a60dc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727f460b61ddb37dd70779673bbf90f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051ae87526e6c1d2daeb6a6acca5834334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344f6f09f5824f044acab933a117647335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bc29830c3333ba188bad909c0bef6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964316df66a6ca7bffe469892c6a513337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f36d597e749c5e3ce5ce302d45d67338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccfb01ef1f1f564c6624a79f1d13cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8933e1d0d3773635d35ac9eed513e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f087450f8a625a698df18ad8620ed80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd5b64955581b43fb87d6e68608a3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55895297093600ccf48bd9dfd80a9aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78a87a91c9597a0648ba3b4af81450344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443377c54f90fabd4ceee4f6d5638ba9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0716df09a595c7fb032362fc8c9c167346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea366c19b41643f5f3667eb7df36fe2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779b5311af97a2d9e2af93f6b1b685f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd65199c5bfe903c3e0acb33001d950349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3ce5113ab09bedcf1595a338e80ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533620d577b3b9b291703ed167fd9737351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa86ac46e51fd5e0d65688960ed6d46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6e30f393ecf46e0057b217c15d00f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6ab7d9e004d0ddff5bb2edbae75b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6a01283c449a3ce3c5c5a43edf133355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3235b5973418217d49792b77c66b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c5dc37233642960690fd3b42bf6ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e73e5e841050700d5d9c814e5ae65d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751937293c39b9fe46d038b6c614fe6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230b384932f1ab288414acd92227124360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6d940bf4a90122df1a6b274c74031361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967132b01629b5b803022bf75775b7b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74659834ebc9d0d5a28a59e70ab843fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497f3a4e214dde24b1b308cd767a69b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec051775d1a526cc4c1e14ac3c7cb4b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b5b0366bdf7594e90d35c28e8e82f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3074e078b6a8fd32eedbe59e2a3064a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c6e422f53357e5895276b00ec779c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66774a0774e07d0fc08d9692cf8a832b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5d5d02420a7d99a38ca2d33cfcd14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0ed8ec70cd6631407ff053f94662a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29ee6e0ac21cc33b965821b5234680372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab638b32bead5096b77a3956d7cb28373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d515dc825fdd44045606a611979ddbf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e1542846f9f7436405c73f2631d78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0f56fd83591fc22e68c5b79506012376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212f2db096f3d9f648848f9ad6246b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d57247e5b345bd1009276bae2ff5eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee3894da068c1e1412861d52f75403379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164014ab633bb452ea4555e815c0676c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5841a830ac760a44ea66a06f436fa36381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45424c551574561a83acd99d2b032e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db35abdbae8abaa1f20ad670e27c51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a955b1888d07fa1ef11088ddb0094384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a80bc937d7b9e3a2171d48bd4d96f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0005750fad52d17dd1bee24c78103e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ac6613182c9fdabdcefcae4761dd9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0be34bb75dcd8d4ab5dfd0f5ae3f47388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5b729ab9a163652bab3b5f0ec4960389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c010d1a55cc4015094639c1ea9ac241390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa3617e54c7b627d3a4a49641fcfbb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784ebe37267b5e5a5d4ec90e02f74fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b3e8b589f1eda9186b41036c2ed47393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a424ef4c158992d4252f9b8afae6038394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf67d5571a8c3be11ab08f8cf27edd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17be6f8aef86486d9c897ce3062b52c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cc4ca43e51ccf457f6739ff9b45bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1a5313fdb6fc6b409a64f1327ab9e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2623c29e7379def16ff33758ac5847399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74736a56637a6707a2617cccb7eba43b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aee6e8d045ea8591b7d1e3bd4ab0bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afce734d41cf4ff8813955829f98ac7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a96b96effaa25bcd9ac7c1c451b4c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab87d61e82c96b8dd0a6988a87919f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1897906ee112e8558446bb043efd22b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace67ba540ffebdab1f283e93f5199f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c1e23136eb9cd0b85e2fe8ac3a914407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f167248412e0e791f45fb8c9e2cb30408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522a49edc596685cc379653a5adb0ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b88a9ce071f10f511bc8423dc0777410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cdb466a57239c5be01b0d6ab59401411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552393bbef10d60cd431c3dcdab21927412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e7bf460b4d78de691f699789314d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaed39b96071da66ef29fa748b7051f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7194064b6617b3303f67d2716fd0a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7bd6b4c734bb795aaaa9ba19b6451416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97f9d81c6b5bcdd132c786ca547748417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea201815309a475e7ef8b56fa9a169418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888f88e01b7df2e053770c463ab4c5e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d24d8d082c56623dfe4b42058b16a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac7e54839ce11eaa49c3c541a4b194421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a16cf6e261c0a465b6aa66f4f59a9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f1ee69d95349ad94b17f4c3d1d27e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8f74ed4f704147dd4d94e5c2d7cee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2868633801772fb285780081b31f1da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd0e8f594f1bb2be5566eb78a10c7a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b63d6d9411623c4fb256919f39719b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773cbf05a095ceb1626bdca701f86f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0a9b7d8371aa203c2ed3c9735f52c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50018a6fe1109055420db9d83c711150430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8f4dbb9f408f6e0edd9ec573bc045431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b158947933f822ff709b327cfc18b38432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159bc6219802fc15f9f55c8cf7c321b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc393640861dcd750b2e6d14331caa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd37423a1c2a4b367978075bc169208435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a4754b63505278489245487f6fbf3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4c209b53ffb53a40df62e422e3ab8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08a41c1f7cab7fd8ccb6311e3b9ddc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3715632e21f0539dc331babce0de4e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70097c8ed1e999d0d27a312169446e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa2dfa6e6cf1e87b88a614874115a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891571284a6c96868f26e258dc4725c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd770153f6751f78b326d2e2c0a2ecf1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072f3f39ffafcfe373860b8ae5ee971444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c910dcf00416b7f6ce36e242983a766445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9b93717d2888c8b7ad3b6a9ddb9b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03271f0a96384b32cba471af7632ea40447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff725b3b3c3c89360e7fadf756b15b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edf861edab405241eff447c69a8fc2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3a96712523d6ca94028d1618c7f3f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394c31295a586ef6f8b1a195f5a3440451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52388eafbc633442fa34ccc88ac86a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937bd78172dc87e4ac82652f95a679f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730db75730adc00c9e00610051603d75454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768dea1eb8944e73d12b812579ec746455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff52bf82445d237742563f249c63c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eba1ef81192cfa5307c18feb1b684457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee01601b3e1751b96d26d84a394c99458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e79e12bc3e05886f324d495b58e32c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37d7c4b68bef1a9ad72c030c63e5b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50bf081edf125465a207453990b184461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5abddade24156ce74ad9fa32b851e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34084eda56fb8bf39da0935b64298c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834cd9a7431fe66c0d3363a1b6f5045464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9ffd58946d02e7b7165070be16c69465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47636382bfbee03fbe38fae46dae8850466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd56ada03fac74d8fb3e799f8b6bb8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb227e6399c54cb54f1f4cb36290f8e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef92474d4efa0dec849fe426736a8a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b175d44640b56ca97311996d4e4fe4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151b9b0b882eb7390ce8a7af3c5b09b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0668bfc8097bb65b5787ef9a75ad00f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d36ccdf49e1c00df0caad816fd55f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33456320917bd498dae15fd847885cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060559d5eab7379ef11f2ad8d018f8b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5359b8a5456232e1434cdc940fcbbbd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260aca4a6653c9cc765695ef29a16be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a155ae9c1332bedbb6a8fb42b96e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca5c3e14e4e294005b717532fc126b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd0aa5addee5dffb01193666ec69e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd643e8ee3c9552b6eb13f2eeed6f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441233f06d0e630d43e58125d6821679482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaca2309c030674d3cd7bac13f5a6a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28e5749ec6d168b8a0889dc9ed99ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae562f407e4c129f2e2072eea90e28a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12412db24714ddc8f009af265143e16a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80c2f45286ddf801aef0ebb9433e0c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a67d9644f4a8e369fd47d50fef8d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895bb7f1e2b0f1be66dfd8c1e9b52b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daf70ba345370734a85c7ef5c1398c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb622285db9a812477c5609efd3e3c2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586d29d491026e0b59d3e0f13ba9469492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860cfefc09b058fa6ca821833cc43c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ebddb0057e24250c87018f8cb374e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648a17c2cf90dac9e1d5a4ba8101dba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de38b70e49af70917586a63799d77d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d60d07085dd77b1b4d2f319bfcce66497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323ebc3a1c7e7f813b89f7f37fdca92498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdb4823c892d32946661603fd8dd6f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a868913230ee4a7bbad1d00ccb412e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340dc199d10d3932adb71c4146a0b84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db43268ef73b254da9103c8d32f43e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fb6dc88f21abba2c3d880abc88a92503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ceb922d50f5d1baa568539e5b5c5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcc762c54d4b20b0b16ffba7dbd3be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367b45743910fa79caae9f881a9ee4c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf25d9d331fec36d9b380936a3e0974507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07531b21c5166cf2b183c72fbc6776508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf3f3af73838f58f3b3ceaa80ac2ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ca3e4f2f542c3ae08f06318ff44e7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3256a157a69ac66f3c2730a8c25cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d80b7748fb3c482ca601fee3554832512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2c1fe649de7ccafc5b619e490e5ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb526db339972375bb952a97ad086d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc3e337e1c3ae6a75710620f54de72515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27810e0a31e7bb40779c11743b23726516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d25088aa58a49207185e9a1e44f5e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68525587db81cb779a1f18c0b35d14b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da164e6d62363cab3317871ed7f99b6e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bbf30759e35646e2b6b1d3efa8f57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed8eefc4cd67264a5390d8eb1c5576521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bddf220b3e67a718469e1da1e50f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56801b29e205d17ecdb2d79516f66990523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccfaf46bac0783593696a7c382bc45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13120c2a6f68d661707cffc240871fbc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765151e673f60ac131d397dcd2b697eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740d7dacc7ea0298aa164d1747c0e43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c5db7ddb874b30279207b8263b471528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8554cb8585745ae24a2c175a0a335ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aeb1a6f6a29112f9c4b65ab65836d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1629d6142783c6da9a3062427cfd27a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db586a4b169843b1b7e6488ff783c93a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368e57a6d7ddcfa3edb82055d1d9270533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971acb38f2177038bba24e26120ea692534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f8e84a6b6705683133caad7a41cb4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15817d5d7f29165dad5de00ad9d4c25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fe789fd51046235bc22d48b686b3b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c74cba956b6d052baccef67ab832e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ca82142b9cffea4f2eedd7c9c216a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf75fc41712eb150379661adc72e20d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf9169a909c51a02d0d0574c3a0fdc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca9fd925495edb847c4a878ca7c787542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132c9bdfc75d55a863ec124a655a8da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e73c26ffaccc4f3677965b6758c3c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93742de4d74e4c87ac205c824bc650ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd22bb7440e78c9af0f1c14575eb2af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854e2ba073e8534bbb27a9c96d65831547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fa8a57384c1d8285bfabc80751a1d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdbb24df5c7812d77365b876467d17549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a024feb1dfaa8b9149eaf8d5cc7c389550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f81e54419e2a377590fb77f393ca4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f8c9d32c83045c5fb1492209156e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768276739148924d6cea9f485707b32c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e410dd3ba9eb7744a16c004da628a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48145f2e896acbf8a0e7fa4c7c200f5b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13440496d521cbe3d05db5599f73e4bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1ee5b131011cc39fd281b161df31e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073de7650e383c0993ff044ac50f548d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7c85d45f602709ce0b9574c32a593559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0e3fcdf4864527d6baec001ed37ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38a0e7a2dbb8c6dce80df5ac57fcca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7b3274ff758c7479ce3f7a3c3167d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df496f4f122c2adf58121f04adcadca7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31fb6c27f28a0b9647526c85894965564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a841a042903cac16cda970629689921565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ae79c3a9c45e1e880971aef7d2b5f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24987f2cc830c7761c70078b7fcb6efa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487e2cbccbbc928e836e2cef98205a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9ba6972cc79ee7a9825a77765671a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1534ccada5e822da7dd6da3910632570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea283d509b1c2f98a2ac3e6a53ac15cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206be210a6eaeca4001177660f0596ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460daa02e1decd67f027ab90534abe18573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ef6a2be750b17cd46a86a153a88ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6d4e29062aa199df34564879381ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f53883f959ab953596862ec9a9ff38576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d3aea16df3d1e5ed7f27bdf861f4a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b736a9261329294dab7bbc9399814578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5888d369c9a65f92f54246dbd0ceac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da315b8b42390ac7f5ba0f935e85037e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647fe08c3dd000778964d2296ec2604581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937386e078720be530fffe6e39d76f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a2d2ec191b86d940f5a6cbb64a259583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ba5ece1c821d14d930f24056b3789584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373cae1e1fa5700971473be6fa802e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74874057f148a624cfb8bd447c9cf7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fe8e4df2cf0eec8ba13b8910cd35e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4abc955cb6b692f2ba9a511ae9218588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159acbc060ac271e4d445937a25b025589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a5cb5db0c5a9605a292218acc7353590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2f2187f98895a639e98899a31ca1b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241add5abea833abf768cd508276da1d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9877baacd3948a5e9e583bb1d8ed2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4963682828625f21627e08bad6ff94594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b6891e9d6941c3996acb456780897595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84228ee8ca9d520164287d34d30a21596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ee046fa009bb7461333375d4efcfe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943519d2d34475c008f37f0ab414f620598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b3220c4245066439eef135e1d112c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee448b2d6352cee16285f2c5897463db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f2756285dc32ed2042a0ce67e346e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5eb645fb2bc2c5dc29e541ab4f09ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80a1b634dc63f036674949185857f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47a2527dd5ed463ce4afafe4117783604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b5e8c09cc0d49bd815976458572ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd82cbb6b645f5db042cf1dfd02bc58606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb165519efb9a8b23c815b570ff46821607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09a83fcd6d14fe35c38c165c30da10608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066470ccf1f31a8ed134e4b67a8b2c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb80b0ad4d8160bc57d9d0d68b3443610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd31a921868b16ad031cc36301d9cf7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352472b10bb7f0028c797fb2db9cf0a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c8a6fd845823fedf8b115e97d228d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fe5fe60b6de8a9225ed59743f837f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f4ac8782112363089d5328f54fc09615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5b6965c0ca10852f65348b4e71f3f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40fa4710b95f59b7abd6ffc508ad8d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55038e3826aeae4ce95e1a7fce2c1b0b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c129cb841045c493743158eaf1165619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538140cd8cde1e027ccd57f0fc4c2ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614fc4f45cbcd617385b2f2b1486004621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67bcc28554bc67928d486d43d330bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd17cfd8ec3057a6688235f59cdc91e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e155329a2574b6fa1180ea932a912624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf5ffd87bb174e8ffe0b2ec2672b81625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baadf3f800971b7edfdc2ede7d78713626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870c7adf2ae49bc722b58d946d38442627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c0a74188a480cbe641f8326c93889628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c2353b94ad99955d6ca5a428dcb80629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb15fdb8b92e2bcd8d1fd1b79d1df6e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57653b49f3aa34e59fb0e8a5d759c4ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2098fe7fe80b147ebafddfcaff5550632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694f7cca49821958cb95bfdc4625d57633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c86e6ead27b993dfc2d75180d83ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a1278b1467040da7d2f0e0a0009e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe675d31c2d863ed929d88c342b0219f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84298cb9b9041d00325df97324f27ee8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6d08a3497ef5032a32690c32af04f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38a63fcd42cafd22f3d04925b45adc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7defcf6e0944becd1f73e310e1c3cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697f8dca8acbeeefa021eabba4db9c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f34d4b6c445eca336f3945989e620d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b694308a370f541e3484097893cfa0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77855bad67f5369f0a93ad4a0ce393e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddec234fe687ca2016ba31f912993ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c526fb7851dfc0c15280766375dc0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171c6084de051ab3a920bfde887af3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5d2d2b9d772393da3e2ff4c41a4c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d5fb290863cf8e18c74c6b49312b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc5c7b45ebb4fbeb33b6a19b05d2e6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2f2c50841ad11df5b437654eaf1f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af946a9de07a59976afe1f0d610810652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e750b0b341de3a7a646fcb9472d1e08653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802f20b5e11ab06e2795e003133b06f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1d4859ba2eac5e7f1c56d066203cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14bfca75ec0fc0994aa31c6c240d7e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d88654825a4dc8f0e1f50d2432a370657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5fd46c9de2f7f02f73356a976c455658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9ce4743523e20c162f8abf55d7a37659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67e1530180c16d34c44334e6cb7d03660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c760a846ef2954f922d97ea9d85c0c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23ad99be50a521dc94dafd12a6c525662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6ffd80a402f516f942918f1ef5ed6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2feeb85bcdddc19365d1357bb805e2a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc729d78babcc7e466229d4fad1fe367665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab3dabb70f168cb232b0c6553e01ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b9a31022db56ca2e29993d228004c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251564d60840edd37d51fa3320586041668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cd2b5fa3df2f2c22e3d12285988a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39d12fb6593183fdcf0583567d844c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e50c931ca3297e93cd520abb20c05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7a914258862681a63094404b2eee1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2ce164f1edbf8cac3897af9efaadb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c67f48f190595da771ed7bc6cc95f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13025a7e903c54e6136af61d05a4f822675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a008c6f168910ff7477e13f17c1b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbcd086b32bfe9af0fbee09982c928677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffb33d84b97472faee1337f48ac9d3678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>