--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3169,51 +3169,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a917acca60a644badff82b07975d331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f420db13d551ca3c398ecdf4c4894142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237b59424a50dfb8380cbafbef886e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00a1b0120eb41d6de8fc5993d33aa24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080fdbf78aff0bdbfe702538d1790fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd982380ad04fb2362bf6cb275df5db76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e270986b5b34066727760e75733cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c681a4d5730eaaf002d29121b24f028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30318fe235707c8b45567125a782cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05572d918b3e757870ad3c1797009dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722c0a64091c8d3df2930924c9cccd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13890dd09a78cff5fe11379a4048158112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c52083b5dbb4866b5aee200a85ee2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb585fbed55ce19e9bec9b81c544df014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee0ef196feb6c421ac6d606e2360fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c9ea99c1dcbaa120d1669c33727bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ceaeae46aea99787339a0a606e4a7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1201439a0cc1a53554114e61b9147518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92dd3701de8b1397b127d39d797cfe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164c52e53e047eca9408d85e5e5025820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e54e6901ea88f5a08850f8f787df221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d861e61fd26fcbcf3b93d9551f9c8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5aa92108294c47307564e8961ca1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9d29787392998173e140eb9b2569524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bc10f6e2d7bbd1e4b69c447406a0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c58f3a6200d0973eab13914b52fbe226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d408d4304766ec21b47d414e2218b6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf69dfe7d613b6641b9adc6d35cc2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4050dccfb5ea3c2c7bae5d70dd3838229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550e82dacebfa2ca67f497f8981146630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f5924f1784c759f09718b7305581d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2142e22289d3f775d7207daaf5494ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c40fe733ef6b67630ed17cacfd5e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403c7338c6d07520d401c8015dd370634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f993722e10e6ebd80914c3108500035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c13bb22fff69d2528aefb11d1adef236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b4f9f802c289345a69beac3da1cf837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039613834e4158ae944712a78533658138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d82d6bbec690961e7f9e02313825039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95034acd4ec0a29db7ca58b24a3b4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635a09be5072e72787d222e28fabd0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797d1c01f55225c3a4ef380c1c0f39142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f75caf870ae26876a75da2ec255bef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364678943c11b24adb9ea545c0bccf4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06c48f4dd04dc5ede6a6303fdd5b1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36606a28e03d4bfabcfdc08f4d7b174146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456938db3dc0525b3a0d2cbfb45244a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67b5f90233fa560b41934b3b450c3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074a9e22e5995882cfe6b8ab2c08d6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48779b67211f1f6eb02e927a3d3b556c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228df42cc3f9724f271b9ae62d8919cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63d58b1fcde0b7385d251e4ad5859c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def109b6da18786fa283fec8648110a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58017d13b62cd4ca63c2f0f190ae16a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d9cb21a9411ae805821f875a259ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be56224bac937b8fba33aae1bd784056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf1732511b666e3eb1731309dafad257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516335bbdc3ad1b18f015af19eff4f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ce671b9b7860ad29ca7c59688961e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd7c779fd42299fd7bcd4ffd99813260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f66138ea4ee7ece342ebbaca1b07a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163de7b7583062a5b26b0336065901762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddbf39005fd38a7e337fafee3966d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966848a08271f99fc0dbde04caf2ced964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e41c5678c6cfff712372e0ee6707765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c79e6d0278b8dba80461a8325f3ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee50969da08dde386591e65013e98ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f86701af3e3c4e8401580a3692074868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a502a0143b3388add2afb414fd76169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b5d688aa7b0c711c3daa4365d86e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32c4f598ee977ca5bd0e7cff7252e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc940535f92c27f95560242f3f1f00472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dcfa618756d7c4712fc98d894637c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed6400a75809d785bf061947807e5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc9489a65a759dc9514cdf930cb3d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b79a6a47250422adfb22479948ad8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9e53a857c3d82cd9c4a84009c721377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fd3f47e5f62ddfeefe9f5992d462478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22451d1357cb4d6f7a758ef4e8d2af1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a7fa02782782c28b4cf5386aba65580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76882c66bbcfa429f45ab25e4ec131d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc7daf478010ad18611940d38488d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd7b465bd94939da2886bf627a1b6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5b5b74f93a657ba309b237a40dab084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae37b28c0cd80e4dbb8b7805a9739985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407ac3b806585220ee54621e707767786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f498fc1949cc91e40bc1af7d9b3eb287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65c17c2128d292b9b9986efbcce87f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b58610f826501c742961556f4bed989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a30a459ef736cd1a172c20d47249d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1fe5765d9561da71a593c0675509191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccefae918829d277289dbdb6a9a553892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6eed264d86f3da106d13552def5ee593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63449f9db597b73ddb1d67a2ba686494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e8453fb9dccfb602bf9ca08925c5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9829bf3bbc83b919fedbbc507c138296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5952d1ac9a3782777b690cbafa40f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe5d577878946cee302a6857185d0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb5f97d9f50c714031ac3c146a7e7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cd533e7dd27956d25b8b4cf107b09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6a114730437e3e8610ddfdcaa655e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a69313b8bbd27ac4551a69fc7d68b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5636ba96b296ef0075ad4541f5bfc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b039af5bbf986d0f6ce467694a76bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8808d56cda2f972214237e9dc767878105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f763777bfcc2479a7739d371792de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab52a806197b42541432bdcd0210a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06938e298a2a02c946a5d6c822c69f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fcb8d9e57b7c1bfd2717fa03cbe57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1004e9621291f34fe878dbbe1b44e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e7893f01b85a1508804c3485ba78e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c49c51a5559fb64dd3b40ff8521f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dc9595cc8d7074665696966c0feda113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c30275081850a04f6a2fbb233bfbb7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f66d53bf00a8a8a5f8e6a637eab9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0bd0da946814df9b074ee97c86fb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03e0d75909439fc418076794852c10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709bc242d565de0624bb97062df9422118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71386011c20983695abcd7854a248338119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d849b5f591b3a781e04d8b1f1350f4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477673ea708b50053e0000769c5a9cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ecfc7ed75d66ac02a4c80b0e8e969122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3c9bcfc35031fa2a600a21338de41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc6bdbed4657e0c0d6e247e5791be1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb433673cf2e27952c2a9c257e58dd8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cf1d32eff4448e7e7a5ca93c8f749126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45af0d2104a9688f8cc7abd7692ddc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea0fc826e4fb1e220fe56eccf17b5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c82ffd0d647b4d0f2b949833a4c23e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9ba3d7526abc021fa1b4e870e3ff7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd2835f28db3d2f7e0242fe788c029131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdc1d2ddabff4d76bf72a28cca8db3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c8c426e2f3aab72c9113591a9404c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9f62f09ddce1b74eaed3b78974af6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b6b8894c89d7209d7ed25e594d72a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cf303aa1148190210fcbd918905d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16857b855a6d0b9ca5d6ee67ff04badd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383f411bde394eefeb349dd087eab3c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ae21c4953ae2610b7f5f7950cdadb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7387152fa5985d90290065efdede7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f8878c2e8b51e90769e8f2168e3f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58188ac6a6eff3690e7878e9e43d78e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311076457e395301e2223b5535c4256143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee920cd5c0bf61376d41470974788c41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086546ba77196a70ecb74f7bafbbf57b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca9775cc9cc1acdcec23f2820f65ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7c1194136153071e2e258d7a71ea7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50bf952f21ebfc913f8a447d0fbd88148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adbc18430bdce8d24132087bf9d24a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5343affa578bdba17af2f6a964395150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802949a41b4df243a61794849b097b13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc411f3a474529d86d5a590c098e26ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fb9fad71e455772d45ad3aed0fdee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6ad4f56f0a190a4d63a5263b796c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e05d75028c29b8ea4c6f8c52d91c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a440e200b49b1bc5675a396a6d9e68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b0b5e542cc7b6171da114695d7395157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d059654897c68f15929fbfac74acb0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1668f13efa7088f66b031319409ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8fa398d110367c28bbf5fcaf490c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa53875845b1066dfe503d2dc0b748161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09662d9dc153e27966526f86b3fc196162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3776e39b4655d147f992cf75a776413163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed9a027af50ffda20ed23f7df76519164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e45a7e9039a9011ae386e1e7c3b9f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02890393d127ef2768b27a1c1862742f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183eb5fe2cd63d310d36abfa9126ab6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58db94c84c6ac87c833e31a46496f04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361b713ceaf6442085a51687f88ab99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1f6f7011fc017ea2cb60c9f42c16a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa55888ba2b2a050981f7ca0f84a58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb0e50510d57e9b3dcefc6a18b494c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28389a6ab04ac69ae950d8cea903aa6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bf30bf4c98c30f9078153e184159d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906883c95a4f968f695367c9e0a70b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddda7c3c74c6a4a34239f4df8cc1f57176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd79c2b6fc06cd5dfe27ec63fd3603177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722ffd8b0a293fecbee57cbfdc0c0fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f55047e9adadf014f09c1f3f0ae36b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f852c89bcf8c1990c30aa24829b5df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee327338ab918b2e2f03bbaece2e4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d78c5a26b14757d373fa803a2b3f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d49008e6c6f072ce5f5047be5c861e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d5d65eb1dc245f74b4fcbd5e93148184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183a888fe024e42d17e40f74d98449f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2a884b18b97975eb77e6ac243e237186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9616ebe2c35ea45b37c33a5a4070f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2474216231d112aee8126f8a9fd1fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff85f8ed1bea2c8f1da74e21068fcf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77614e00b708949934c6452fa14d61190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd645b613928cbd4001150937b777e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1daa1c5a20b985162e2ec32c6dc8d5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8f8fbad1940b473e1c9305be880f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692a4440a50bb2213a1bf36c90a1db9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c02c2e8b488b644133bacf10e82fb0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2aea4cd1657e2ae4dc185fbfe0ead196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0a11e47157e1818e571e7531f59e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e5410fd9e8905943489900cb69d58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680ac1b214f08ee32cda6e7bbddc458199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933381ea5eec1d17365d9ea85b4b231200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac3821522ca0f6dfbcedc0c0112dc4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a2b686ed0b98fcf78692b5aa47514202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81db5fa5432cf5293f4b68eb520933203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5976db7489af501322bc37318afdab0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7aa2f413ccee4a51c87bc7fe19fd7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c7eb2fc72de48bbe6396bee71ee09206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf63a3f469b55e75c204696d85a48d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262f11484e8891b3fcae4836405576d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414b6d1171b5388b25bb9bb122c5bf6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e8e081139bf7e20562f1757f72873210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903eea9b09f0896c15b373cb978b6dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81991a1ffbf554301c37d42280f97c87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ca7071b3ad914e10acea7fee4c7e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca551a98258745c72d455d1a8dc65a7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1facd86de71cac2e409c5e560f7146b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd295ae32ae0e8c80881f58752e39aa5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1599b4138f870936e9cc4fcc2f1d7a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908e97dfab1ed53da1cbd5cb9eaacbe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ea4368e9460df0675a759d6944bc0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc2f76ed077aa289e393195cd02002220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837bbcd7efb1c6dfb008359b1d7a054221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f34227a1e8420794bd1f66ec27358222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ef8bc9c4f8332c73747e37a584c40223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89770e4eb434904884f0518c4ff197c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15aa094f59ecdf2fed58a953fdc94c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf862bc5ad8fd3b1f2a7ce675dbaf7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3478e2be0f228e736db18009812bdd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef450a4c63bdb24d009e1c00c73afd1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d45b07ce2b223d52895963d6bb63db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3a055777b6dd2c331723be3ecf40a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6ea6be8c92092f53ce9d05ef341bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e4ed4d47c2de1e834169738f6b3ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4449a00650059465818aefb133a512233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9a0e9ae6d9b2ee89abbde593f7f1f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fa333f5ae771c5c234905e341ae55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf19a84d008f1d39d532dc0d7a7a85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f9ee4f890a41d6fa74154e7dec13a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9482ca98d1176412b734af942a72f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d8b03bd6b19cb375692a3bd14c2d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede9cfa16723820a211d26be9f60cba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354d914ea641805dff5239c2e64e7c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab7cad9c3e5c68934bb419a8be75a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795af73f677c17674b7fc109f1007f94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec19a21fb231aa2a76d8ebd365e4c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6676b2caab3cbc3783f67289c7e33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863ea6d88254a0ca3d0b14dc29ebbf9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e44c23c94a69e156db95ffe3f0e25247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d8ce49b27a60e9273db11d4190207248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f44defe31757e550bccc8775508e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa57ec6c301ebe2738259b9989a472250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a2e0bedda58f2ef681a47e02cd9f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c59ac1a7176e0a870ddfa09155066252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5c1ae2f33609583cbb92a942882f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2ddcf2660156fafa7434b8897a748254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2ff53f5cd41443afd4c5ccab4474c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0dafb160b7d42e9a6cf52f38d2fcc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae89dbfd6c9d84e5789f33b35925f2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844dd3b2d3c002a2d17b7424d16799d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be7691e3e1b81e8d7c62ea631a7d3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c5412e1e33bf96cb3d5749d739f79260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7149608fe9ac60d54d5e10c7fa3728261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1151b2bf8e250fa0c086e3c2fd5c28e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4297f01a02d237426d183228865a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7af55d10d90fbbdd39494168ef9ee6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7d0fd281c2bde54864150a9ca0849265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7240689c695d6b841e6d9e5c001cc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302a3bfcbf2c948ed5e1c563ee28170267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b481e63a87159aea4d7b1013e87fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed1f5149557e5b3b47b1af5c01220e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa43a50ad7302a0d7e54f798ef7736270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703f84c8a2a12ee5daa2df76d6a9ddb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160748c9bb60c78d7d335ef805d6189272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c804e8284a135085f766040b69a5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea46b5e9775fc2f3f3ee2b8914d89a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36304d57aec0d5d42221cd432509f009275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d67fb09f57c29571f1397b84b28a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3dd5434c94b016a0342ca3f6be88c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a511bf7b3a68f0039ce07baa51c97278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58da19d639c735030da03d01a87611279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1174d84d1ba36b88bc9887b05cc280280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d11cd8f2e8e36ac8f307f0fac0e28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d78a57d105dd33ee482d9fa14b6d8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c87d8cd0e26313e8c929b6970bee5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66853d5f5a2190643d269f8275df6b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869131049a0bc73a3249334598521ed2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8b07ccafa9df21e47d2a1def6a11b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750349b947412364eca3ea4fdfdc70d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba312f0035a6940ba62f640c525d8f2c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdefdcccde72f2c531c83d47f0ef8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031ffcbb1f0cff75866db301e1848c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994d0fca2120bc6e82cbb7e2fb7bb80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c70d0a4527f0c06e70b35b4cdd88d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597e0eaac362f5c3eb38dd094e8751f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd511c251bb6c16f26f4d18570b0b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944b2d4cf53816083f4e77b5c42b055295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d58faa314c61759c58a368b04d0cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade353ae8d19510f03c6a08dc73334a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de363a6c863334b0533a36e0371d540298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66396cab1fbf0d4e1598c0909abe80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbf721b1ca93e85c12e52e5ff0d4ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140763e4f35af1c1e201757e7d6bed6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa07fcdaa4c7dd47137671643fcaf8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e534dd38a2c260c49242800f26b712303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b45d94a970ae812d17181f73a8c95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c7635c5d8e440a4d2d82efd938de0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e4578a6850dc8d57e77d638e94714306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576af08eb51e7cc2ace7949de67b9d69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e5168bdeacbfad3be96efc2d5c29a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bff294c560d80dff3d1cb5775a019309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d784c66e623774104374bf001c1e90f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c8b24a8daf8f48c9fbd799772cb40311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3dfa902a4f7cf02786bd15c0ba96b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0fa79e320d6dba593cdd5a475a3a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857d5897047665123394961903abf9a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c92e4c3e8f608fb617400c422c0742315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64bf593ba96905c8ee27179a73d21d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6611d19d83799f034d781218daaa1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87decd839d5bc0f0258ae3d70b3867a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83e08d9e53a9cd06a945acdce58684319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7706d008feabc014146651956d1eb86320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d08a3ac9f386417018ba69748d8519321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e4dca6d606e4c994e3972f59b6c1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a8e4e6c04f009f9e17aee46735a9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec3843110d1da9510e59efacea7eba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64be6e361914dc281af03b21ed5895325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932728cb56a0ef0c40e6f1488b23894326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df2b1f208b7a2ce5a6f479a4730850327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec410a1e1868b4f0bd97cb2d4463266e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102992c46f69e92edbcafcb2d952ccff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185892c985dcd857a4fb1c66ef395b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189b88034b8cb1722d6c901b5c9f7c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa745b3065beb8f80a7a2429b8f693332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89e55b292c8e6cb7a34d78c098761b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067fd78978e593a70695833e0eec2b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e89355c979261b5b0ca1a702e9c5b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2763851e3ded3682c96cbb0a70b24a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e3a42a22c700113506c6b3f8f8f91337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b6f7facf05233aac5921414ae06e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b215e94f5357c7b144faeb4b6b8281339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5ef8762819b6640a41a14bf2fa89c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcb9a62febacfafc62f50416443e93341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58225bf96097ddef30d375b7df502b7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a9d824bd25f3986a01f5e71276193343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5277bbfa7a73dd55c594111cd3c83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce07e97662ae3cd8865b81c3d2bb25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024aea6237dbfab925590e5719640f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3501034242d3e001a3fabcb50f40e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda4b4b50ebd4a81219af55e6eb3015348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde743ac5d2ec1c9b1c2e658d424564c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3d2003dac1323fa47b5123fa0e216350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b96e38d059565502d99e062ba3afca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acd78b8e17051903d9fe391c75714a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e55f047e3313ad8c616908f28091fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dd3e673c5c1cb549f1536df0192ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d133f0fbbf9ce70828daee389da046355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3f60533ab1a6ac0302556de2db5a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6f90e727aa5f95b5be333342f7d2a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e141659c9375639f35d79ab4838b5d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ef47aa3f0b802c430384d570cd4d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c4646a3fd916dcd87b1fee3942f8b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9030110eb3e44a8413830a782fc2732361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979103c8f1ef3ba35034c82201eeb35362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e0114d39c7c54457ab046cee4dc78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352451bdf86111cd15a8a8b22a39e4e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f103273c82ef6fd52a01fca36a03e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8629347581d58821f5f7fba77af6c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95ef490de51abdc9f6fdcf630ba6b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d77dbe5e13dd0637e5253645dcd10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd96d14f28e84c604985325214e466369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12048e62a1adf5097b14e74eae989740370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e028388aa9fa6613e03aa116a1905b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf62fbe73b294b16c196dbae1c4367372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acb474bef02bbcdcd965f21f8623f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3f333eb535433f7bcd5437296f242374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc604b402d84677d0b277e7a42fc4cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a370c2c60c84175c40b6805a338cb9a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b3adf7ef232392016dceddadf363a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e63ce970f48c5d9075f6797fd65187378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b242815871e85c7e240b6d1b6a2aa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fb63498dc8d41ef5288dc6120fc00380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74a4f62e4a5124c0e58801e6915df9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81862a4272ed447342d3486b03588456382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970511c11c1c835cf8a7a5374c415a68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfbdb6255bffb4e733e1a0e987869d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0de79bd7c6c279a8b3dda4ab5beeb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673d0332c84c0e83694506920a7be28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3b9c7bd2144451722130b936f0ffd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aa3718ba8c86c9ac78cf8f12bb413388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a26bb06e5d5ce094b5205cd139321389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb37eead5a5061f0536830c743fff30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248969ed36c75a8297a2a8ccb3698f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f4d3524fc0743d00a74bf4ba6fe3c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdbe211f9f339887e53a154c997736393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e51aaf3a21e77d182d07aa3c8da0d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b87e9e69ed867980c8f24e113d808395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209892a580883a48325bf4f4044ceab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb545e8643021efbab81f858627efaf4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4ae97be3c68e0c218db77eb5ba803398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbea2199bd4a9410e2ec13cd1f8ca8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaef1eef22168e52964186603f5d032400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4132bd86eeae436fc13da5d4ebb818e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b640e8e3ddac4c4a645f3a45ef2fee7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b6e94bb25536595c8f96bb9315299403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52b62d877450c6079d66ad2184d3f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9632910891fb439169324d98f4dbf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e032b314ed3131bf49aa7959f2a31a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8be945a27d4a96c2aae2ac2003062407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8b311dd3cbe2beee263e22d1a3874408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0703493b7313aad83c0bc1f7a04754409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e694cb2d372431b2ab5350348f012c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c6805822aa400545c1065e8801c76411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3808862826c57c06b79adffc349f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71e3c55451b2ac90fc2d7a8c59ea41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce247f0ae1fbb1aae9e8fc439da2c9e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ada534b9781aac38041efc324bc3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f112957b0d65619f7ba459097acbd6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43acd3ee5b690550086a0eb346297bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e68a4ec09376428df94333f9c8c5bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d694dc5b8829011ac241adf9bb939dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f200c24e8a901fa653e72194d8248420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3784e12d2eff0d4149c83a73b29151421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b781ad3c1384d6195d6333c2e1858f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68681c7f1d0a7aed43aa1bc25fea9318423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1555d2d9930dbe460bb06ab72fe0fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8fce0644d8ea68e68236eea8eea99425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411e77265117730a215a618f45fedc6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340be21f08e2124733cb5fe27ae3ec69427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8333eaf77e2689a19bc53e9fcac44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271756a44d9092e4e8d8b3e9c8c92375429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e0bc3234e29e208c1e715a307d669430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7cdf2f4f218ac00453bf5bc3ed558431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8d754254494f7d689c84c947459d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09337be04ee88c3ceb7f2215587245db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9b530ec5b76af49f5ad11c0461d25434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409c16d83d7aca1d81baa9f77a726f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32df4953d0b83ecdd4938550a00e975436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b1452480dc4a04b6c57989612473e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa2f1fd2704acf46590b27d8b45f0e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855ae240497338c2630b12be574b8ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dac5a109f1e256fe12e903ac03a50c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6f09ac9213927d5675397bc7e98d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca524b10edd8313e609dc8be7aa9a85a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e942daaae8591e3fdefaa4a8bbf78af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93865578b459dbdd69edc8dbeb60628444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731f62c27e040bc663e50a86ee6eead445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6105520d49dc801ae54e77eab576ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07721cacb10303a9a86952849921cc4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690212b0f77a2e2600d80e314b05b44448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb714048718bc023606ebb8bb567ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d11cc666620031c8f7b34aa189082450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae91cc37d322bdbed7335df05df572451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b73a78612c0dbba6a5ac6d3687e4a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d464215033f9fa3b20ada4455226e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71c0a01c3ca58044cfc45f17d64090454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3afd08aada729ee3e5b04a243573a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4621305abab46c6f3ea17d637902e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e35aca784f970bec9f3df98ab368a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dfab983589a9729ecb73da7bb5bdb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efd11d80737b16c27e02251c71ddfa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00778e856328996496df5689b79d32c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9235163dc1f6c1ceba983a2c19daea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c66686cd6568c8a924e1073b783bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a841d22d7e73d2d07ec8ee1cd75f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fa448921b0abde94c1592b0609f98464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaaa8de771df1dcb59dc688d3b01fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b504e899b3465879334a17ed98d0140466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f1664651fddfc3de3b68bbf4ed1af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876e6ab3c443fdcd13bd4762b900d30468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378680082be93abac29a4b9261da78e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892633a617474f160c1ad43ef23c7730470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9711dacfa5783aee028911bdfc71f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246d520ce967f41db923c0449924484472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e8c53616869b589b6f0154e567313473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd28a5c070d6a1e61fb92319208c95474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8906550c1e6f0f762d21ef9747f8d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9eabd9f6225351a024531ab210f70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ff85682b7fada7d66d93b23d1a23c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be6d814ec80cca1a476e408ba0a416478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5406de76afe65f6b3498f5ec05d8d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59332330df7de6f499f71fffc11d6d59480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1ddbbb2db27d71f61b50fd2394c87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735af9e60d496b618df7c6e9f72a866f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8d9e12189f3a29d5e0226e3d32cba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3ca06b1d9541f72fc7adba8d30351484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99521b56f4d5adc62e710eb25753d8c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929ba8c922ec031d66557cea5e65e06486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4eaf1bfb62355c499dd801bb5eceae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28525d591e0fd6c481f8120eccbad3e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726240ac9d95a454cd3868c70156866489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc894aa1b469f8ffe5d1e3e51a65659f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f266e472f37feb181ccb4175962b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c7438fc819ad657d9e1ec55b234ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12973fe9c41eca071062a7d7621a35493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d27e05106c5444223bf1af22ce5c6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb29cc98ccb9eca9b9a1422d13c9fea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d4f5b84bba2fb664ceb2683bd7276496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847f3dd1879ab03c41a6748524b8f97497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43bf6c04c2d39df6f3ed53b0ed2e96498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d8762f73696204db414cf7fb8db25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce677b0f854d777de1a8bd6a22b8bb6e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2103cb44713e77938e6a6432ac0647501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def45e3108c96fa5daa4d6e88fa797c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd11b2610f4c0bbb220a7d534853a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981eeb64a09a7ac831147650963884a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6e3c22f60d38c2056886561401b7e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259cd73fabcd956241776595f42f4f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a11d8675583f4accd9df18658b8f3d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e659c31da69abb88bef3b49d3c808508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51efbdf33384d38baee5787649ebf00509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761cd28d50bb6cf1def3d9b87556700510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e29f4061f8005eeb3d61df2975cb3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d50a330bc3feaaa7295c8b178dacc2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08fd6b9b3c1af863ccafef7efb13c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b05a95a7f107928111815a1ae6f16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62a9af622ee1ca64122f51c55220f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b61ed82f1adc10e538105b04f5baf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec09b598c081bdba010e6be431ca89e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f969bce221f883f2d5d634e8e450908518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9d7e9775107b24008286db3bedd7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eba11fd1b793d766442e40c4de7b67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cae70276e1431bfe9d21d7d0fbf61521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a39a9a6dbbe359876c6fec15b0eb6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f02c794288bb124e1f4f27f12cf01523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b07608891e0bed5e2be08463b30cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f36efe003ec5789905eedbac907b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbe37965c5c74adf97292c41aefb44526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cf37803ba1e411e62771fe02dd0e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079db8bace2fbf17af7b9cc722d2bb3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17097f71c9b9b5eb1b8409a93fda1237529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b5ce4838a0b2e48767beefe03a889530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82232ee739330943a49804bc980c34531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888ba893761363914f47b81aab9fed0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f612798f3e7fc073f7cf2ff47ed3d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e479bef9b4551a8504ba78f2462cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2713a8d814e3e0adabf41ea69520ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ec476b1b221cdae123111652e4afa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548606a6fcc0c9befca72ff15f2f6a26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e3cecb56adc0793a5b19e079ddd56538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d17c916fa9a40bf21854448b067d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf24ceaed182638e291d6f2a625963540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995f64c0baf5d971c316bf67678e264541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59926224cf3fe2448184962cd2a9e6eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f0e1d2acd2764e22b8bc6fb32cb13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d686d1e01bc7b92b480057ea4b88f67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a695f53d604f7815d8ec5de5d9dbe85545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8a823e9ce9719fab71e865244df8a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c31f39899ba7a0c4ebb6ec1c2584a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb7d40c2846707cbdb3de099066f7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51875703d1ebeda0ab237f5d496bc0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52676d2a1ca5abfb231f942eacbac345550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d16d0f5ad00cb56d1d1dbcd32378a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb643b9cbf48962ec65ffb6a6fa4b591552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13428b946bd55ef09757e1ad4f5a4fee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d77896d55cd3448531939bf19fc30554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b5ec14b62e6607b42438fafc15c1c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00487da4c9630227d4562cc73c44ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecc4af4b617a74772c54b2711fb554557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b7c2b24c6f84ce06d04719b103045558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b301f85faefff17b9049b9ec26e83559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e4c50801822659d65bc64def56fcd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038ced22b0294e99a5a38ecd35f00ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628709292d1abfe5fbdf706a4802470562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bec79760611d34cf3037e070088e12563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf574cd5b2cad96dab3bb960a46dcba9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc821ede16f7f52047dcbab94bf73ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb8dd6975af968727ef1e216568327566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85204618e34bb30a3334e736fc34f67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889a7a8a22a7130acb3194dc40dc38d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659cec9c02d01de162cc2c7cba3fce4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029f329e405c01b17b4e608191b8e2c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74fd5ec24ab9c3d6d1e4d3cdc8f2d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2c96314e45ce3e18187f68d479f0a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bc04f436e8f94dabcf16a591a490f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0541ba90339c77b7e948973ecf282f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d71faa288c7fca01ef3c4187b0ee56575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128cde9841405cb616134ec95f0bdc1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145bf0f7fcb17c467060c3d9bd58a13577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdde43910ff158a888355875ac2cc1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba929e40c10d2d976406e78e2643f4a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e832994a766ce4431f1ff7bae73d0cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871f4261f42cc837ca2965f06a6e158581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71706b46941214f1e7c7869f8e7de74d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb7f26f441645527ff178796f4562b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a00fadd6487c23c02154c1faa5d30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be9eb2fafd688a459f4d1598a15aeb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402dcd9ddd4ca698dab1f02d6d6db89586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e34472d66b482d9f0cb3d33ae7141f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971a67424bc9edaa90c822f75769401588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cd42dd46d2023ba0b3c646750e3fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4a01f43b6823a47eb582ed02422b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07974fc95d3286a5d67888f3a53899591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a1b53199b893e3b6cdb51fe969907592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58404f2dbd8773bb00e4a9f7e3f202af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5dfea80c708e7b5b4400f578d05b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f76f9e9999755d2d07eb5ad8975673595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f334209c7f55b858c7ef61474c5f65596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c5596b266d8e7360bfd6a22601e6f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7149e8824625133c61740196b2d92598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0dc9fa3f35e7649989e68923f85fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0676fb9eb2fa117f57e34b6eaad84f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e17557a6832976569d27f9fc88f8e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08839d86483f5730e9c3dea754994f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb53b1cddf3a5a3d33b136bdf5a08f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09210d58158e6b5d57937ced49557130604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821fec256a83d5231e51899e5eae115605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6d2fdd9580e03b371b2ff26f74128606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17aee46fb2bbd23908de7bcb897b80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310888997bc0881f6990316bbc86ca4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca78236dde9b8bf0da8bebb735d3f87609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809c79fbb6cdeb1e5a8888a8488d69e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b772279461ac239796c2b634fc551cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdfb9fa51f6a2c66adf44d06dc8b2b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40364f10b0c2de6a2b9eaea764923293613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e37a62920d8e9461ccdd5b2c6aba2a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5f6557c4cf1bd3d99b7c103d2895d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad335cd641e11171c18f83449fa7e8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1437cdfe65bab8f74fdee73aaa321a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834cdd8f3865896a948a9e00c810592618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d201c34e5dedc40c5f7105ee9aab69619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c7a47025ae81790d96691f629bafd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d954bbcba84cecb51620b7befd6c96621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fac531c29345a87a581f13ae7a175622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75471603f958e7d7e29815e67c52b252623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d25fe3f033efeb844cc3f4e4b3c0d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b7a309a0b474d0ee6273f018ab39c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750468d5a8081643901d6ad001f057b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be4857c4da7e665ae64fea8d127b25627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216eb47262e4497a4e174d7908fc5fdd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fe9f064ba9a5b12a7980e7b2fc699629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7337c81d004b72774ce6038845e7ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2a3f7223b8131e30efae15ae4b6de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0184bfeca5afa6256e4f52c64d02b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdae21cf366190b4064f9dbaa6768e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddeffb3fd1f7c9d6d476734d3c396d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8bdd168b9a63e750d0ee610232ea0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c705b4805dd2f6b2b3c3f964446236636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16570c108eeaac2f870dd84c94997803637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412212da6595657ee006a722bf2f5b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048ec924e57a0755e0ae5692114dffe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe60c2f2c298aba680adb6805fe910b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f4275a8bd70431e1019fe24a8c092641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82802041784d919fdc974e861d4d54642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca43a7eb1ff3520018e7959a686578643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257685201f3d14b6f8ca002fecc4cdb2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cac540a0fda0d06fd67817eefc29a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc69ee369cde59e328cea043dc52fc6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279980fd9db5ca814cc0752e7b75239647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb309277b0166431b136d023aaa876648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4fa2f76c70104675ca26b4123eb17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92def24262a30c3be75db020b5ce31b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c950d640a6e4b5f84a9ded46e5a27651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f256efc464c8f73981d9691527cc8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020106b6ff6f97265234b24d1dfa0fc4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529bcf483a07d0d5929e330764f30fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2498f6227647f31db7a6fe2a9a8e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33275ffb2df7161730ccc668dfbdc5ea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7131c196156d1f8a7bb26511aa9daeb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e40f2872c35117e4d864f60bc76d8e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7ac867e42cb6a896de24a957eb69e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8b90ba50e2ec226019aad2baa991b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b61cd3a8707dee2ce7e5910c0e4c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366577ead03d0a82802439dea2489c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ee87186ee35e777c42f14ebda5c89663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166f368e75730d2ba3f16079a7ddc11664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8808c60f9719e54db881287b6acd0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318eefeb3f837ae4bc99ca596380faf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0904c7455202c8e53e5381a1b837621667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef1c7531d7f8fd4e36ee582198fc4b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8f93e2cb941396ea378a10353a129669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4430f91419ee17c3213f162d23d6aa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1593118ea58d666b718732b4dde8d28671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a770c011a187170c2e0acf07d974a31672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f5b812446a9b80bb007ffb8aad5cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a0f1b9e5f9a42874cd5fdf7dca9c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a243c4acef48c97e63b1407e53457675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef6058abda4ad59c9c203c4e7c2ac4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec090a35ae90fc69bbf90326ec99943677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844e0d7b03f0bf87314b4727f80c6e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f3d1326c175f830f9619a8e4a9caa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cb9357fbba922a0bc686823c7514e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7ca87da3ac9142b410bc7cf7bbfe0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1124efd269e85bbf955cfe03c53c0af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9968caf35ae25995b202f408eb5c8b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc632822ef2a26ae260013accbedf7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88189cf1bf36fad07f7f316efa396df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244ed2038ccdc2c042248cc77cd932a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd88da3ba6ea77876bf573d886ce724687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966de60837cac60c70ea691b6dc923d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e170080ede1874a435b6b13e98bc1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5836e165517610c2d786901322e26e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74157327122692aead237073d375141691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a11844d2cba6fa1dd7613c569ee53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb910d0640ac97fbe2d026d5ad746c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9053a362920f84a0c9f6b31dc0f4a0f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c52b6220ba5c06cb086d180673a0f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d8e59a6a3e12d9c23703033d8f710696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee976d8198caef98ca5e426116298b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e01afe6a73095033cfee8568d914b0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5504db83b294e2dd75957544a370eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b0d835d29df043e5241fa601a408d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee028f5c77a6d9a7fb94c5712c31073a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851dc9082587836e19eae2ff28501e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cd13ec7366a2232d3e06a5d96936c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930322f8586bb95cf06161209f70f175704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5d85dbceb5ac69288eaf14334b8d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648e9ef0bd5316ec2a29ed600b2fa0b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717aee85ef226f59e952238f62b89ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643670eb694f89ca1c776c43ae6b2da3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f028c17b29a9392077ccf56201d415f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cb134bf6d131f3b7a81e5be5ca893710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6c2cfa123c7cb2f82fb3f7dc5ffee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db968bbc9f39a0d9ad58da701c4f12422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d5b4f31b803aa6959586eadac84983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb451d95231c2b86180530d2bd0af2894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7917da1693744488080b2cba5d5b825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcc08e02d8713792133c05cf68b2c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95120366fe154452838f33e2022a90617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfecbabafbddbb247d07be054da31618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114f43e6de4eca347a09f8ea8f5a8f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea9deb005899c176392caef6c4102910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf138dd8f5a32be5a1d10d75ad995d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20655f86ab96bb5a802a3134618cd2e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235efa3de88b5910e896c33223b9b1a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d927f36b5488563a3ee04ea87d28a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1b69646efc6ddbb50ae90073eb92915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3fe0689a01f28d67d41e1b2206f8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f35f0ae836a24a25cce38a4d8cd9017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fd247e2087d1c860d0c220c63832518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b6029c38aa54bec63a177c82dfd5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb14ece2b335fa696342540cb2962620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320cf1957b11196a114f596ea9a4dd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6095d0c708a295e14c164bfe817f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664404dfe3ff2b6ecaee988806c35d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0540767816e426f606e2405b34ea9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad529034e21e647e195c6a9f78e0bac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f704a02126041f8df5856c1891c82da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67b0a3519d8f4504c91e6654eae96227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921265da7881946032d3599836a575428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee1d10b7e28f6d341bab5ba4189a6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635a01041d7c8e54e594442ce28c3e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c29477b8e3153afcdcbbd0665b453631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4de399db91491669d78e712aff6f0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2eed14a6a51b243ba6d27ffdb504033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f6887e2c7b3904875ac680799f98f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852425e0f0e142390605ea33bbb484b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede7206ff10c45dd3a8c8a7fbcd9e3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58ebfccb3d65ec83ef25eba8eeaccc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a56187b63fdb044e8c7755aaf3d4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59621e2edc1bdb32c5da2fe031077bc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e646398f0bfaab624ce5626d24f4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9abede9e457346b4ecfb58cb5e4e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa293c78b34f0b316e102225b99680c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a74723d6d6ae22076973193c3c9e0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30b81b079dc3dc8b55b1319476229444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df885aa8a47bb3f15b9c7c1caf9e6ba845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996d4321b4a9364e949b9eb37d2797246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a8e063a5b36b0817c91d5a544c36d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ed370b4413d74da24ccf62bac1e7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbe1beeb833e8a2ce7f78c3193b35a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943d0e27a2145d27b93a50d47748c1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0facb10d15f3e4ce6f5f3d67e21570751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e54b7509f3a241578a2661116f0b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc04c016f7b16820abaa7033bf418653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda047b53b21d949df1580a4899a479f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43bd15d07b9fd4d0b68ce972a4450955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f6aaa95ff5fc37c4487ebbeee374656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e36a3a13df119e11d2a8f76d9af5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5644de5670e9e72c1f7b30d5e67df058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd84fe073f9de846bfbffd062acadf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eda6530c842b635b1ae31809d681ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35339fdc2bf3d4635b92d5c1cab40061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd405b48929f30150492430929a8bc7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9a6b1b9fc553046d544cddd48308e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d4080e48d6a7438c7e534dbdb459b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83daf05d2c8bcefb6446ee79aa379665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bb13f769fa95408658eca9072d06166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba657d03b389795157b33c82d5e07967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9150351bc7e8f2936acdcd209e69e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46204a391525379de1fdb1f3df01e10f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef00665a58b4c1971a7cc05357df5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e9d2ffd94b1c4a21ccc4c2a7a584271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188ac25232ede7b443a351334fba0f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b55fe269ab57762e7e8ca5cbe2be173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63982b0a8cdd64bceb3c86eade1b790b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360ee24d551bb35d4bb4a6ce89ff60575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb54ead24fd0d36d15db3cd48c926576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a44baa553501c7c7f254193754a9aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ceb39201aa730f0b52d4dcb42c41a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721176a4cbd96d826e6a5062f9f4e6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22176b4ce7ce57901d921bffb0d1a0480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d520a293b419c1c16d4bd8746444881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8caef747ee4ed515c6ebbfa85050a2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f6bab6ae83cc3deeab7c76e1d1b3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5cb0fb03d9a61bae2ab502f5c7fee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e030eec6ef7564860dce03616f8be2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f26ce0aa05d6ed8bc4a4abd885a9d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077d1837077522db68c15a6351e155287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467d0eaf745128d4a61bc12bdc073c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b69b1c2a7449d25b9d244900dc0fbd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef29d131a81cd08491f755020ca182990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46fa47cc77b6d2b3a277e675c34ac191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b826df4078a21685d6cc54a481dafa392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdb1bc85521d22b16f116a166ea44493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b927ae526b9719f4ded387a70a8330c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5495c14ea17663e3ec3d5c23b1051d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49c558a6acab848612f902908361ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a3dd2f6aa8252ff01ebd52d187a7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d379c7f4e6a7a2642a073e890970998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc43ad1fa9ac6873baaf6b5b2ac53a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef86ca5926c40918fe65e28a0f0b2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70086defa1e0cea346879647f812f25a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598077aca2b109293b4352356390813102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddd20a963eeca2251695d52eba3752103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec72ad746a5c378085cece558dcc17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b6305469c66aa0e73de79f5494aad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961f5688cc723f71b0c90ab28cf4395106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a423c05e4a43ed19017946e635c5d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb9584d633698c776c383ade1827d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47657a274218fc840c2e909326b6bc3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e9be452c5033af9a1b2779d29b8f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c481ef1ba8d774662d1e91d03f558a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800c6eb1512caa95492db72a80c0f0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980f3f07bc8bef56850c70babe869fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792947cf3a03133aa71a037c8d11be3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48440adba58053542588332e1ca0f66b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d61e8a0b5dc05d6f64fc7532e08960116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea394a9b84e6bd20e210b31fa9563a4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0606d90744fe743a68ed6106c78cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527340298f59977653cb04570feb163119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29717fad26bb60220714da1fab063292120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c0c3d9f93d6ccb39eeebf547a9114121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324ae457e4d41a225b41168ba5b3f7f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dda76a806ff913e07efe8ca96ba9be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b721771fedb4535007d193df6b2f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9253430a5c7a4221d43e8145421efe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f545eb09f2006e799af206a5ed56a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de170f53a43261c1efc5c83163c780127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6cb2a78a50c1244639f1977e01634128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452496375da17650e7a775f8acd87b21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb32636c83e2e37c36762d848b4376130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc4d06989372ee614f2c08f3586ef7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a32a5ddb63cec0c1ae32f0d68c2481132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea2ff60b9a8b5ae1089eed367299d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03a678a0a435bdbd10bb3fc43d0d3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d8ac7af41c3e0be06538624e880a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbf8d576c99d075b8d4b5fed604bcd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292bffb72f47f045d06a4dd4b4ee14f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b38bcf1a435fab62daaa45474827c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430011a90e02f7618dd22b276f3b913e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04a2e0c10f124e0f13131c4b6e3fbf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ad4b96442cbe7c49ad6c1652db834141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fed65b86393682088cd054aa6d862142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc216997d610cfbde615d834cda6e393143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04136008121e6fd6dbf4c9d3a5e3606144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea4dec51de123e6627700c894621db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c41ea1eb44a207515fcf05199fe51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7b3cb6b1ea588127495260c4d4e4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d74a241877898c3fc69da7ca35844a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4211c6a862910faf4f453d72336b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f081f7c6a624a0ff00763a0dba712bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fefdcc61e6a3262d106ace36fabaae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1832d02c3bc9b69ac29331114b550152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c915ef73c626cdacad6919155cacc5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4c08646d7d8819cb30e6c63e4f38b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89dfae6beb4898bce21f6f8f496927155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fe6457eb3a88fe262f4c4935f504b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbe12fbd9401db1dcf24be87f593ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1770861ff2876452a935c77fb97fb57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8e63d697ebabb10162f75582ccf47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab10b39743608a5bab80144829c8a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551979b955c646a27b22f68904a127d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0037e75cdc06ad727bfb1389eccd0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cbd3f624e466a77bf34ccc641d593163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659d83788e9803a1997df81e85c3fdb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79953e8f534810fc265691194c311f0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a5bf4dfa8c07f22e0b140b1294f2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988d19c80149275e2ca05007d09058f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6511896c7511656ba6782c6b74e9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90b293b18c4aabb906e556e68f7615169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fd4947ab9509b815cd38612ecd6e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839cc0112d885b093c96836f955dc90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1eb73d5a7f7906dcfb515d8f95833e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cf572be7d968e6d365456529e9589173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b5b8713d0741acbddb0affc695f98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295aca58abe4c33d6c3782bebd3a9df6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d784dc8fa6af583ad9a56c651cb1e52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb43ebcfd3bd8858b4a84a2fbff46e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2ec716cfa774f3064dc8ad05a886d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4609136bde9089f9135f241f81151bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868fd987778b25d024d6bc1bc7dfdda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4417b6573cc7ddc2e6ddb9269d6f08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac46b5a64a570d6f0afdf42a2ba5f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7ff4b1e8f261b05382a6cf43e9d35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d4a2b9be96d83072c529ab6a02464184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea81f04dd05238fd5668a0b5dfc367185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adac51aad723af1a624405ebc48275186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc93c185ba800993eef39e4da4ca20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50a714a21121f06c67606e84385464188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb448a7e65ac50b555da288f5a8fff6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abac8fd43a2441c5b6a0624fa5c3652190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a0819691d7b7a0f9e7481cb3bd2f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc64b633635870dc8efd125c46e8bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544835f5e45f6f8060fae2355834ee71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecb624780ac451f5eedaea74e82a7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88a985c42fb6fe1991e2870d34e96a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258e1e7255fc1972702d5f9db60407d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464395dee971dc4d6e1cd543e881de5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bf605b2b06361f2ec375e3dec5903198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdf3ef5ca3a03fa124f2eafae5b7c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebe27ec6c0b6b56514b85c695c0699200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4402643ccae7089f26eb44ff30b22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0f5ef77c447469f6fb24b45f26f7f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6466a7e710e8c1b0f007792bfbb8aa8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22df06d72b1d50359ae724b0e2ea75204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab289f462b118403ed9dd80c141a89af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9836435d79aa43a1eeda8b6598db2a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50fba0af45498370ca3b0354d81800207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71361bb4e2b5f2eca504cd9f195ca31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d472b815cd854dcfeab3bfe2c2ba311209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b0d8a4bcabf2c3c07af2c087183f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f2e2e96997ddd6b7ec1f627e6f1bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d735f86d6c82ad93e56e356fa71dab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec644e06467fda70b4bfc31e73e53f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b3f4c92266e3650734f814c0d4c17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62bc006774b56fb9397c28570a9570215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f867ed994f0347afd9a57477dbac716216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94268634957e85a408322ed83e2b9be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f792181fe9a4cbef39b2012658e674218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd5330e9d69ba01b71a2a7abe07aed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09335ca328346522a401b4b39d428663220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecfc48b3e9daeb613ac4804ba886b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a34f7a6f038557c1439ab4a2753b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37346e9c48fa937b1fcaed579453be3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400fc45b77fbcae98fe25b9277fce24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ce25888ca520fff7adefc809638aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf27997c1f04cf732dc88360fd0e61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3de65ef56f7a5041bd4f1975b65ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fee450632829354ddb92ae3ce5448f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b73f366edc47cfce0bf6bbaae37be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717cf13eedce3d8ebb989dfe9b37815230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737e88533e8b78139e7cc413dd1acde231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddb3c0cf5553db062175f902e31b35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f1eb4ffb2755d0f4a2e7648cc3640233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddef2c1716b03b31b09257b96c20c7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0cdd290f5a0dc64bf6864c039e16a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc245126b292f0215bd7f32df0518b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb64ad72a268e4e1daf64140b42818b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681bccf0f864b66fdf403fcf7f5e249238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eed4a19dcea9b13df5ec03417c5a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed766515f06f2fd9da5e17e8a5342294240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3359f7b0101731a1c6f4a21d3cd4e4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97527bdd0a10f80bdd78a5594d9c8872242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50299704b3bd21297d29867a83c1e6df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec91d4809fbc609a636aebf71f11aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf19b6317225be684882808b8bfe2e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342b59e131c77b1b4d0da67619709b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcda0949e048908d5faea00f3266dd0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3926d7d323a4bba9e8f57c69bf0cb71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a111f4d6059dd76effc79739180d88249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e546a439701dcfbf9002db85d71a985250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f63e107e029224894eb3f5ac0eca8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7d789d49703be52e722ba44f06140252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03f32c3d097c1a78563169de4b0d41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9956df7d07ceba3d1d21374042f5b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05230239eefeb2ae62ac6ff0d6bf078f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665ef69401bcd2d178414d96e45da3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edaadb0786fcfdb2d275357981295b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f11e4c6d7db4252c46aac9b8aa9c11258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6338bfc9bab0fb9be5b931b478360259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e00d6d9d321c38a55f009189589e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6d6a31b17cd1eb5cc8051055dc094261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643ccfac345c59c524d9204ea82c4ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b82f65d0cdde1728f9d4b1278cadc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435927cef592e1cfeef40fbf9bc8b971264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b7a9a6a2e5f97ede0e0dd1825d525265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5df465b25961d74af5fd5edfe430c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7789a670c4d429b5b3cc1fed6851c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23473267683d51ad868bc40fc3162d4e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecf7ce63381297c125ec5f75f8298c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd1f231e1e1d8620183be4f36eac52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8a285ddc7ef9a7780d470b25f9c42271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd67f7d7f08bf3345270bda6b3f9151272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92719c039e01ce664c48435abbcda8be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12880ae9c80ca78d9bc73b1d506c1c81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d0eb9ef6372723730670a7109acc4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1f1e22dd8689b93f2f9acebdfd291276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886cad24d1fcc56e3bec46170063f9f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fce2ba1809e63ddef31765a710c26b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a421f9a9414b89b7d76c244f2f576279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df481fc97f8c1062dc3c376e3079c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82174ce566a290fece14c94fc06e40f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f22930d97464abefb8c12bc7daaef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73665ecb70d4245673882cae68de606a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551eeabee9b0f8ca75e8a812e2543cec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e620eca56bb42710eb0bf8f396c4b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c331162901b776e63f35e5b61fa0f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76049d635ec7fb8c7c465c25c681ce24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaee61f21e1055d3505f17f6f0b8da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9129a6b3f46dc749df1b620a0279069289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b33870e8e4c5d64582611e89d31994290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befb8ef6f91e1bf380261018196ab1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ce9385d64c4ba54df6849af78e414292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6e71d751fad83a6715025026c3ed0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4eb4a83be09c1fb8c67fa40c8fb76294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb94732316877b35c23b1c809d2677295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8ee20bfd498890947219f3e05f507296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decc5e1825e9c0073f304d520d544f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565e353e9c037481599b1332bc99e4d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6215593d9a7b0a3ba4a7e4ff3e7fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb199b74c5f1d9743eccb60edc01b1e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d62fb745ca6f0ca14ddcfbd262762301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428aca511d80ae43e38fd2abee629b83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433fb78fd294b56c1593aaa1f2e841b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153617f1fb39998e41accd6ff3c6cad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58493e32c09292e3a1b1b0240793899d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b13e246aad64fe77f26ac7a808783e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e482d30e2810bac7d9570b44b2abf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc13d0c4fd25469ae2b4422ad9cf585308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a778468f86bf5b62bdcc537190c32e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2ef7440aee8a7c3e568d957789ccf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee31a59fc0ea571d587dff17fb7d66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249748e01b696cf5ba217b5b1f2e8829312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd3e3f9eaabe496cdc7b2cf4cd2f50313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1d9129ef20822674086fb387bca3c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3e5db408c40f288ca7c01ce372004315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82db8878573e2112cbfd646c22747d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffb929dc3c6f93287df59cab761a0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b52413fda7438140e5d17aab442bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa4dfb9f09ab2d47330bf72325923b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21e62e1c4f0e6bac4498daaf4e45c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f4b1122dc02a573edb09fa172fe1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae1bcadacf94a6384bac6eee407d4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dbd940be5dfc32b4fa12b4bd3721f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a73f1f8310be0d455602bf7710bad3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2baabbff0490ac3d60513a51f497ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4110744787b07ff64390836d1ae08326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759210e7bba730565a55a99a5bc8c860327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c867ad0eda78f2ded1d5ebbf64fee2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df027d84f0bcfbbddab03da41a460392329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d624d19e443979fe322dd454a9285e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca7d239bd0835413697a0838539144331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc56a92443468abf8cdf0b532a954e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51928eed048eac159be41380a233f002333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827fd1a573f54e5e2de61e175a79c36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73778ebd743a0e75df979d3f9d5e05335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a7e68b2be30b725ff28f10dd1e800336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1682b80574e9454f456b807ae5e69337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7776745c3ac50cb2099b671ea93393a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfe493df8885fbaf9780bb91bf1230339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30ecb716defe9023e1d24853772f6c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e076b04e3827bac616ffbd5f57255f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4043b00260044e25d433d84d2895b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e764980badd0299775542fb54247bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd3fd1ba35cb6fdb5f434ea053c933344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741031f61dbc06edaba98a69b7dcf1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6466feffd590afde9ae42304c25a20346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3066dd3a8091ef1229048afb6dd3a7d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d65b85c6b6ee584da03581c7164a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd04b7ac740614c68363fca7cdddbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c9be2cd87d2661f6d35dcb554d4e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600bfd77b7d33f1d14346f68101d12e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826391e3fa8cc0787aa29213b0dcb1d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115da6c89722de72a1203568541be9c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d51c3772ea1794f641c48ad9899d78354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2b60421dc8d0ac936395d77d7fe82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661eb5bc76df008e625183e59b3b61f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cf969f75a995390b7e45d61949499357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac830ec915c33655b6e222ba6b2cce23358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c02c2862f06cfe9e083399102d908359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a71af5f0fc99fd05d38f62b4ff31aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4768d3d16f00ea8f3b2b0b75c161d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b1a142c516c0a55438fdb69c77c1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed738ecf12fc032c864a977271e22d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aa3ceecf4bc1b5a35af2cf993215f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34266603389c3bb95d466e234ccf014b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dad86606e9ee81c670161d6b62d411366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7e01178b9649acf02881f0acdfedc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ca41925c770311b4282fc74b17276368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1101027548975225ca5d27e8d235c19369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298101a076c67ed84fcaec64dcf7c5d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67d958c2905840d5705dbfb3ac4e3b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8775db8fdc90420f62cafe070c1d546372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad6d958ee7918a49ddf09c586dfd40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f71d7a7bdcdbfb88be6a0297e794f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba91016b082add2fcc9b8ac36f7768375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71be484b1380d284f4b4f4f982f93cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dcb4ef2d767b4cfaf45c4b251c1a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d476fd7e29c50a35a794798352f0e09378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad3886b24f483de1ee3d23699bd9be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532e96e5583a3b939510ba1dde3a08a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1db1748b7dc21dce2e19ca05672bbf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804da4dda6f47e42ad3f563b7ce508b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca9c4bb02d3b6a1245ac5a7355d079383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f0e8b9c1d019dd9f51f67309c1eb7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d56da849fa3969a8377f91fef10c68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba949cb61a98ca9f5c8a05c82bc8114386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146f3f43b4b53370272e67e0eac4c1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef48daf1f7a228de164a16e6f22d7ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5589208dab77fa8f729b1900cad9cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284486ae158ed5102f8cea51f626157e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598b1dfa69adf6c19bf1c739fd44541391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c631c31f43c3ed1741bb460955fdf5b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce67826c17343a1f3b0dddb97b40c15393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10ab7991fcaf744138d34ad4196990394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adc12d2c8506896fa07357f73c8b2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a44b2d52c6b8b2938652ffe068f8e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc00ea356338b6204f568fdaea476a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f90ca2e7b24f2c16ebfc6f5392f99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef4511f76160903c22d81ac188b8a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee6792e0f77535585c82c70f998f94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463db0335b9b6384e207fbb54cbfd0b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43f4ff0bdeea0736e7e139b1ed514c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce004db0fbc05c7b7b295761d8b908d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948427c2b936fecffea8684d587f41c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7509910928a463b1f37d5642aa6ceb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7679d75f1507eaf4f3c24b94048c12406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76553783d3505e060d7d27ce6958300c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5e096db828cecf2222178834bc1b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22357da724175bbeed5de6d0931661b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfa6590bb642336eed6d8e651e9d22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e5337b780890b229b7f50928364a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfbd9dd35fa9181be9f972ef87267c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5b1c33c28fc8a853d681b4c38fdde413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76437f6d2785fdebcca76b8625581649414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d7a3c0892c5cee7425ce85b56c6a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597e84b6d1999086b9e470ce0b71ad9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f6ce858acfb2e573e445579564505417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a53eacca2525bd2181eee363d1968418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5e3035aa61d039f76304be3eea8b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93073c7e12bf999e84e0fae3291d6171420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa025863e42cd4327f30f1f751f3da6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957f1ac60fcc508f9e491a20a24202f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20bcf218834c982d7661f5fb2e4a02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542a1b7674eddf075082f1c0b139c20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120bb71d6804f0a1ea2b6113bb0d084425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bb51edab1e229aecb96fe99ca7136426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8418198780431d209dded8cf4655d19427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cab4a5553ea8cbaa20091eb102643428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638faa9eba2de38d9643cf14dcea853429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa20859e417081442e416e4bad6eb45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2506db8a10d3f6a715321a8335b149431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a5222fef2f158df8be3c8545086d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557625bde82089dc5044679f2dc33621433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8267eace390c62abaa7bf42f42f8d67434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884cafe60198c2f9cf4cf2b1f585803435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d1f785827501fb8fd66c1446635a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb876e862bdd00c0eafd143ba66a68e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d3e132c50080318d9e6c3770ffc1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53b5c842299f87b78aacaab90ef778439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cf20d9507d0e98ea9181c24db20e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818026b34e5b32b075894b6333f5ed9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d88849f68cced5636861efc1a8743442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb23b483886526090a29efe55ed1feb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e973ad2a3d4af5d507e6a28f90944444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0cb9d7b9b7b49496e5301535006e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a2ccf5158720d8953e9f388bc5d9a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bcb6bc6578debc4a159af43feaa37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b8836109a70c07d20972ed5ddb965448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1aaf246ffd0ec158f108edc0ab5cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fddf33a8e019bc5cc778c0042cb95450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce050b0e3a074de50ac0e5d5d9d4d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c753607e23662f560d592828cd6c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8b118f16251986744574195bd7f25453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4875f4b75c478b7e34cdf3002d822454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4c5a975a7c50710a772c8f8f02057455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea6041683248f44a29fd3adb373473456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05558ab3c65154a4c8d8ae0c5a4602b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7223f1b9d30289069143f66ae9e2b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac58cf9cde63fd8028c1abb4e61cf70459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1b487625e2bdec25f0c6d1fd86446460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85ab4a17acc15edd65ca0998225531461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832182a38ab011430e03ad5ed60dc00462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a46b06a9fa99981c551f7f01b8316463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26214fc958bfb3118057ff9797a072a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9edd8ff414885babf1286a9ed3cb8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1484e032cd3b3eb5227c8fd13c8c140466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518557ad74f0e605cbcec6afc7ac8b10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd582a70940919c11df56feec7158f7f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfe09badb1803245f8c5713c3cde7a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad08368fffe8c4eed00c9c2232f0099470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db353a934e66afafb00514bccc6f6bdd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981df0332182ff52501eac4364ebd24472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ab63770299f1ec3a9cffc8dd7767f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36143a03a4b3b1b542cde2923e3dfbf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c92b7150c88f092e62119bd914f1cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e5e61f8fa2856cd53bad9fa2188d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd10d287e2137e41d3836136f1e3f0c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd336c36267749593b8e4344ffe9ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a76bd1af68e80756eeb767802ce94d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a030590d056ce8f12e94f2cd00bcc2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d89bcfb0891a2867edb71b6d5e2f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b884d23d2f52c3e336910858685d595482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61855c2569bc050a1b6674caf2d60191483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95edfcf698a8e0c84e4945abb20784d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839f4d47784f24400055e126a3c177c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be4c2060d20b417a68450df4b3eacf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782e469aa37ec44d5f139ed9bf1fc6c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a967668828dca2cc458647a4d6c42c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f93a4ffbee18c6aaf1ebb5662fea6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e171511a7e1bd83079fb0f7bd94330490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfc456198ce893fe1ed9f52b7e6b21491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c87cfe4f1e927664d0243d469ca84492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8a1bb2c5264aead69b78f552f9868493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a97331f7b7b2b8d3d7cfee3f72a81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7173a30038edeea39a750b46736408495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826c812d291182053c4f9becbdedead496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765237dec7678ae414cc8bb9a68563cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b26e76b77184b2be61fc5eced03ac5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec295455ff47cccd9372da601c71b76499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61c73cd848da8e8c2e4098ad31544e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c009408bb44417a4157a14e4d913c6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044a2a38a8b48741ead051c7bd4b789502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b53811a44598bd5d770f89351c692503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38727361c1d95e00a4849a392a9b32ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21b9b1e5232f4580209d8302be673d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd08e1205cd27b895f53b8f5d8c554506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40523a4770c67db833a68b33dbe30080507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f76f2b2c17e78380963f194a4a9a68508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df958e90bc951d8ce31de5331d74624a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63edb9bcc99ce2c981ce246b05f46c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40b741fc5457298cba44f91e2796ce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ad67616c4b993aecba723542de00e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40314f0028fe0d82be6d5b2fc00808a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df3a86c76586aef3817611dfa2ec06514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b537700d1722146d268711e9373c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c21a1dd1dda6540dc9242ee3b55d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4f6ac392e63b7062ee47eb3411edf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9b6c65b839cf856f01a63302c188d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503a58b5992a4d11ec670a701eda83c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93d7853ad3d02604e3ef3650c91918520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f55f5a5d9ab805dc96f10f0ffd534521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee43863a78c35e1fa6f315a943db0fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac68f8377402ab0f5b34a180dc3370523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f3d4642cdf4cae66ce16d6016fdaf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeffe88369ed8716dfc4c95621c4549525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7c4f83c9df1820533c8b10da7172f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cab583901590978bda7a553d6a51b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58769e91161b9e8bcbb973fd3c72988e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbcaa93bb97532b563a5d117d8ebfb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29325053ae8321ccbf8894f625079a37530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1209a391be9af1bd15e2a465e0618a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae1a346a2c1458212a0b2468dfc879532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a926d8652ca4e089aa0b018a03103d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab16a9eea42830971a34fc0c6b655c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa02c156ddc34968202db3597c1f6e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d817a4091406db0f0b84f15b20a2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58768218e6aeec65a2614969a3587771537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8921b2c0c60723875d2efa7879f659538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32b7c89c0f5e001252da4552b2dc4c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7320b165e9f0bed25a1e7be8f95b2cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce06cefdd4894ba812e1b99aa8e6867541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c630296a0bf2004616ddb6eb038d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b8ae52fcd8784b175da5ac85bb2f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0a03c0f23bb92e87367e71209af22544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbe684cfb7ccf9f33603ceb94f34fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425c767ea55e433cca3b80ee8723369546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7eded09fd648416a2f46058335277547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7f87f6101d0b8e22cc4b7103cc6b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6d76673fa22afe7c89d47a8983ee9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703c0f629fe9c74c07e6eb4fb77c35a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ae4b3f1721f47efefb97592b31be5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcf74a5cd302754cf923539d520971552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a5823b62bbf43f860dc81cd673281553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f094f73aa268b697efc9ddbb998aec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfa6cb97e66c0bf23770d4cd0dedb8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded541e19cdd57827ffc9f5445c0176556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd37adc32e13c806eab02ee9106f7f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2d62e7ab6bf5b47ae68c9a60068fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4248ff5b383f62fb8b2650b460ea475559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4476da421fd1c7b9aaacc248bc72d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee707e18dc989a39f09e9bb527f2ce9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb989e265ca06d70c60f7189761482a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5321f092e00519708df7f4369b022563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1af63818398dc2f5bebf91c1c247e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dc561dd284bd731bd91436223edd3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06650043100cccc86d19c6cba69111566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236a735f2d68398377155514f4ae9ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afd91a2f6a1339e2b5d17482afad21568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11723816748bf917b7e50c503e28052e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fc109167ebe7294749029f1f4c364570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8e5a54dddb034c588d02fe215910a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8ff403131bbcfc0f50993aa990dd3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6ee34dd1100979e654f305283b923573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173895281a655107d75e4326396bfa58574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba9794833f370cb8d63be9860d0faf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c3417caa68164e93d98fb0cd65406576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6d7f8d78019649405f294468d7b35577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efdd53ce734ab973effbe7ea04f911578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5fe04b3580af0b64dd7a9e2f7bce9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30c952d96a166d23a1494ae4d84266580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad441105bb35bdfa3fe7fc247c6a88581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6a54fdb50747c4dfc37064a97f545582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd1ea60af89fec17ee64c2c997f25c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45532b02a93ea15b520ad131cfe4fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b4a02cdcc6c1bdd21b8b65b794da7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12a2b2f052a9db6e7834fd05a4fc1d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a1c7502316d14d124937ba3a6b31a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a263e4fe93f2b801516db272b5977588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55022a5548aeecd1ca1fc821f5aa2e39589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd8c284e52b32f9f40dd2269430795590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa70d016fc69fa71468cf68e39ccb1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1c2e6b4369a6431cd107cd0760d08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e487b29dd327617a9a4ceb63854573593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615cb91d35e048619df83369a36b7fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778a2a2f43f58d829e8a8b55a38bcf7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a973aa6bfa51e139adae0759b03b46596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a398fc5f3cf0c6098c864b1612af38597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f8db955588e55774ed24b9799d832598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e6548ec617a902590293b7760c24d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb5742004196870af22c9061f8665a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fa10aa6d761312685ee1372fd1727601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6d941ed6ce19b98851844356fc0b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb0c4bb4d4b6004ad76e83f1d02f5a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5983ab83d9c12ec1011f79bcfcf2f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffe7d488f742bfbe435f149f9952d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc207372334d801f315ededb7dc4647606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed864706594a4637eb2fe39b12bf4b41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed223613b0a6022282a3a53e639bdd88608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca696c13eb87e704f7a6b1d376b7cc5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41fb28f395668c701d9c54d06b4fc2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1a2d0aee583d2fa0a0d31a2dff758611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cc80764aebac534af6ae2998f2524612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be57465fc49c8e8023230a967238b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771c4c994f1bcd391582b96050beab8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2771f68239c7e9fcb5f4df6ff1b6dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f69fe8f2ec7c89f00ec25e4c97ef5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd485555c0cfc5ffc998c74b4f1d63617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429caefdc9ef7f4b37fd3c427880043618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d382fb4baf5123855e4bebfc60b78a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8db3090f75664069d4b9bed52b8cca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e829f70351f4466e75fdc763dcd047e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ba53920ba0c35dbd4bcc90d39a608622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49655f50971d5948a3aaddd5e8ff30c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0913a72d76538a44b367557f4db35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95edbd9651da07c19d642c8a539539625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d9b4e295d43e1d677bf725ee220ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92291bf5986af6324cb4cf236284ca7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d221ad1a245a2aefeee0c015a670b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513df6a56fde92fc36d3d17213c6207f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a436cc965a78ec0b171ae771178357630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d49e0fe6ca41059be84d53b323fcdd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bdadda0efdded124c753fdc140dcb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce607a6953e491e54e7d381b0e8e85f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c37b04b3687fc93a1b3013f7581e42634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c183a428d0a1007530fa75465d69f07635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521fa7fbff1ea303bed0fc262924d70636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bddc61cbc7b0422f3cf5eb2aa9fa9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b831a170327663f665418ca0a16b07638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78da0476cb54a4e743a7564eb373d9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724e0c6c768e59f7e899c1632912a0d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21010204f51c18058e97f9200811904641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa479e8648043424cee828afe187ed0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831ab5a1966a5acf9dbf358d3263c5b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f5a2f41e0c8c33a3126708386baf6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671b382146133bd941e4094f7810f07645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09ff8adf41376b1db13aed388e269e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22616d0992fea11540601b083c10a566647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8eb79f6cb993a8c78ad751cacbc6c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de1b5b3b48c3ddf6cc629fe1b957a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadac9ef7f2a4f685356caf6fc61fff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240879a7211aa39db9826af7043d32e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a262c714faa2698c329c30389df877b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d283bd0c7c7e33f7f9af8dfe916c832653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc8ebf65f5e62c14010fbe77256f3c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8b71bc30b27de67f874a1249618c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cce8a83d6239082c19142144c9743656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a43f7347c512656d6d45d913f8907657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2c29010da7f61743a76bbbdbd6e98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca23944754d95f23237afaf7eeaff9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3377e19c27bf976a6f113e0d92579b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc652d37298c142b0ec50084c2491f7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed8e643c780bdefdc1da31926454bf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0917bda82065ffd47176a3e3ae129663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c74a656f8debccac645ebba67db49664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0e5d6a0d562aab4eea07278d3993e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c46ac6c75ae99bc8d389b3977194d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8511ae3d165cf18392151eeea0eacb5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c8ac699a173659bd1a3ea705b68db668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c47e2aa67066afbef79655384fdc8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca15c21c2fe7b73ccfeb8a7809c83ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7350b06a89db241586fd5e1e2345a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5699f108c32468ef92165e045d7dc1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc30d1d7d9e267c66fecbeab770d64c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21e5bae6fb8355db30f41779561c83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b0ea687f5909123ee298fba359028675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aab2c534c0bb0e66e20b04f291faad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c51ad21f8e46abc9a94264d53b821677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90eda529bc698c1cb7bced8056933a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a1ee3d425b27a573330606ccace10679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70271adcfc234bc851efb3a360cffe0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6922278cde0ac35d9f0780000af06c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5ff5566d3bdef426f1a7e6b0812fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fe206caef9a9810015deae4810336683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ab58f6e046140ec97ab72099f9272684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53941955638d04440fd0605f4a418fbd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781d8f27648460308483e3354c20fa7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959354b3c6b8bc10f3e1043578b8d3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc5059ce7e512254b8a92b601b7b81688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dd29845d07eb1bf79b48435c50668689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898358d042bd1c83f3434923029a303c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb2fed2555b3633191603e5209eb59691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512bd7210446ed8fd8f3a6c29a640cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d09a6d8fe90bd93d3c3e2f76c6df6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1ff4167ff914388336d8dd733679f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b3d7e7bd1c1837a8a44f2561fa1ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52a2d931c870641f7b452a9d7b72d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295d5913eef3ae1b516d1c4e1a120ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0d816426bc9cd6009be509b870125698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e1dc1df28f5be6e987d95298a970f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f98aa92dca21c597eb4a859f572b80700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e78c602bb9e60345467408309e94c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690352869c6d8816254289e3469c39d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f3a69b18e245bd99c69a4e37317e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62de6804cfffc09aa16d74096ce61f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99192aac8e8eb2d0faf77d762ef213705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754cca2973701cbafacbfa6a7165e7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bcbfb4220db27daaa9f08cff4eee8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c3c721abd242dbcfa77dd92bb64f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087653575d49f61e6f1d1d6ea05d801709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691746d5eac536bb14987d544e1d4ae710.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>