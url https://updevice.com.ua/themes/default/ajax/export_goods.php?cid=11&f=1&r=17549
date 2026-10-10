--- v1 (2026-08-22)
+++ v2 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6c2cfa123c7cb2f82fb3f7dc5ffee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db968bbc9f39a0d9ad58da701c4f12422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d5b4f31b803aa6959586eadac84983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb451d95231c2b86180530d2bd0af2894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7917da1693744488080b2cba5d5b825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcc08e02d8713792133c05cf68b2c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95120366fe154452838f33e2022a90617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfecbabafbddbb247d07be054da31618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114f43e6de4eca347a09f8ea8f5a8f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea9deb005899c176392caef6c4102910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf138dd8f5a32be5a1d10d75ad995d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20655f86ab96bb5a802a3134618cd2e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235efa3de88b5910e896c33223b9b1a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d927f36b5488563a3ee04ea87d28a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1b69646efc6ddbb50ae90073eb92915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3fe0689a01f28d67d41e1b2206f8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f35f0ae836a24a25cce38a4d8cd9017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fd247e2087d1c860d0c220c63832518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b6029c38aa54bec63a177c82dfd5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb14ece2b335fa696342540cb2962620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320cf1957b11196a114f596ea9a4dd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6095d0c708a295e14c164bfe817f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664404dfe3ff2b6ecaee988806c35d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0540767816e426f606e2405b34ea9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad529034e21e647e195c6a9f78e0bac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f704a02126041f8df5856c1891c82da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67b0a3519d8f4504c91e6654eae96227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921265da7881946032d3599836a575428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee1d10b7e28f6d341bab5ba4189a6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635a01041d7c8e54e594442ce28c3e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c29477b8e3153afcdcbbd0665b453631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4de399db91491669d78e712aff6f0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2eed14a6a51b243ba6d27ffdb504033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f6887e2c7b3904875ac680799f98f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852425e0f0e142390605ea33bbb484b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede7206ff10c45dd3a8c8a7fbcd9e3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58ebfccb3d65ec83ef25eba8eeaccc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a56187b63fdb044e8c7755aaf3d4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59621e2edc1bdb32c5da2fe031077bc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e646398f0bfaab624ce5626d24f4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9abede9e457346b4ecfb58cb5e4e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa293c78b34f0b316e102225b99680c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a74723d6d6ae22076973193c3c9e0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30b81b079dc3dc8b55b1319476229444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df885aa8a47bb3f15b9c7c1caf9e6ba845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996d4321b4a9364e949b9eb37d2797246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a8e063a5b36b0817c91d5a544c36d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ed370b4413d74da24ccf62bac1e7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbe1beeb833e8a2ce7f78c3193b35a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943d0e27a2145d27b93a50d47748c1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0facb10d15f3e4ce6f5f3d67e21570751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e54b7509f3a241578a2661116f0b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc04c016f7b16820abaa7033bf418653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda047b53b21d949df1580a4899a479f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43bd15d07b9fd4d0b68ce972a4450955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f6aaa95ff5fc37c4487ebbeee374656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e36a3a13df119e11d2a8f76d9af5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5644de5670e9e72c1f7b30d5e67df058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd84fe073f9de846bfbffd062acadf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eda6530c842b635b1ae31809d681ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35339fdc2bf3d4635b92d5c1cab40061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd405b48929f30150492430929a8bc7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9a6b1b9fc553046d544cddd48308e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d4080e48d6a7438c7e534dbdb459b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83daf05d2c8bcefb6446ee79aa379665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bb13f769fa95408658eca9072d06166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba657d03b389795157b33c82d5e07967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9150351bc7e8f2936acdcd209e69e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46204a391525379de1fdb1f3df01e10f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef00665a58b4c1971a7cc05357df5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e9d2ffd94b1c4a21ccc4c2a7a584271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188ac25232ede7b443a351334fba0f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b55fe269ab57762e7e8ca5cbe2be173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63982b0a8cdd64bceb3c86eade1b790b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360ee24d551bb35d4bb4a6ce89ff60575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb54ead24fd0d36d15db3cd48c926576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a44baa553501c7c7f254193754a9aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ceb39201aa730f0b52d4dcb42c41a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721176a4cbd96d826e6a5062f9f4e6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22176b4ce7ce57901d921bffb0d1a0480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d520a293b419c1c16d4bd8746444881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8caef747ee4ed515c6ebbfa85050a2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f6bab6ae83cc3deeab7c76e1d1b3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5cb0fb03d9a61bae2ab502f5c7fee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e030eec6ef7564860dce03616f8be2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f26ce0aa05d6ed8bc4a4abd885a9d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077d1837077522db68c15a6351e155287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467d0eaf745128d4a61bc12bdc073c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b69b1c2a7449d25b9d244900dc0fbd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef29d131a81cd08491f755020ca182990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46fa47cc77b6d2b3a277e675c34ac191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b826df4078a21685d6cc54a481dafa392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdb1bc85521d22b16f116a166ea44493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b927ae526b9719f4ded387a70a8330c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5495c14ea17663e3ec3d5c23b1051d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49c558a6acab848612f902908361ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a3dd2f6aa8252ff01ebd52d187a7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d379c7f4e6a7a2642a073e890970998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc43ad1fa9ac6873baaf6b5b2ac53a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef86ca5926c40918fe65e28a0f0b2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70086defa1e0cea346879647f812f25a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598077aca2b109293b4352356390813102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddd20a963eeca2251695d52eba3752103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec72ad746a5c378085cece558dcc17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b6305469c66aa0e73de79f5494aad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961f5688cc723f71b0c90ab28cf4395106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a423c05e4a43ed19017946e635c5d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb9584d633698c776c383ade1827d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47657a274218fc840c2e909326b6bc3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e9be452c5033af9a1b2779d29b8f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c481ef1ba8d774662d1e91d03f558a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800c6eb1512caa95492db72a80c0f0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980f3f07bc8bef56850c70babe869fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792947cf3a03133aa71a037c8d11be3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48440adba58053542588332e1ca0f66b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d61e8a0b5dc05d6f64fc7532e08960116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea394a9b84e6bd20e210b31fa9563a4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0606d90744fe743a68ed6106c78cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527340298f59977653cb04570feb163119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29717fad26bb60220714da1fab063292120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c0c3d9f93d6ccb39eeebf547a9114121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324ae457e4d41a225b41168ba5b3f7f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dda76a806ff913e07efe8ca96ba9be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b721771fedb4535007d193df6b2f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9253430a5c7a4221d43e8145421efe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f545eb09f2006e799af206a5ed56a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de170f53a43261c1efc5c83163c780127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6cb2a78a50c1244639f1977e01634128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452496375da17650e7a775f8acd87b21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb32636c83e2e37c36762d848b4376130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc4d06989372ee614f2c08f3586ef7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a32a5ddb63cec0c1ae32f0d68c2481132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea2ff60b9a8b5ae1089eed367299d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03a678a0a435bdbd10bb3fc43d0d3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d8ac7af41c3e0be06538624e880a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbf8d576c99d075b8d4b5fed604bcd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292bffb72f47f045d06a4dd4b4ee14f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b38bcf1a435fab62daaa45474827c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430011a90e02f7618dd22b276f3b913e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04a2e0c10f124e0f13131c4b6e3fbf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ad4b96442cbe7c49ad6c1652db834141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fed65b86393682088cd054aa6d862142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc216997d610cfbde615d834cda6e393143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04136008121e6fd6dbf4c9d3a5e3606144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea4dec51de123e6627700c894621db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c41ea1eb44a207515fcf05199fe51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7b3cb6b1ea588127495260c4d4e4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d74a241877898c3fc69da7ca35844a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4211c6a862910faf4f453d72336b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f081f7c6a624a0ff00763a0dba712bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fefdcc61e6a3262d106ace36fabaae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1832d02c3bc9b69ac29331114b550152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c915ef73c626cdacad6919155cacc5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4c08646d7d8819cb30e6c63e4f38b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89dfae6beb4898bce21f6f8f496927155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fe6457eb3a88fe262f4c4935f504b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbe12fbd9401db1dcf24be87f593ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1770861ff2876452a935c77fb97fb57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8e63d697ebabb10162f75582ccf47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab10b39743608a5bab80144829c8a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551979b955c646a27b22f68904a127d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0037e75cdc06ad727bfb1389eccd0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cbd3f624e466a77bf34ccc641d593163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659d83788e9803a1997df81e85c3fdb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79953e8f534810fc265691194c311f0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a5bf4dfa8c07f22e0b140b1294f2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988d19c80149275e2ca05007d09058f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6511896c7511656ba6782c6b74e9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90b293b18c4aabb906e556e68f7615169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fd4947ab9509b815cd38612ecd6e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839cc0112d885b093c96836f955dc90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1eb73d5a7f7906dcfb515d8f95833e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cf572be7d968e6d365456529e9589173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b5b8713d0741acbddb0affc695f98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295aca58abe4c33d6c3782bebd3a9df6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d784dc8fa6af583ad9a56c651cb1e52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb43ebcfd3bd8858b4a84a2fbff46e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2ec716cfa774f3064dc8ad05a886d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4609136bde9089f9135f241f81151bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868fd987778b25d024d6bc1bc7dfdda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4417b6573cc7ddc2e6ddb9269d6f08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac46b5a64a570d6f0afdf42a2ba5f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7ff4b1e8f261b05382a6cf43e9d35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d4a2b9be96d83072c529ab6a02464184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea81f04dd05238fd5668a0b5dfc367185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adac51aad723af1a624405ebc48275186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc93c185ba800993eef39e4da4ca20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50a714a21121f06c67606e84385464188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb448a7e65ac50b555da288f5a8fff6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abac8fd43a2441c5b6a0624fa5c3652190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a0819691d7b7a0f9e7481cb3bd2f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc64b633635870dc8efd125c46e8bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544835f5e45f6f8060fae2355834ee71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecb624780ac451f5eedaea74e82a7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88a985c42fb6fe1991e2870d34e96a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258e1e7255fc1972702d5f9db60407d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464395dee971dc4d6e1cd543e881de5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bf605b2b06361f2ec375e3dec5903198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdf3ef5ca3a03fa124f2eafae5b7c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebe27ec6c0b6b56514b85c695c0699200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4402643ccae7089f26eb44ff30b22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0f5ef77c447469f6fb24b45f26f7f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6466a7e710e8c1b0f007792bfbb8aa8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22df06d72b1d50359ae724b0e2ea75204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab289f462b118403ed9dd80c141a89af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9836435d79aa43a1eeda8b6598db2a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50fba0af45498370ca3b0354d81800207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71361bb4e2b5f2eca504cd9f195ca31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d472b815cd854dcfeab3bfe2c2ba311209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b0d8a4bcabf2c3c07af2c087183f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f2e2e96997ddd6b7ec1f627e6f1bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d735f86d6c82ad93e56e356fa71dab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec644e06467fda70b4bfc31e73e53f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b3f4c92266e3650734f814c0d4c17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62bc006774b56fb9397c28570a9570215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f867ed994f0347afd9a57477dbac716216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94268634957e85a408322ed83e2b9be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f792181fe9a4cbef39b2012658e674218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd5330e9d69ba01b71a2a7abe07aed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09335ca328346522a401b4b39d428663220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecfc48b3e9daeb613ac4804ba886b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a34f7a6f038557c1439ab4a2753b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37346e9c48fa937b1fcaed579453be3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400fc45b77fbcae98fe25b9277fce24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ce25888ca520fff7adefc809638aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf27997c1f04cf732dc88360fd0e61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3de65ef56f7a5041bd4f1975b65ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fee450632829354ddb92ae3ce5448f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b73f366edc47cfce0bf6bbaae37be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717cf13eedce3d8ebb989dfe9b37815230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737e88533e8b78139e7cc413dd1acde231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddb3c0cf5553db062175f902e31b35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f1eb4ffb2755d0f4a2e7648cc3640233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddef2c1716b03b31b09257b96c20c7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0cdd290f5a0dc64bf6864c039e16a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc245126b292f0215bd7f32df0518b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb64ad72a268e4e1daf64140b42818b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681bccf0f864b66fdf403fcf7f5e249238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eed4a19dcea9b13df5ec03417c5a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed766515f06f2fd9da5e17e8a5342294240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3359f7b0101731a1c6f4a21d3cd4e4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97527bdd0a10f80bdd78a5594d9c8872242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50299704b3bd21297d29867a83c1e6df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec91d4809fbc609a636aebf71f11aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf19b6317225be684882808b8bfe2e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342b59e131c77b1b4d0da67619709b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcda0949e048908d5faea00f3266dd0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3926d7d323a4bba9e8f57c69bf0cb71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a111f4d6059dd76effc79739180d88249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e546a439701dcfbf9002db85d71a985250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f63e107e029224894eb3f5ac0eca8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7d789d49703be52e722ba44f06140252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03f32c3d097c1a78563169de4b0d41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9956df7d07ceba3d1d21374042f5b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05230239eefeb2ae62ac6ff0d6bf078f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665ef69401bcd2d178414d96e45da3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edaadb0786fcfdb2d275357981295b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f11e4c6d7db4252c46aac9b8aa9c11258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6338bfc9bab0fb9be5b931b478360259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e00d6d9d321c38a55f009189589e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6d6a31b17cd1eb5cc8051055dc094261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643ccfac345c59c524d9204ea82c4ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b82f65d0cdde1728f9d4b1278cadc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435927cef592e1cfeef40fbf9bc8b971264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b7a9a6a2e5f97ede0e0dd1825d525265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5df465b25961d74af5fd5edfe430c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7789a670c4d429b5b3cc1fed6851c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23473267683d51ad868bc40fc3162d4e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecf7ce63381297c125ec5f75f8298c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd1f231e1e1d8620183be4f36eac52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8a285ddc7ef9a7780d470b25f9c42271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd67f7d7f08bf3345270bda6b3f9151272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92719c039e01ce664c48435abbcda8be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12880ae9c80ca78d9bc73b1d506c1c81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d0eb9ef6372723730670a7109acc4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1f1e22dd8689b93f2f9acebdfd291276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886cad24d1fcc56e3bec46170063f9f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fce2ba1809e63ddef31765a710c26b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a421f9a9414b89b7d76c244f2f576279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df481fc97f8c1062dc3c376e3079c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82174ce566a290fece14c94fc06e40f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f22930d97464abefb8c12bc7daaef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73665ecb70d4245673882cae68de606a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551eeabee9b0f8ca75e8a812e2543cec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e620eca56bb42710eb0bf8f396c4b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c331162901b776e63f35e5b61fa0f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76049d635ec7fb8c7c465c25c681ce24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaee61f21e1055d3505f17f6f0b8da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9129a6b3f46dc749df1b620a0279069289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b33870e8e4c5d64582611e89d31994290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befb8ef6f91e1bf380261018196ab1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ce9385d64c4ba54df6849af78e414292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6e71d751fad83a6715025026c3ed0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4eb4a83be09c1fb8c67fa40c8fb76294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb94732316877b35c23b1c809d2677295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8ee20bfd498890947219f3e05f507296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decc5e1825e9c0073f304d520d544f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565e353e9c037481599b1332bc99e4d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6215593d9a7b0a3ba4a7e4ff3e7fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb199b74c5f1d9743eccb60edc01b1e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d62fb745ca6f0ca14ddcfbd262762301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428aca511d80ae43e38fd2abee629b83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433fb78fd294b56c1593aaa1f2e841b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153617f1fb39998e41accd6ff3c6cad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58493e32c09292e3a1b1b0240793899d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b13e246aad64fe77f26ac7a808783e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e482d30e2810bac7d9570b44b2abf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc13d0c4fd25469ae2b4422ad9cf585308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a778468f86bf5b62bdcc537190c32e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2ef7440aee8a7c3e568d957789ccf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee31a59fc0ea571d587dff17fb7d66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249748e01b696cf5ba217b5b1f2e8829312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd3e3f9eaabe496cdc7b2cf4cd2f50313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1d9129ef20822674086fb387bca3c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3e5db408c40f288ca7c01ce372004315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82db8878573e2112cbfd646c22747d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffb929dc3c6f93287df59cab761a0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b52413fda7438140e5d17aab442bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa4dfb9f09ab2d47330bf72325923b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21e62e1c4f0e6bac4498daaf4e45c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f4b1122dc02a573edb09fa172fe1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae1bcadacf94a6384bac6eee407d4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dbd940be5dfc32b4fa12b4bd3721f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a73f1f8310be0d455602bf7710bad3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2baabbff0490ac3d60513a51f497ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4110744787b07ff64390836d1ae08326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759210e7bba730565a55a99a5bc8c860327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c867ad0eda78f2ded1d5ebbf64fee2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df027d84f0bcfbbddab03da41a460392329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d624d19e443979fe322dd454a9285e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca7d239bd0835413697a0838539144331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc56a92443468abf8cdf0b532a954e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51928eed048eac159be41380a233f002333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827fd1a573f54e5e2de61e175a79c36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73778ebd743a0e75df979d3f9d5e05335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a7e68b2be30b725ff28f10dd1e800336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1682b80574e9454f456b807ae5e69337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7776745c3ac50cb2099b671ea93393a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfe493df8885fbaf9780bb91bf1230339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30ecb716defe9023e1d24853772f6c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e076b04e3827bac616ffbd5f57255f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4043b00260044e25d433d84d2895b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e764980badd0299775542fb54247bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd3fd1ba35cb6fdb5f434ea053c933344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741031f61dbc06edaba98a69b7dcf1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6466feffd590afde9ae42304c25a20346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3066dd3a8091ef1229048afb6dd3a7d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d65b85c6b6ee584da03581c7164a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd04b7ac740614c68363fca7cdddbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c9be2cd87d2661f6d35dcb554d4e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600bfd77b7d33f1d14346f68101d12e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826391e3fa8cc0787aa29213b0dcb1d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115da6c89722de72a1203568541be9c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d51c3772ea1794f641c48ad9899d78354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2b60421dc8d0ac936395d77d7fe82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661eb5bc76df008e625183e59b3b61f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cf969f75a995390b7e45d61949499357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac830ec915c33655b6e222ba6b2cce23358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c02c2862f06cfe9e083399102d908359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a71af5f0fc99fd05d38f62b4ff31aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4768d3d16f00ea8f3b2b0b75c161d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b1a142c516c0a55438fdb69c77c1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed738ecf12fc032c864a977271e22d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aa3ceecf4bc1b5a35af2cf993215f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34266603389c3bb95d466e234ccf014b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dad86606e9ee81c670161d6b62d411366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7e01178b9649acf02881f0acdfedc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ca41925c770311b4282fc74b17276368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1101027548975225ca5d27e8d235c19369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298101a076c67ed84fcaec64dcf7c5d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67d958c2905840d5705dbfb3ac4e3b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8775db8fdc90420f62cafe070c1d546372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad6d958ee7918a49ddf09c586dfd40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f71d7a7bdcdbfb88be6a0297e794f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba91016b082add2fcc9b8ac36f7768375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71be484b1380d284f4b4f4f982f93cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dcb4ef2d767b4cfaf45c4b251c1a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d476fd7e29c50a35a794798352f0e09378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad3886b24f483de1ee3d23699bd9be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532e96e5583a3b939510ba1dde3a08a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1db1748b7dc21dce2e19ca05672bbf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804da4dda6f47e42ad3f563b7ce508b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca9c4bb02d3b6a1245ac5a7355d079383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f0e8b9c1d019dd9f51f67309c1eb7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d56da849fa3969a8377f91fef10c68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba949cb61a98ca9f5c8a05c82bc8114386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146f3f43b4b53370272e67e0eac4c1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef48daf1f7a228de164a16e6f22d7ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5589208dab77fa8f729b1900cad9cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284486ae158ed5102f8cea51f626157e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598b1dfa69adf6c19bf1c739fd44541391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c631c31f43c3ed1741bb460955fdf5b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce67826c17343a1f3b0dddb97b40c15393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10ab7991fcaf744138d34ad4196990394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adc12d2c8506896fa07357f73c8b2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a44b2d52c6b8b2938652ffe068f8e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc00ea356338b6204f568fdaea476a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f90ca2e7b24f2c16ebfc6f5392f99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef4511f76160903c22d81ac188b8a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee6792e0f77535585c82c70f998f94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463db0335b9b6384e207fbb54cbfd0b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43f4ff0bdeea0736e7e139b1ed514c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce004db0fbc05c7b7b295761d8b908d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948427c2b936fecffea8684d587f41c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7509910928a463b1f37d5642aa6ceb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7679d75f1507eaf4f3c24b94048c12406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76553783d3505e060d7d27ce6958300c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5e096db828cecf2222178834bc1b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22357da724175bbeed5de6d0931661b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfa6590bb642336eed6d8e651e9d22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e5337b780890b229b7f50928364a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfbd9dd35fa9181be9f972ef87267c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5b1c33c28fc8a853d681b4c38fdde413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76437f6d2785fdebcca76b8625581649414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d7a3c0892c5cee7425ce85b56c6a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597e84b6d1999086b9e470ce0b71ad9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f6ce858acfb2e573e445579564505417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a53eacca2525bd2181eee363d1968418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5e3035aa61d039f76304be3eea8b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93073c7e12bf999e84e0fae3291d6171420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa025863e42cd4327f30f1f751f3da6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957f1ac60fcc508f9e491a20a24202f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20bcf218834c982d7661f5fb2e4a02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542a1b7674eddf075082f1c0b139c20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120bb71d6804f0a1ea2b6113bb0d084425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bb51edab1e229aecb96fe99ca7136426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8418198780431d209dded8cf4655d19427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cab4a5553ea8cbaa20091eb102643428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638faa9eba2de38d9643cf14dcea853429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa20859e417081442e416e4bad6eb45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2506db8a10d3f6a715321a8335b149431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a5222fef2f158df8be3c8545086d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557625bde82089dc5044679f2dc33621433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8267eace390c62abaa7bf42f42f8d67434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884cafe60198c2f9cf4cf2b1f585803435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d1f785827501fb8fd66c1446635a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb876e862bdd00c0eafd143ba66a68e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d3e132c50080318d9e6c3770ffc1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53b5c842299f87b78aacaab90ef778439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cf20d9507d0e98ea9181c24db20e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818026b34e5b32b075894b6333f5ed9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d88849f68cced5636861efc1a8743442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb23b483886526090a29efe55ed1feb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e973ad2a3d4af5d507e6a28f90944444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0cb9d7b9b7b49496e5301535006e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a2ccf5158720d8953e9f388bc5d9a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bcb6bc6578debc4a159af43feaa37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b8836109a70c07d20972ed5ddb965448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1aaf246ffd0ec158f108edc0ab5cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fddf33a8e019bc5cc778c0042cb95450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce050b0e3a074de50ac0e5d5d9d4d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c753607e23662f560d592828cd6c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8b118f16251986744574195bd7f25453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4875f4b75c478b7e34cdf3002d822454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4c5a975a7c50710a772c8f8f02057455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea6041683248f44a29fd3adb373473456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05558ab3c65154a4c8d8ae0c5a4602b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7223f1b9d30289069143f66ae9e2b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac58cf9cde63fd8028c1abb4e61cf70459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1b487625e2bdec25f0c6d1fd86446460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85ab4a17acc15edd65ca0998225531461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832182a38ab011430e03ad5ed60dc00462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a46b06a9fa99981c551f7f01b8316463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26214fc958bfb3118057ff9797a072a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9edd8ff414885babf1286a9ed3cb8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1484e032cd3b3eb5227c8fd13c8c140466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518557ad74f0e605cbcec6afc7ac8b10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd582a70940919c11df56feec7158f7f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfe09badb1803245f8c5713c3cde7a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad08368fffe8c4eed00c9c2232f0099470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db353a934e66afafb00514bccc6f6bdd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981df0332182ff52501eac4364ebd24472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ab63770299f1ec3a9cffc8dd7767f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36143a03a4b3b1b542cde2923e3dfbf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c92b7150c88f092e62119bd914f1cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e5e61f8fa2856cd53bad9fa2188d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd10d287e2137e41d3836136f1e3f0c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd336c36267749593b8e4344ffe9ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a76bd1af68e80756eeb767802ce94d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a030590d056ce8f12e94f2cd00bcc2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d89bcfb0891a2867edb71b6d5e2f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b884d23d2f52c3e336910858685d595482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61855c2569bc050a1b6674caf2d60191483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95edfcf698a8e0c84e4945abb20784d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839f4d47784f24400055e126a3c177c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be4c2060d20b417a68450df4b3eacf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782e469aa37ec44d5f139ed9bf1fc6c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a967668828dca2cc458647a4d6c42c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f93a4ffbee18c6aaf1ebb5662fea6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e171511a7e1bd83079fb0f7bd94330490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfc456198ce893fe1ed9f52b7e6b21491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c87cfe4f1e927664d0243d469ca84492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8a1bb2c5264aead69b78f552f9868493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a97331f7b7b2b8d3d7cfee3f72a81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7173a30038edeea39a750b46736408495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826c812d291182053c4f9becbdedead496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765237dec7678ae414cc8bb9a68563cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b26e76b77184b2be61fc5eced03ac5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec295455ff47cccd9372da601c71b76499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61c73cd848da8e8c2e4098ad31544e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c009408bb44417a4157a14e4d913c6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044a2a38a8b48741ead051c7bd4b789502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b53811a44598bd5d770f89351c692503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38727361c1d95e00a4849a392a9b32ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21b9b1e5232f4580209d8302be673d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd08e1205cd27b895f53b8f5d8c554506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40523a4770c67db833a68b33dbe30080507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f76f2b2c17e78380963f194a4a9a68508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df958e90bc951d8ce31de5331d74624a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63edb9bcc99ce2c981ce246b05f46c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40b741fc5457298cba44f91e2796ce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ad67616c4b993aecba723542de00e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40314f0028fe0d82be6d5b2fc00808a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df3a86c76586aef3817611dfa2ec06514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b537700d1722146d268711e9373c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c21a1dd1dda6540dc9242ee3b55d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4f6ac392e63b7062ee47eb3411edf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9b6c65b839cf856f01a63302c188d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503a58b5992a4d11ec670a701eda83c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93d7853ad3d02604e3ef3650c91918520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f55f5a5d9ab805dc96f10f0ffd534521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee43863a78c35e1fa6f315a943db0fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac68f8377402ab0f5b34a180dc3370523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f3d4642cdf4cae66ce16d6016fdaf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeffe88369ed8716dfc4c95621c4549525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7c4f83c9df1820533c8b10da7172f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cab583901590978bda7a553d6a51b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58769e91161b9e8bcbb973fd3c72988e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbcaa93bb97532b563a5d117d8ebfb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29325053ae8321ccbf8894f625079a37530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1209a391be9af1bd15e2a465e0618a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae1a346a2c1458212a0b2468dfc879532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a926d8652ca4e089aa0b018a03103d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab16a9eea42830971a34fc0c6b655c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa02c156ddc34968202db3597c1f6e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d817a4091406db0f0b84f15b20a2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58768218e6aeec65a2614969a3587771537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8921b2c0c60723875d2efa7879f659538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32b7c89c0f5e001252da4552b2dc4c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7320b165e9f0bed25a1e7be8f95b2cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce06cefdd4894ba812e1b99aa8e6867541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c630296a0bf2004616ddb6eb038d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b8ae52fcd8784b175da5ac85bb2f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0a03c0f23bb92e87367e71209af22544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbe684cfb7ccf9f33603ceb94f34fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425c767ea55e433cca3b80ee8723369546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7eded09fd648416a2f46058335277547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7f87f6101d0b8e22cc4b7103cc6b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6d76673fa22afe7c89d47a8983ee9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703c0f629fe9c74c07e6eb4fb77c35a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ae4b3f1721f47efefb97592b31be5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcf74a5cd302754cf923539d520971552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a5823b62bbf43f860dc81cd673281553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f094f73aa268b697efc9ddbb998aec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfa6cb97e66c0bf23770d4cd0dedb8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded541e19cdd57827ffc9f5445c0176556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd37adc32e13c806eab02ee9106f7f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2d62e7ab6bf5b47ae68c9a60068fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4248ff5b383f62fb8b2650b460ea475559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4476da421fd1c7b9aaacc248bc72d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee707e18dc989a39f09e9bb527f2ce9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb989e265ca06d70c60f7189761482a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5321f092e00519708df7f4369b022563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1af63818398dc2f5bebf91c1c247e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dc561dd284bd731bd91436223edd3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06650043100cccc86d19c6cba69111566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236a735f2d68398377155514f4ae9ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afd91a2f6a1339e2b5d17482afad21568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11723816748bf917b7e50c503e28052e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fc109167ebe7294749029f1f4c364570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8e5a54dddb034c588d02fe215910a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8ff403131bbcfc0f50993aa990dd3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6ee34dd1100979e654f305283b923573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173895281a655107d75e4326396bfa58574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba9794833f370cb8d63be9860d0faf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c3417caa68164e93d98fb0cd65406576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6d7f8d78019649405f294468d7b35577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efdd53ce734ab973effbe7ea04f911578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5fe04b3580af0b64dd7a9e2f7bce9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30c952d96a166d23a1494ae4d84266580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad441105bb35bdfa3fe7fc247c6a88581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6a54fdb50747c4dfc37064a97f545582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd1ea60af89fec17ee64c2c997f25c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45532b02a93ea15b520ad131cfe4fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b4a02cdcc6c1bdd21b8b65b794da7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12a2b2f052a9db6e7834fd05a4fc1d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a1c7502316d14d124937ba3a6b31a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a263e4fe93f2b801516db272b5977588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55022a5548aeecd1ca1fc821f5aa2e39589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd8c284e52b32f9f40dd2269430795590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa70d016fc69fa71468cf68e39ccb1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1c2e6b4369a6431cd107cd0760d08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e487b29dd327617a9a4ceb63854573593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615cb91d35e048619df83369a36b7fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778a2a2f43f58d829e8a8b55a38bcf7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a973aa6bfa51e139adae0759b03b46596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a398fc5f3cf0c6098c864b1612af38597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f8db955588e55774ed24b9799d832598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e6548ec617a902590293b7760c24d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb5742004196870af22c9061f8665a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fa10aa6d761312685ee1372fd1727601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6d941ed6ce19b98851844356fc0b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb0c4bb4d4b6004ad76e83f1d02f5a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5983ab83d9c12ec1011f79bcfcf2f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffe7d488f742bfbe435f149f9952d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc207372334d801f315ededb7dc4647606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed864706594a4637eb2fe39b12bf4b41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed223613b0a6022282a3a53e639bdd88608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca696c13eb87e704f7a6b1d376b7cc5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41fb28f395668c701d9c54d06b4fc2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1a2d0aee583d2fa0a0d31a2dff758611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cc80764aebac534af6ae2998f2524612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be57465fc49c8e8023230a967238b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771c4c994f1bcd391582b96050beab8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2771f68239c7e9fcb5f4df6ff1b6dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f69fe8f2ec7c89f00ec25e4c97ef5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd485555c0cfc5ffc998c74b4f1d63617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429caefdc9ef7f4b37fd3c427880043618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d382fb4baf5123855e4bebfc60b78a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8db3090f75664069d4b9bed52b8cca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e829f70351f4466e75fdc763dcd047e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ba53920ba0c35dbd4bcc90d39a608622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49655f50971d5948a3aaddd5e8ff30c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0913a72d76538a44b367557f4db35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95edbd9651da07c19d642c8a539539625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d9b4e295d43e1d677bf725ee220ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92291bf5986af6324cb4cf236284ca7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d221ad1a245a2aefeee0c015a670b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513df6a56fde92fc36d3d17213c6207f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a436cc965a78ec0b171ae771178357630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d49e0fe6ca41059be84d53b323fcdd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bdadda0efdded124c753fdc140dcb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce607a6953e491e54e7d381b0e8e85f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c37b04b3687fc93a1b3013f7581e42634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c183a428d0a1007530fa75465d69f07635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521fa7fbff1ea303bed0fc262924d70636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bddc61cbc7b0422f3cf5eb2aa9fa9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b831a170327663f665418ca0a16b07638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78da0476cb54a4e743a7564eb373d9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724e0c6c768e59f7e899c1632912a0d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21010204f51c18058e97f9200811904641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa479e8648043424cee828afe187ed0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831ab5a1966a5acf9dbf358d3263c5b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f5a2f41e0c8c33a3126708386baf6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671b382146133bd941e4094f7810f07645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09ff8adf41376b1db13aed388e269e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22616d0992fea11540601b083c10a566647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8eb79f6cb993a8c78ad751cacbc6c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de1b5b3b48c3ddf6cc629fe1b957a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadac9ef7f2a4f685356caf6fc61fff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240879a7211aa39db9826af7043d32e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a262c714faa2698c329c30389df877b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d283bd0c7c7e33f7f9af8dfe916c832653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc8ebf65f5e62c14010fbe77256f3c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8b71bc30b27de67f874a1249618c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cce8a83d6239082c19142144c9743656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a43f7347c512656d6d45d913f8907657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2c29010da7f61743a76bbbdbd6e98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca23944754d95f23237afaf7eeaff9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3377e19c27bf976a6f113e0d92579b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc652d37298c142b0ec50084c2491f7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed8e643c780bdefdc1da31926454bf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0917bda82065ffd47176a3e3ae129663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c74a656f8debccac645ebba67db49664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0e5d6a0d562aab4eea07278d3993e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c46ac6c75ae99bc8d389b3977194d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8511ae3d165cf18392151eeea0eacb5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c8ac699a173659bd1a3ea705b68db668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c47e2aa67066afbef79655384fdc8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca15c21c2fe7b73ccfeb8a7809c83ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7350b06a89db241586fd5e1e2345a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5699f108c32468ef92165e045d7dc1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc30d1d7d9e267c66fecbeab770d64c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21e5bae6fb8355db30f41779561c83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b0ea687f5909123ee298fba359028675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aab2c534c0bb0e66e20b04f291faad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c51ad21f8e46abc9a94264d53b821677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90eda529bc698c1cb7bced8056933a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a1ee3d425b27a573330606ccace10679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70271adcfc234bc851efb3a360cffe0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6922278cde0ac35d9f0780000af06c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5ff5566d3bdef426f1a7e6b0812fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fe206caef9a9810015deae4810336683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ab58f6e046140ec97ab72099f9272684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53941955638d04440fd0605f4a418fbd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781d8f27648460308483e3354c20fa7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959354b3c6b8bc10f3e1043578b8d3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc5059ce7e512254b8a92b601b7b81688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dd29845d07eb1bf79b48435c50668689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898358d042bd1c83f3434923029a303c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb2fed2555b3633191603e5209eb59691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512bd7210446ed8fd8f3a6c29a640cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d09a6d8fe90bd93d3c3e2f76c6df6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1ff4167ff914388336d8dd733679f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b3d7e7bd1c1837a8a44f2561fa1ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52a2d931c870641f7b452a9d7b72d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295d5913eef3ae1b516d1c4e1a120ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0d816426bc9cd6009be509b870125698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e1dc1df28f5be6e987d95298a970f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f98aa92dca21c597eb4a859f572b80700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e78c602bb9e60345467408309e94c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690352869c6d8816254289e3469c39d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f3a69b18e245bd99c69a4e37317e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62de6804cfffc09aa16d74096ce61f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99192aac8e8eb2d0faf77d762ef213705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754cca2973701cbafacbfa6a7165e7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bcbfb4220db27daaa9f08cff4eee8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c3c721abd242dbcfa77dd92bb64f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087653575d49f61e6f1d1d6ea05d801709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691746d5eac536bb14987d544e1d4ae710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659f415a36a35c612dd2aaf18b263291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5eddbc8cb37eff8340eaf9eb46b6bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214522f01110cb5777b9572d181657613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558a1a36dd3d1d551fcd6ab48e46c414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392f25f852b9fb1aa9c4fe4b77056f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a79315e8fe59366735666ebeddeb736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12030317136559af5bab69387e22297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e70fb217abc32aea423e5b0f5930e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213d0ecc278181108f5962b0b1e7e6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3180e89c5a235c4b134f481b4ac0b4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c395c2b4c3a12022d84d2279f5090711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740798dc97c4e0b8e0a071ae06fddd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011ca69b040111877b77605a8e06cf913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e443bfff701f5c294e8894edb6ce4a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5767a6973ce8870effa265786d64715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16f8ed1b90e49f5325a23814fc9c7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d086d09dbaa9c7a2c2a5ca9d1115717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e86c29c220a0bf2ff6cae5ea3992818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029cd9c4fa26e3ecf025f667d5a548719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314185969b0847227abc8fd10ddeca7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf5673d99da23a63483da665ce763f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12ea7b2b7470303786b04addea599422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c37c76ad0b987e74b650b971c200aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a73dcbcc5a91ce8bc3a8497ee298c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e49d47f66f02fb637e382629e5d1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9ce1cadb9fd2b4e1dba1c667ad6b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555aee0e176f43888b099e8ee22f2e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade99cc988ac81be3b707a2f02d445828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd4c01389b93c7daaa292de0a8f14d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95082822f1193fcf12a5c2f15717dac730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bda87ea4e59afe2a6bff510a5694c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ed6e57fdb332228d2b0d31f688b9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039d593c0cc48e14b48bff6551b231b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74731b27c1f7021cd90921c27fd46634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fb63f72e1d877deb67b820c4e6cdb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72cc8b35a608187b07e86c2f1c16fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaa08acc7fcfdadca4fb239ae085de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348bc97d902869aa4a594caef1af4c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5b2f92229ef2a4e4e85837824b17e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7121a2142b1988c4eefdc6f1848c90340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6658163d7d1530bd68d8b68c802cf441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba57920949fc0e7e882fa346bd0a2f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a7928e3fe069bec785afee141c6d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bf575a08161b21d9e17b8db4cca8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68c03641f9234d27acb27d36aae7ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a86bf41b94d3a9f3e0c6d56ebf21546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543292d0b803664cafc5d3249404e48147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8b441e7fcfbb0c4ac862c4660b2e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024aa0ceb68a16dea8e2559c1cbd64549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d46e9288cff58ea035da4fc7efdc650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817e447b5d245cc6e09bc26a420b51651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1f964cebd140cd281365f0dc1121b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b8d827f95649181249b1200f7acc353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbd8de18f7dfe28ebb2cb7363ff38254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe75bed712d9567e9cfc8d062a3219155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26c465edd6537ea8f82c753c66e2de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ef83fbd84c615a03d14ee52b2c6aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc16eafa2655081226a6e23077e612758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293aa9a0e166da1aedff1ff406dc69ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a863075b3a2f18a0ae722ba791e5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503100f8c3428934432ad69997c118c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5198e7bd49c21977b6ceee342cad4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017c0bd2ebe7e7cef2293c43a4ce55263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7760e21220354198369ae7358bc18f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441201f74e1ef7d37abf68059ef0a6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43b682d7dc488fdaa7e1eaa50471a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfffb5f99c7a4f8bec5618a2589ce867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be7d5a2f67ec2168f2a74ad15b01e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62a6843cc357abd52c84ead0ea9c0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fca79003c7dcbfa514937cdf753e3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6650f16e18c374cf02372bf0af42a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646836ddd8e796fbafc70505c826267172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475bad54ba03e7d7fcaae88b56c93df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b606267346a282eae11d4950f934e4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86600475f89a5443d5d9851c33b1ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0f922ad5d09e4e682842e4ff5effe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebb8bd77d26df1b09c5b999f2aeae777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453aaf382cb3fab3a251a76cd5315f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bd8678ff36b6ecf950439ac89c4f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ca5ef6fcb46ee4b3f033b35364ed080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4522512a149848c81b3242b9319be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d77b22857900ff9b3f50f71ea263882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dcd42866a6145e941cb757e9f280083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a2eb57d6e1e215fd61c7374a79bc584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948ae79d8c4709434551f77b406852f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767547bbba56d4f3df2d71a8fe6b7d8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea876747481f9bb1e322679fbad762c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c70be38d93032723d94080166b7d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dd1d7b0b0c56ccfa260605f9ba68489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a144c3051dcc07a34f212488d10b25790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd47b46e7e583f95b63e474b063f57091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b3c6fecc98be0d1cb33034dfdab9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c911c9ed6b23f2f3cb9b8a4827617a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603fca15379a709daf42bf0307dd6a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01311c4317b925b0d1d7a3962af0bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace67bbdd657fc766f0decac4286f6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d7a57f6e31a0b92e674f1ddeeadad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206cc3354ee4a756b5650de8cf4e87398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddc7a0780ba726b66d873338f938a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e2db7b14c88d01a6c7406d2b49f3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f351b29901de92b018db5f55b695a44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689a0c2d1780eb2d74f5b0ac7949018102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477a9f6f8575bbd299349f8f5fc8b7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd728374c113a313ee4da8657bf0d8a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e568194aec0926559dedb67ea216597105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789cb9c450758e5c433d43aa4eed13a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d3ac1270a3a0490c0a088ac848156107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae077adaeb8df35bc9bb9de15345908108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae9af68ff674c4193294c6c666fc54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815fac687b64fe80d0c7c9094c307a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faa3484c43f9f6bc5c8a080b48ebf2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373e8f5656e009ef1c7c21be257a387112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102adf3f9323f4cf0ade0678bc1a160113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a984309c2f2aacb531e2d029792dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677cad48f7c568eedb4078b645983bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c868ccc5fe61b7aee3557ca4f83c7ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e1c94d5ff3dcd369f53fa6a79a1cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061428bf98f042e3c9465d67c9b3367b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51b2aa9733bf96b0fba0ec83641a06119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642e3d37d7fc638cc7ba6cb44b35eee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201d89f767f9a5318447147adae2533121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde34f49b031f5a46731445e7e3a717122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f69507db808968465ee4956db1a23b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823529ecdb8226932d0057b14aed92f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b47361dd4ac27a80be5b0dfd1e64c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80c3f8a88c27c8eedaa372d320418c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4f5f5c7a18cfbd3e7261ea758e24b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f4998fd4151cace882718a299505b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef595ecf6c5e6a25604bc18ea4de58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363218c5f2d5487e0626c08fc2f69dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d304677baf7a80e3b76410c45a86df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932c9b30264611800252a469ae4a4ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803991450fc56e999f82ae3c0791317133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a2882db457f90bead758307aacf04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfaead7040b60ed1d6c84251b3e675135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54e1526c72ed1c13b308307b328b8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c7d0b93a2cae488f257f7696b09cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9bfc198245808f01f82d4749c7eda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44813ff06b3f61c405dab50210d32c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59a36bac23d98e3b4e11ecac038ff5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd265a9bb1b4d372b9b00855fdfd44ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad305014c4d2a4f51532fd551e21b4eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c233a97eec8e083f3f6003ad111096143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0d458e29815ab13ece90f2027b502144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a7118d16e2720b0ddc2895ac89524145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794eabdea565aca49e41f204fb88e93146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccfed88164767ef23d2849d913778a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc50c2dfedcb439256f233c89f3482e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ae8546a280fd76adaf9b81dfee5dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eed69642f643049c269054da4760e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a02b915c1ee7065d55a701161571b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48713f9fbffcee251793a2b62679093d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6c1d35628df155e4dafdd60c4c542153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696fdc57408d24bfbc90cc8c4324a2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07749533f92f587f9e6ab980b69700ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806669ad4a02f736390777c60cf296f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c4e8502bad980cac79b4ef1f4550e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934e67863eb56d8c00c4fe2097a9666158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaa2d9fd310b2f15f2fd9bdafaa735159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e383cc31d02692653336f32e60f75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e169d5a62c5512d94af481430cc46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e030d1fdfe2ac3057ebbec4a4e3b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae990ce1454d42b6b9600a0b44a2ac7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a35b2ba3fbf4a74807f0ddd7cce7e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0a584f260e2e642f838175b239941165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bf803c64fb7b9b94258a9517be4ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e262c64dfde3c59e50190ee5502960b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e266fda5079e56f0b32f5ed0163f129168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d856d8a846d33055f63cb00c9f9f52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28563ba8c396ba1b03d17f653d7d1fd2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c660a18374020c1443cd6789e1348cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a760f98ec31d1d1fd4f3b24c6345c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11b2e231a9be36ab96590f1563c96a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f114641634b7a830fa62dfb8a97bc5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fdc6468eeb78fb7a23d635078bf16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b35ea7885f508213789e609003c99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7e7716636f5b7a5462ed7dee53058177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287c637a661bdf3cf5fb3364278c6ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab42292a851550f5658a9955aa813f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e09a77b15e39bfc59163f857555b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b19c92848a5bc7f445ae2000980404181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82bea627e8c1ad08d96b56bcbaa70d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b15a7a7ae4861667e9b1260bffae9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc110f00bfe2d494cd2775e8fb9f69e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bddb61c13ed1c32f5f17029d8b4101185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a01468e5a04cc01325225f364d9bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc8adfc5c489af23f042594b248a57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bf1dea55f5a2dcc156fd0bebda78f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecdd1df16649194d59eae48bd0bb70189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd245255a55cef56695fb9f9c7ef4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f613c2f7c9038751cf5702df2d0c69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694ae26544f5575169372fed0b917d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafd1fb54756e1e0426468c7db06d78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3aed3b3315415b0ab013d833371ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe4a511b3866610df23f97700cf996195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535683c058f1af571de348b5ce2a5b2a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50a8d2cbe389dbdf0e446f8c09a717197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26012722f9b5855a19329ddec32b3343198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5805aa0d363540af8a4839b2982e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb37597a1ac387eac368c1d5b497cf7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edc7545116afc47f6a91327bdd827b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2aa1502b8b1e24e43ba529d4f75f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30a54d98c4ae6a0ffc606eba346f5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133f8c249c1d57735818c6dcd719ad2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fefec55cecfb2dd8589420e7aba0c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c78ad6e579e64f32265e4b03fe5a25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b69aad0cb7ef21bd16bfc5b234e99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e69859f4a5e40adc192f06fc8bcc0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0dd22235cf3a5a37e261e2ba36799209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873faca93cc2bef05f787e2ebc0d7d1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1044c565cdeeb8b72aca1a12775310211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5276e0a0557d844818184a0e09db0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664e167f4f7316e5d05200d0ba25be6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911bd4bbddc0bca3d193c69a3d7ceea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52b385423803624b7baedd450f5d72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1ac647dab6cf0d03fec4bea35a9a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219314692bb30502f9b85c9ec6880600217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ab87fcd6a288aa30168cf251e9f8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcdac1edccf8565a0c08b34c675b94219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f256dba37c82d5b4e47dc67aebf6d23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85e5ca0c13176772c3d7ccd0356e54221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa85ed2343532765175c2d2beeb621b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c911aadcaeb78aa1dc5238ef586139223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775161fb024568ba1e8d3bdad4f11ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb344d2b82431ceb456bd97779aa2bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdb197aaf9e01f69de0e8f25188881226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb26ae40d34120956dcb3cc14485b86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b96ae381c847e32e7dffd5ef0692c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591ec15b6e71c98b7e64c6744321cff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1357ef0c8ccd1acbbdc2751512dad8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb787f7cf1f8a0d8fe5efba08aa9156231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c1e1266c1c4ed72c61a6ab72cd1a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82e9d30a6c874405152b5fe5e6116d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b069779ed6ef042bde799eba01d70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c818949aa1c9509fcddb0236c95be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467c3b7eb91bbcf2a579626072c8bc2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55423ca889464d865d6666522eb6c7d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fbbd1cdb64e8d9b9269559c0992c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e690229d83b98f15356891d4bdb33aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d518a15c94e61eb689d048eddf17f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2feea893850f5c53044ef03470b17f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e434f30bea60dd85cc8c337505f6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fa112d105c8f3f614545e67e81c24243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebc8974363eacaaffd4ed14454eb2c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8867e8c95fc211017f72e0d26512748245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a137c369cc967fc8ca710445188585246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f847660c6988f9bb6eb12bc6bd590b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc1e710f6c9ab0328e8a7fcc44301f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ebc07fb0cad04af584a220fdef242249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda434e4d187bb7c6fc279321f566b56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0447764b5d2e2b51312f80149ba55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a7f377fb821b5080177f874644099252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd46ecd55a528a6faf66f68177ed87253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7e14b05abde6e71ef182b419f673f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda479f307d5298a0b35f2589f82ca2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b174df28adbb510c976936ba6a6b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c76affff5d40228c869c21c860f41257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24a45f9445cde72476c3e607f7aa44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563733188e6e6432f72cc2f54d92e9b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02befb76e3aa2a34ac8527b90e18da4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79a1fdd6044cf21aebac0d71c73bca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09380c78750ccd0a66e562c35511bfa0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314987178ffeb9da074beb7548535eb8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d1654d9acc4583ad7af71a7900d15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe953a15a2b7bb1a48b9f3f92465ed7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590feae502752ef06a7df59c8744559e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663b7387e70dd70d9364ba667d6f850267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb75dc9f77b27be17b96139faa10b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967fad1937d4d1d38d819ff2398e76e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef871fa3d9ed5df79bccd4afbb6c27d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe969186d26f38dc7361dd007d93d19f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759082ce7bde3bff72b231045fddfb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a29b2379468188a447df6d7884653273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503132c1ad5fc6d77908f856f3272313274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bde2ebf0e225c969dc295eed512b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c50b0e8144657758c8ea5beed004a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321f2da67502c35a8c2ac33a190ff43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c39e8df7a0b2754cbf2983628900e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0a76ca4035d92857e962b29366410279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac989e79c0b999bfd524864fabda6cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c338487c267e4b0c79ac3b473bf603281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f5710492e536992446bb198e9bdf6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bd72aa4f29e58cdd4f8e900df30dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c9281a2d7f5b32671f1fd3c5a87ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4709ef85cf94fe22ca2cc861c6bb76b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8aa88d9a378c818b024df648878dc5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16374db195d3afaa998a509b237ceba0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26eddff784c3422215dfdf15ce1be0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7086351aecb0e3cbbc1cb015637b637289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a466267725a2cdec2ced86750d16a01290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e3fe2624f46621648253bcd804457291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd196312be0794c25f1d6a26fd2530e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1863f4551c7995b9923b46313cea1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd275e32a95216dd0125200e192b29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c0d341d15b40d14f512bbd1cf581d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b517d65ab74aab1938d108e67bb89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b85e3af0ed563991f97c63e174b2e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019caf3a9a009ea254b0913b00350a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff7fbb100253527539752b3348fe6b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fff9827fcb26b092ea5973f2b3a12300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c3715d4f2c2ea3bde450d6b92ef94301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda101a5afcd9e1d1aa5cd5554016519302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d4a76cd57e176b28818dfebfc70c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b58cfef0e047bca7d360c639281edf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30f9553a199df514b9af847a79ce81305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a901e104416d7f2f2bb352845ee542306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85089124db20117ab42d5be776ece515307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac16306322bcaed510fba129a44a6b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265b7d5a996cecda1f115174f6b1db5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925776ee84a6e728ddeaf345e3388bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807de0c3e5563fa37e4e0b11761113f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507480945a06b66c2abf0b179a6fb08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d91629ed90a83ff25051ea6cc242f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ba36864c95492fc1b8bc69c01341f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d87bb2915df1c530284f14c22dd29315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e2dbdab3ac8976d6c4d60bc2f79d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b631271d70f9681dd1f76e39f2d5cc6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08026477ebbfd25d6fbe871ea8ef57b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224502a0f19d59da5582697b28a2176319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520843fb9597065556345e164111b7d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57289e7188df116567244a394811c415321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd217d42c3b27a268024d64e3c667d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a582e6a7eb6ef33fc6b042796df304323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8c55b9bc90db6546f0315656da324324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d40757db0b597cc56a528951007c7c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90622ae7fe6a771ae73832b7266469326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d89b304a3cb0f349040c8c4d4fcc02327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503ec3f73e5da966144dc14debef2d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71e3684daf75a86468c8cd973c2b98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976088056995e430ace2f0f3ad453bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e17c2486f60b9dabbf156ce33daf9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77caf388544b591b32655af9b4e76e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60c8fe4276586a80a230267aab3147333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb2af340645733dd600a07ba3940ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf0c3fe4eff32aa76911a1b48523a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7285f838c925337d1d46c69470d01ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf2acebf6f6d49de34f229ac50d479337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef4d7707d1405730c6f9e9269335b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb57c714b680263a3fe0d53ee537bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7f5c64e800792e72d65ca30201ccd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05695188614325583563484988a890341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ceb9bcc42858f0debc8d0ebfd8bb7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502da4bc50693ea87928f259c03a857343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af5e827d9952da51842d95a0f42bff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4585d2aa04f7b4ec35b6b6279ffc2be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc19fb2f2af078cdada90881106b96346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c417c9797c6ffb6a6d0e6369d3b69f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b804bf21a181c8a4dd3c47f5e072133348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d485aa382cffb19561ab21cf8e0fb88349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bc833b9c0a1bfe837d5c29551b59d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8734fd823999d8c732476f7405f9d4d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25596ef17bc4ccc197a811813a4c086f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20aa48488c3ee3d80dc8673ffec97a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a929b5abd6c7456f98c529b282c55b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76165f2451c3114fec247d7bc09113e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9958605336d24f55939f5fda5239b55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed10feec48b7091cbd4961dd5c96af0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57ed54d9ba5e8fd49777c7e0988f90358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddbf709f5798e5d79e18371f157260359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954373d119f8cd51af27705b1656d928360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c1d8d2196ce49adee90175b80a46e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcabe6267de50614f336a0da56f6886362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bbd8a91e310b29adce31a26d5efa0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403311f69f7cca0465d8edac10bdd05364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ab424705de477b194842277f8d0bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6d2fed32c6ce18b4b0a9fffe484c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00d14416db869f15a1ab139edcc0fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a45fc3a23509e66f608bac21f4114368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969309b6a2e4d404ff30a28aa1e8fe7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891494dbeb9f3c168460c7a5ca6bbbba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4b17efda82036b3c15fa036642a24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b76617eb5622e0d5311675f9088b80372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082058dcb611d14bc8f7cebbea21340373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65927ce9bb56bee085d03e93ba9d3b4e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ead7ea59fa6a0b34c2d6655fa780a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8f590dc21f764bfc9525d63b08e49376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0131de232b6d106e28bb518fe5af3de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386008bf0bad7b77f6beeaa6737456d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58153320ca548e4b1b418ee8abb9e4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a2b4a104225ae9484c05efb1a67cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50949de4be29cfb84f47efd0e133b77f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecd8a98387737f5d32f668fb0d83f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfff469dd123f6ad4dd83a035b9b65c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c7d1bb03aed69caa67a401a371898384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fda127ddce095be002cbab7ec8eb2b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710c7c7364d44aa83281d459590d96a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374b523bc0bb8d7cca36e7c0e368405387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ee01efdaf3b63c4a91ccb96affd53388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11669b6a3281c12598dee7784c762f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088bedda840fc23780a8b97e023096f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5a0658621ea975feb893489481837391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9de9c5b1b65ec976bffe457928553392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf95d6aa0263a6ccdc3eee1f7934781393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b1f2a60fd1cbbbbc208a836647fd5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18881024be3f689b8dccd12039485453395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83455caf20ccbf9196ea48afa2548843396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2a0a8c2b8fbf4a62772023bb0145f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4df883c04f54c763dfe309861591f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8561939e6a49e6534ef5405981f2182399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb991aa4ea4c41fd302bae644a89653400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891508cbdce0f234a976f91d51e6dcd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1691699be60004f52aa9f387e76cd13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65e4dd3ad1cfcd24b896e476fc9089403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76027939cc93bc168a2f6145867c9cd4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12807c07b1a64f0b064fb4aaa48e38a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe09f31a1d9521f9636dd25ce4015e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46a55eb1ce9b68bb50ab1020d8d6c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305eef2a79c41c9e9f6623305ceafdf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086533c7450cadbd3a8199180f36c4fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052f6fadd6cfa0f5472d9f57ec3485f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d95a1006c1dfd3ccca67e7bf7855c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3d2a2209ae3cc660ff9e5ea6429f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9449dba8fe0fe78572ff12eb016e2c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a8bf0c556cef09b4700081c24af1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103135e698ec427722511b040ca5763415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4039c77f9f98d7c6bd29fa7ca3dfc8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e585b18b8900671f189bbadefefcf2d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ffc3449d069367737927ffbc3b26e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ca11f0af580f3847c6537a0fa60d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443334afd510d6f802ddc91396b292b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9337307d5c8feada185ebaa85b0518421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06db2b23187823f83f50026578fbfa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f622dc5410aa1ef24a5573da21cf4ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db2d21d66610941d4c58619092ae3f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91985107b230a0a09647c42405ea054b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67232a4d3b86ded45a466436d0934881426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef596dab9788964f7ca43202ec0eba1c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62c2b1d59c90b18e8f4f624ec37e2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf087524a7b68cfa7ce8ca09fd497c07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449bc52b069fa423a61df55d6b38916430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be35997d4183e17f1556d02531c83d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3df7fbb88bffc653311f8337fca50432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959508a93949511f4f5baae447342aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a1c0c25efb7e9abb2b3d1b56b810d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af5c10e65feb880d829701655a1e1a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4be98c2cdbfffb76771955b09ce131436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf063c78cf303210fe1a9771e287d748437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca21ff819964103bbb875a2a9bc080438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b305bca57a33d94d3e7ba4145757d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62d0d99f7f7f5052e096158324d1b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06a5d24ded5bb54dc982f90d1218ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3191b8d0ad982e902f115f5882147442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c6482521bbaf77c6f88d2be758c27443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8badca18709521543f8d6903a0360444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a64e8617e5fe83a0bcd6381d30190445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e50d3bcfa09bc84797d0a921b5621d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facc88d7fcc90948936c2f3f5e6328c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156aac5b77d89b2de9d12895ef5e485d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab196dce0cd5787ecc5331bc28226e3d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a313c372fb2edd913763009d77fec3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d65f0890e736be2aa6787f8de7cdcb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de590dc0890e8fd22a7dc1f841c59bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc51dda9f25ccd46b78bfb395868cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8ce6f21be1c0236a3610bc55d5bcf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b6185617c5e974a51c55dcfc69322455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e451fa8620452b32d07deeb8bb9d45a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f4705dcf52eb12af42634a070abec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d8c24e31848d917f84c3a22820212458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f578ba4f23114b32066022a5b61335459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ed397b085bd64266436df6121ec72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb74f627c83bc2bf049793ba8b0bec2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c9688a5472d6f7cf84328edcf72b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c6c7e1c142683da5aefe335fcb155463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad922f32f63d1723923a0d76c189c71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c0d812207145a7c246739066fd31a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e592f7ba0767449de12ec042fcad482466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51888b05417066e00b5a33d462d996a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533c9584df30ec4cb7c3bed01ba789b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26911cbcf1ceeb36222e45e3cdca309469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87177f19de5c94e3ceef499d217cedb9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396d14e7708e064da64273082e587f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd78aaa607fee683773e629fca31437472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e0138928af8ce353a3a765a11f5d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13076c96934b47507e3537a85bdcd0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f28682e7f55c787d17dbdbebc4bfa3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d61bcf64daa5ddb6b9fa0b5aaa1ed5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af8fad3db1d72d00172d6b7b9e881c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9cfcf596c2f2ea730c3b56ba5100b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16eae17f3863cd971de7328b77b860479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b6d25e38c72811afd05bd97a9aef5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054ab40f173180b72ebc38d15a7fe6f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b09eea3712eb483b44d9fa25188511482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4be42f812c05a07bbc8ac8fada9c99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b31cfd102f711ca9436ef6dadf185484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fcd0c64f9ba3117538fe81cc12e7d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf047e9dd62858beb2252d0e387493f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f714f771011b8da1aff071917d2b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02724903346d9ff879c9d7057ce1b92488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2407e049b4413a46ba7b0fba0f2be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367926b91854278f4b87001567512aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2798052b43e51a99086535855e5141491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0552f9bfc5c6be4c621c4fcf2f50c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44616d30389242e07095903db80fc631493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0924364d5137a740e485340957cb6b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3677d63b0d33e1013bfd99d292fce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764f6224a3ded472f187e3eedd4eaca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8320e836cc0402aeffd62bf84b219d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f8a77d75f302e6c5733fc3293edc2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee179d1a1be7c665db0fb86ed808de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0100455e99390bf70a13c4c2e22fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46feece352d60fcbd396fec9d612d0e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49094dca058e53052c9900fd1789c9de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a659a12480f8620f39a0c20eff70031503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41f4bc1d9aa327d2b5ea4985ebf816504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d975e8d34ee4d5bcc6bd777c01eea2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fac88d05823b0b016c69c3fc740af1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57727b8c260fd583c2bd5eeb51270a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd166b6ff528812f64347802cb8e600508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b0782e45b6e49a91c48025aac92cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517daaec33c4d0e07d2b5511f26cb127510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93004acd8f5ab2d1eb33d81b4c99d254511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31cd5fcf469c576d3c4101316b962d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7e0f15784d1ed3310b8dc3643f2fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88ccd685082c6a05652fce59894bcf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d12ccd8a6c3774b1ae20c3bde3fa0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2070ba40c9a545675d4a249152ebf2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816b7a97a6451492f16cfb7df397d78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef23ebfac4bf710bde554bc05c04c4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255803030ca9a40d766df4632e9ff640519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c8b6c00a59e7bcb9b1a7b0922c199520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72197ab329f8f52dec3a6236dc3998c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f8bfe4cd873e2c37d0a25c520d487522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddeb43027447c83986727755d540d6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e711b3430435ca4bbf7f765aaa18b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95fdacac4d6d063b9743495b378810525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228229d6c5fa11e73786db6f8155639526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a728e5d78333062b4cf335937814fc7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dc6fd4bd542fd8e02aeba6baa2a28528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db3c29955ae65400927a2d06009514529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8277eeac07fdd2f2342f396f915e31530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cb05198b3a34c1d2a93509529962c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250dd813c27311d87065b1e167bf665532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4f02fcee04a04bfc101fd15d7e3f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ece64011ed2b1def04511768f0c06534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed39eb08c8525794e9211edf47adbcf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23d419a518e28d1e4aaa491cd49252536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8eaa4edf9e0b0df86919e94dec648537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537cd403e57596afa5c8ee4961504e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30ed5c8152f43b0754b12807953f7d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dda7c412782d898de5be06a0444e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d85997ad4ece5b5f29592979496679541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326780d26fec1fa903ea8c258ab6243542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c47dd8d38ac64f7c30a74a1ec7164543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575207777c63ac9d347e51a1270197f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36595eb31abe6e994d4ccf373eca6a4d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dbeca5ede26b9fdbd30f4827b7065546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046f30ae9c5a66052a892fbdaa834fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700a3c57b80d62e83b0b80eae2f5bd8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d11c1dd34f456f0a260604beeebca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4eb2080b384dc7ea2b0631f5e4306550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538d5d0e8eba6f16adc0f3438ae3c70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb519f553e1b8f519a5719145133e4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343117b9660b9ee49a8ba8d3d5b6f2e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbceb9ab34f69d593279c893e8a5f06554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a33b5215ff9a69a24135e81fe4680555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4199e03dfd5164ea99e52624d41a935556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f9fd3b09804aee30147dd906b19f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8a1312744f56645cde138e390c248558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453954c9c4eea39d71d67a7a19ffb90559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068513a4853c6f7d44c84d9c470bc57e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a8dd3d6a7d0f61e564263083e8785561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009124f957da4e48831ab004dce1e2ea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933b8912034732126b16c092ff16b08563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d08431ba3f9e75084f6d4f0459e80564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aed252f37e8afcc98b568de4a69d14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeebe665cfb2ef5e6e45417677e889566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20b4d5c588d62c3e9df91fbd468f52567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15989f846aa883223b66eca38e9dff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adb38a5ae093b055735cf1373159f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f929af9c412770ffeef145def36a754570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa163cb41df4cd9d77796de577d62e10571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe61a53b3e6cd657e8c8472032e7409572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e2ca6824daf35284f00f4a645ebef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43912d396b66dc0394f2006599f4286d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f106b408e196f963fa5d7eed65fb40575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f348c1b9df4c5484e2c6507a5ae86576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2831782869d0d2e983f3d1d1615f214577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0d83530438c2e85ce6cbebe2411ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f7eef1a8f7ab69260e412c07eccf5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaaab7c3bae62c8812e212ee03e9e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292d0c10534dff0014f3edda3c10420581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770ac04360496d217eec3a028aa94cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c052d9bc5a68c81a5d0d1ab18461f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b06828fe5068b9679f5585493467f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358f7e0be86fe3e7da23f911c68d72d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b9587948216b6ded5bb56ac1c0b5e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc27a15a113aa4e82fb16d5b1ec1e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db318eb3310b51e0b1b3f399fad434ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7f9c8a8bdd1e0e55394af62221b5a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976d36732d6a1f9c8b7fb66d6f42651590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cabaada3efcacbc361359ce064f708591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994b1ff2a4aa79293ddde1274cc18b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce80bb461d26fedf1a50daa42b0f067593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12372b557f4cce8c86506adb96b12b7e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5801df7e57db161a836bf832829b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765326362b824b4cc7ebfaeb98dfaf8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8475527fad4ee5749e385ed2505dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a0e5c2c7cc58a0435141c8f1fddad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babb3ee9f4345fa15dafdb426e9a94a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23177f1491261d138edacf1032996f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cb1c9f3835a94bafbbd5e16e18aab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c67074cc8f30e7e99163f8e3c5b2f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129675890df39f9254482f1e8d7bfca8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ab87eccf5b89b7b2f47a69b10b632604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21465b98f7e56113d87fecc12b84e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92ddc5b9a0bc5fea7d84c68a31ca7d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debb6dd9b4264ea71982df21c01eb6d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe907965b6e16171261c40f482baed57608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87b54dc27f7beb51bd6ea88ce35189609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61e00fba354bc3ec39cd175f02685f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ffc97438d5de54667a751450eff47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce899849e80343143b3892c4b61f28e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ec2a1771353762acb174deb9220ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc5f5e5ecd24fbf7958d398fa5fc7f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375674e787629c29cc3ef64253290861615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe6615c15830061b436516ea3a1dcb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754fcbd0f5480c80c59fd0c4352afe6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4010d729dc1f030df5f0568523a31618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09e0fa538aeb7552d33cabe5b3a8d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a6d72b3b91940c5709cdd7b217193620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e817b3b7464b045793373cb950e5a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bf4205baa859f27471930dbac5c05622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe00c279f8b687ce9714c85c08e97e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e17ce9a448661dc50a558838de80f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102499afc0f6c9649315f7f1f9156ab3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bc887008e39845e5213c2c3506fd2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ff9250600a12fe5b28ea36dfab505627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e929d95a5b097b18e36e1426c274ef4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9853bb2a0039be69619fca553db4906629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a50ace5a98757d5691e947f9273eec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a26d5aa42de092484aad7e3023ff8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38704d71035a4436c4fd5137e3146f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab666810b1f74bbbd4c3061907081d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960e5681dfad5e4653fd4e65203c7c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9fffcd23f0a8516dd60206a87b418635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e3fbf58a4454a2b62fddb99b78a4b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b849cf3f1947973ab2bc0f910cb16f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877a64bd29ad434b4c21f8ef84399dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bbef49599ccbff20055ec3d8fb9c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c5b7a6d28d2b365144e8976c6a7b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f13b65be023130c80f29c46ef5b8f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07017fb874777b34b4c7399ae10875e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c02e15a46dfc473af7b99a94c6cd9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b3833580342e297d07a8114c587bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b7f6ab6f0c051859e9e8651101224645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0663e807bb2e694582054e18372782b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4475f836686b873c64a01bff405483647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af5b7b60441ab1eed8f8956e60b1a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e245c03f770d70e21a2e9351fcad9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0ad729c481339432c23b006bfb8ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31857efcdc65dad9178a428a553c4e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf0bf1265df0cdac8d5910f4fdaf7d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68a973e09c51ec26bd35f0aa2ebe83653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed4367c041ae5c80cd5073e1861d41654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efdaea3d77b5718785d63df0d40cf1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07f2cfc3584b495ded9634b6301135656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8f4491c3b64fb096cb16c24f7b997657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac54c028d833f496ed7e84e1749dac1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09c379b78ec502101be472a75b71a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da36c3bc9a093ec86ec7c28fc27f0a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9268f47c0c056e9229ac2c18a23ec83661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18385eaabe4da9aadfa7433b81b018662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b153e1d71a3557037732e2c5c0f71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a99879a935b46d2c489e3456406b0b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed59606b271439d6752ebf3aa4d8b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5999054cc4cae75e2eb42695213fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f02c3759945977b24cb832fbab3172667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fc2562485f9b79fe4c86f935aa916668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60197392aae42e848adbab5d3e6b40669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2264441c271870349905af7bae27b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8755aefbaa1379c93957da3c264015671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b384257769e5a84d6b85447512fa7e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e9f7396bcf1292885a07e98a8185c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79f3073b9aec45e9350a2dee0b7f9a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99124bca064e90101737ceb6cb42d8a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf99222dc2dc0c5c30e10f89d5d706676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977dcf327537dd928829e95af119603677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a09ec1bd3c06ceeb11d44c57621974678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c3671a61abca4c472f56962bba676679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b69206c21b66bfd226d94eadd8c2d5680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>