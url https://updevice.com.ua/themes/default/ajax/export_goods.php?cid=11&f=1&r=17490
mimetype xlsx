--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf123d814005afbf09fc968b0da60c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1166dcd80296d3a0307cb126307c2532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f63553641a0776ec6fa34d478d2ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7710254943436fbda30500a609ca4964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8861acd04e02d17a5f8dc8c4bece15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40395dba1215a78f65c269b46093ac476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb223d9162129e0846dc38a871e1d5007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681e0b6e7f722d27138f9f28b95eea08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd954b3d2c4bd4c42799588e5398ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d12cc4a7f2cb5636cee42fd9ca10e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69eddcffaeea2a547089853c3b951511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55bdf8f10ad208d27ddb35abf1a7ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297031a50ea1800447b0abc257c157713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d82e47bfd53ec5c5945d0345b23a5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5174dedc3507cdd80729d5b63785115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b2641ec7a9d1b09eb24f233773d3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b06942584c517819b13136faf794ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59561568e4ea627a236d7528c0855d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968b24486d2d4f807a41436b75f1bdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe5fce22b45ee5833f4b77bead7a6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da02f20fe3158666b56866327287df521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12aeae95fa17b5b189e9ed4b5b48f0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f672171bb80c53094da4e1b0884270823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106fd0faad012dedf6f1fc6849d6b7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981e82d577365ed31df619559fa73a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951fdf6900ef78e2334d32b88a3d95226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590a180e2f8fa0e1f6d2a68c1649bb427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d980fe49bc9ab66bc638a9821c87dba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d0d066b2899a8ea7816f4ec856e9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d6b70d29c604e5240cd2aa54564db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb36a83725b4c6613a90d69e8d2f5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766ed02365a00513554a1a39a124dc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f3103dc0a18083b8c84009dda44ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c2d95469339f12180a2446d8d30d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6098e6fd7054fb2892c1b563eb6c3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e1236e207dc272bbdb429f8b874e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75518ed41e03461af2584edb22538faa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36677a96f8bad001b9fb354225bec5fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df990cb5b6c63d47764a1b5f5ae4b0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daa9378e6daf8fd1c562d8b05deb0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736ebb47c67d383102d35a52c2c310241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db254e1052c24aeb583e656ab8a12a0342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64798bed049b37f968fa296d7add1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f66e8d7dddc5d9a27eda48f7ee21644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7882cd31770858c89593244de97af645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023fddb7835a56406ca667732aae9f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80aa15e4ac10bc12aa08efe09953d2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09462d1bcc2566aefaf85252b48708e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2c7f0dd694837e81f5a066851d26a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28434c0af6f3003b35b3ee250ee4dc5f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a4e187348b4f40e085fe7f6058e4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cf97cc94d7a1a897232d77009fb6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa10d7770614beb007cb5db6dea1f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f1e97bededf5a7678dd12e9d14d0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d5d8c4ab379e4bfe7a16fbeab519655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34133cdd545f2c34ff57779fa79af7c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccf825149116ee1f3ad58f4634189e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e90403191a4770909ad9042b60cd058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907438abe7be9c7c0a4782f7d1cea57559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f9604aeb190c744402a089c044c9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7bd21421ad586a4e34845195d8e4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95c85bd3c955b8166fd838f3d9eec162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeb252e2f2f6bd40d65c4ac18fb80563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf03ee262d7795627965dec36ddc26364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f2453b960f96c9c66806ba029378465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad9de5b2e7e2a472632a1d706fc2b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c137feace3b6adcbc520fe3aa5fe767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df27cf6befbb34ac7135f51c1c30e4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0102f90edb78ca44b67b0e4b01d059769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092640fe99cf7006c6611da6d943e7970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02214dfb3ec3c32602abb9a7de209071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d7933f5c60041e7f873a28393754672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f2be8981235c6cea974597499116b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86600a006511fba5bac575f9da738e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bc7d6af6f773fed18af113da1b76675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a195963c274ef9d78ba1e4332f1d4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7980a2b3e21681d6b37f4cdab32424477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea47157da1f8eeaff74bc7be2203a3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0d58cc3dfcac52a88c3d341b0b64b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1445e969044f57311bd2b9541d2aed380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288dcd3040b0f539781503fef62d95181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426d64ea78ee186df8ce39af60efd0f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91263a8600c50a3a05097776765a13a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effaa3caa52ecf917397d3956d0b56df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c9049e982f2602ffc3d9bc8502aa585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bfdee8950574883c3ada36316117086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3111a8e132928761c4a949a98317dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42753453be5142353fdcdaa96ce6633188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f1dc8ef04c3832657a668482efe8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e164dbdc81ed24a207099ac45daf19690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7bb54c2970b152539468ae6a4f74d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daedef53a8833ea8f58a598afcca3c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c25fca7f0dd66565f69e0df14f50093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f390c24e4d6ba4d3cb8f3d275c9e51a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf603e8522e073e4a87fa388e5bac8f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe27fd7f093d15b4f9cb4276859c34b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd5e0b5b110f741c552403f757445897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b7bacfd3c2a04adaa0d57d552cb1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d528be1bc9a9e173201c7e101d41d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707b9dfbf4a9b29ee696fd8980eae4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a8599c912dcc8e6a8ae4157c0b006101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7ca6ac0a38c167f50b1b4b50c7e21102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a05f7f918d7655064e4f81ef11c24c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562b9256a72aed580d085e48bfd930b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ba0259a64f12c494a6ab76fe5f890105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09e81271bc6d7e37ae15c6d3252d1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8454022c12c6555bac8703d970da36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1638380ff43b0347c25244c7469a883108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6ab32946e2a6e23de89675eba3408109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f91202257bd9caef33a6ac2ba6be8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb91f95fbc1dabc2309216c7e677ab4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7e90a0cf8e9052e26a89f2efedfff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35cc83cb993110b3f8d7bc90f4c6cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859c41a5a2a7d468684c07d0ef060eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b5e601cc6a643ed69aa4fa64dad07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cec8c20d12b942eccc950bb9b5d7d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962efe38cc8d4410c41787e23fbddcc3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16486a50669ca474e74c9d924515e232118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d6da87791821f7c9921a8683aa73b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac877d0cb838f7bf80302ec9d330be6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1be0b58480d55cf9f12c9fbe5e510121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88579e3e1b2b5e87736e957432d783122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fceaef149f45b360491ab50ed3c650123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162cd155e3e2822d598243418ce0294124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2cc4592f3b45720ae3bd87b097aed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989bbc7e2e8944caa2dee30fcccea43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60589eb6f0012c04a77606fc2b3f58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dce306d6e2f8651da2c9e80b9c150b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904657001abd57aec45c95d2d0586d09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea27c66fedc43027fc680a04e86227130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df419882b5f86011d6746ede2395bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a91daa303845acd3f6506104dad677132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939d7e5c048b32477117e77267ee39e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0c45d817e0f0acf95e0de34036fa2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332ab9a5fd446d131fbd085e29c6756135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2227165b64b1a0a13ac2972a952e55f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332c16d9351c8f2d566ca2dc2772508137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae231608dc20e2977bf81787d2bebbb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3cc62f56cce61911068fe6db3bd3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af61294a965176ff6cd46994b6105e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec957e7708fcd31674c220226f8075141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04226ff527f224b25c33b96b464ebdd1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb399047ea6fcbb5daf78fcd33d1965143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52301b4804156402db4b8f9ff3f2aba1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875ca9e1ca3d76c95aee5e5f89a934d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef784097b8dd5888f39b7bd97846b959146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818622c39ac79cf7cb626bfc51f09f0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11789896f3aee6f5c797bbcb693c3ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641cace8e114069be44d26a27c34fc5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f26368baf7d6d64c25e784d2c6556150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777e9d7c8e5c63410a78061140c0da2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c672855483e411e4f2d91009274c7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111cb54d732e7412b6d7a88d6a49c8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293379a4ae32c5347a71353ad8be891f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2dd7a1e85cb1d4ae04d4a59660b48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79849556aa797c680a8dade513e03b52156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82f37a2977d1d04bed58e36981be9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e7fae93bf40349aa85c70d9c38130158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3006ab8ee2c92cb67ea12f32f3f7c66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511552a08782b9e2a450c3daed790f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62251bf3bbef1b161a84c9cb6a240c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb2a35a674ac05d103d2afb6391942162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6fc49cd5cea21695d067ed0175c70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54911e581fbd8041cdef50af32c3fd7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748cd849f65aa4e545248f24ca1234b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd1f26256aa0543842429c7f550b3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ad688c8be7dfdfd18e76bb864ddbd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24e1a4ea01f4ac5fee20f0e8f221fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea7862ac1edcfb4cda629424d2aedc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826503cb7dd1ec46639a411d44d8f0ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e988704771b8904bb90366859613081171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1f5c1054034d6902406427f358021172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbe5891c58e972c5ad4bf4fa61100d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f312eabc5eee86d2d3b91a3185efadf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349ed0108b8b8e1ef2c2012da6a88f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63921149c6babaf124a272d3d404636d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7471eb5762e57567dc87f0df26ab2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67362d6521553bd5aaf3dbf97641b683178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9e76d8fd591f282919577bdf72861179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52df368fdae5ed270a015bc5d412e5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bdd3eca6cdade1930efd5ba1e4dfc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a57c361c87fd4466d12daae805c84182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a89d4b662badbcba5dab0b6e578295183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755f2ed0cd76e3cedb56ad15d44febe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec0098b08dcaf39e90ea727d7e4a4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31876e76fbfeb1f68541da6f918c39a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2423c4a6872ca0efde62f9e1b44880187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dac3748c8a562409d2d7b9f13cfe30188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2c77ebc7df573ebdd0cbc6166d896189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59886933f2d9b8b8b1d9c23e35fab2da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548accca6f753a33143014b76766f468191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d506af52bf7eca423278999c77c48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de58195648c2b93ae67acd89deb4dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035b81cbdedb2b2e5ad361501d6ca13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abf73e5665d38beba393dc2bbeeee4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c494c6ad2a27f15ef3e1d80c32e2444196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b38d7642c4769c8043476e5af836d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfe7f8be1de40b37428b477763fd3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95e207c54937354f5123b96d8ed439199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd71e0a1aacf6e2cb2b2464ffd28ef5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d767640d4defe2b57a516396065a69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3c0a30f21d0995812e9e4ea834de1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6227d3ed98bbcf611da2beb4978603a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb485b082ffb5c99ffa3082fd8ee27d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836321b10c06ae7f33caa823f5b747e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cc2553895aed8ff49175140a88cdb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938022c917699613b006bc8e1511eb0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f9c389b81b748c3250be185ffc346208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed171d9ef611b7f0b28f57940100ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e466eba0f3a15df96156ed1ac6302210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e564f62bd5d8f3a3afb72261c290e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b20429efc23bab6319963540a974a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf8a3c71aa7eac6f2d6cb8d5322783213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a3161ea97d815dcd1d18fe481c87e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a928e09aa3ce43e1a081ff55146cfe6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e018c98cb948954526f2d4e976c6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddf60b6dce24b75cc5bac9c1bb7fa5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af5eaadc432f6a5ad7f85a44a908eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68783d4e61a34243e8b767816daa1fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a48b51615bf45cd60ab77a57752581220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f74cece025f07323e75dd5ab4610a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee6d92ac6009d136d752f23636cc3d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cebebe888d4c4d4df3281813d283c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae40b4f1079fff5616f59bee6bcb88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e1ad3145523ddd3123a64fae1267d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033a65f97a1051e6a765642d55b6729226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aca342c99da73d7152355c278f9bf7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98165c69728db2e45adcc06768618060228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ed2f824f9b500541d05b2e18df08c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235dd59a538e7b3565f5052ee987258230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9e5f01f2e75f0edb77fca84019cd2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06787c3b9f3f6bc87e74a96222cde124232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a567a674389a0186e504ae5e1c347233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77608a3e3193eb62996d906e5a9f2ace234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d6285d79a12496ccf6c9d1c7cf23f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311213ea99a3fd26be7d024d8ba6549236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57a5c69493f71ff3cd56f18f7e1a99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f83f77863bed1d45476312de9b452238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c422aa7ed16fe6ee842b0fc4304ad9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd1d860f6bf1605980fbd0c77a8bb3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ff636b89e84fa11018ab3f23b77c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb1704b1ecd18f10840a5bde144e95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f3ae52f5525aa701d40bb0683a356243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b27d00307bd4aea417cbc212f0e4ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31df05504144cdf274eebc461712de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477403b1f32f64c5e1cfd3509699dd9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94101d088208aeb0a2f99f72b185d5dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae4f82ed720eaa9f62f2d1359c52eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4abd844e24c77acfc125fe688b22f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d72ae4d666d488d83803060552fed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed0c252ae9f7d87c55fc9be4fe556f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053e2b9fb923cfe412a5b6f3af1967d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5624fdcef946d1133afb00a03295521253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f69aecad15f580b086381e6f8eac2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387776ceb96a44859854fd59319b3970255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5f2e2765d6e75219dbd97a539fc7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dd569f6d98e62b9df6a10cc086d6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a1e37024a6a4ea3a82af6df6d36ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7c0174329c9e317957744db49414c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305f2d42c26cb5d2c2a624d0be59318260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe642b284f0d7dee80eab8b9e473226261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c39025e535e88f63409acb27c889f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ecda672c9238fd221955e60ef7bbc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a308dd7a38bbcac1b78a47f9cc2995264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867684a996c5fe3d4356407cd775df4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc289810eb5f4889cf8e95661ce325266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d21eae9f52590e444069a5c27e1a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328237042c559c55cb6ad19ea401578268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4c06e950d64c46c4748f82fa89c7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd23148449a944a5da0e90423d7cb3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771dd6f0c0bf52c413a82940bd62d11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2ffe1b5d477b36d82ce8555bdb53d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56224c9f84b4b47249e4eff0eab97957273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46118606973b5686fc8a639b2f24829274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baebae8157bd076ea2bd904895224a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f11a5546dfe517d0756b9b8b9e0a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6239058590044856bd9b08071e91a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cc26e6f9f6bffa70195f71f07dd55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836192165ed81da7896cd44a8a5d420d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b15e508ddef0b2a7eba09eb143264280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e4117100b6501ccf7bec9eeebc731281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1b4f392e664f18755401cd777e475282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f658c43daa3a6cad2dc99d705abd80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce24700eed12e4495d33f661bb19c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49841b85de2b3b32595e87fa2b077d66285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e2a49ae1152b51d43b38634e7b165286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0243baf4984f3aecd63d7a1da2ea7e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739203a48f5470178b43599bedb022e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443143b4e16062d88a832121ac84cca6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5beb5864e3de6c3cd8cac597ffd64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ba22e418e8cde7682650d01807276291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5756e1ce69e19d32ece04804e0c2b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9aa18dc0ebc0ea6c2c0923d7b03a2d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1438af4b657e7a5cbbe59b61bf606b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca8f9b16fdda8c9f9724fd4d41440c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba58f1e8440e31fa09d6457bb94849296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682473dc16582936b450c0ddfcc21452297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce2673e7caee36ee8db221704e0055298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6f2e918c3f0cce4524c6a437de405299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52bd16e4a5c126b22bb8ca777adc13300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f4a97b40241a38f342c8058b8c0a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b673fc67c6025384193550d38f25685302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b19eef5f6821c03c674dae318c32b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9bc421960e3d154545bcd6aaa5ec9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6df24fbf90f63f7c119826f906ed00305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88652dbef37cd48153614d2058516d78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c9b348c11ae9f7d1abdcab0a4e870307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0fe359f9cb0f05cf5b3ff1d8177c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587fb6d602a69bf7cbfe52d8835de3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa333f485fb112acafbe5cf0c837393310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72cd11f9e064f9cb71594cc40bcb0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0efc19b80a6ea3ed791b6696707371312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b81845cfa9764e7b5dc5d8483ba4a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a241de47b0b79d76b60234fd82e3367314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece176197cb976de8383201e381ceb2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc3c997bff37234dcea76857e74a48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9578b6baac2e93300197128dab54446317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cba97fbd3a9a098f96e50b78800588318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cfa04f00317b1bafde13f63f5d5a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034c941bde45874468ebf902045f1f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c201efd11a14000acceead63f7658321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4e53e4e1d2c8de694e80f0a2365c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9726eba9185d23f9483a0ebb7b6ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf575929c2cb5fae787c329041ef92e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f60842f72f6d282add6090411504b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba829d3efdb9b012eb3afde5e01e6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22f0308af6365bcd37a3dc63104de5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dbd75b733b81c1e18575ea7742fb2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd244d041c5fde7e0a8219f91a99bc7b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9f29cf086b669078bcd0bcab5609f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c691f1401065a8fc9eb22783295d48331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79313da5ce4aafd99b69faa731b82cdd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5ee74efcd17ef158522bd85e48c64333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f74304a28db719856897f65e1c21f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc9a77b248353ca8b7395ea397e238335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc10ce644966df21214ac71776a950336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536874c95c7a582a7a15475696069b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84558e1c96877640e1dbccc7e074714c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da251f736c46e890dfd17d1e3c1fd8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e820bef09b36fec42212a0aa49e88340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05384f366cb99a2a35f393c4e294786f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26510ec36039239a0302a38b2541bbf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd3cd3a725cd9ea0d9101b9d8e0d5d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfbc442578faf9dcea2bd13c0cdbe8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08faaeae5cf6e75fdc7fa15be491ee9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728181f55da3dfe7e88934e23e0f2255346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a8cc26a07256787a757c372db487f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ddc81e221c026a069c0fb59ce737f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaf483f29754736c11bd728c9101ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97a80424878dd111cbe0cb50b0ecce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6bc2f7a59730c8337866a7a3a6bf0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c68d43baf54ee8a460214b00f810e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733c9b11ea09403316a00527dd095e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb643f351641ac166894ad2e7ee33ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f3371804d46033d2c493b5d4430eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79be90bd2c42b69b2113909820d2488356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064729aa978182f22e07f19709301ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd22207a7bb9b2a5f82a8e7dbbc58da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488868e0f10893b18aaf69603416bca2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26730482ccda55d0865e17c87e58c81a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faee3b378704621100ba58f2be1312361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dde616a01436f1b870ac71a22dc6ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65530fc1cc9f181967b8c3e44b69c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c8be0a9fbd959f99bc1b333a12db4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a3740c6087083a6ebaa485ed55306365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675034ab7260fa20840ee17aa0a98f51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60922d4b52c4d00250b46890675549367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208d6466760ec204c19050cd785b98d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd75a9624ee97fdfbb5d44c169b9fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf64f00f01c83e7e92fe28868f1be0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0537dce1e18789bc0748a5b5de45ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e17ab698a64a756d8f06e48f2180d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61ef703b55903f4e49e479e93d353a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a37f2747f084c21cc02e1300ce7a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622c31309df4cc2dd8af6f8ff0dbd72375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ec665a310c580963abe529538eb34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249c93b3a2fa3401d6ace925f710716377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bace991745b1fc1ef3bcc77ffe9fcc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee61bcf9bc7e30760b889e2f90c1df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ecec7d5f2af817e7fbaf287b54293380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97c6b26e5c176ea67c2d1b0f1860ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea5b9e5e4850e3a94597e6288f7002382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38add6929134c555fb1bafeeda760f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dda26432e7cc3457dfbafef4aa3914384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35171b03035335801f577d71800d02385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbacaf09939ed14ba0c7cd96b28ec31386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22e43a3598435f39dd4d92f7828bd2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78919a38d0755d9f51bdcb6f4ca1a7e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cfaea7c4997be69ef043f84590d9e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0b2bc2a0359b4750833727eaf6fb0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502202b427a35d692ee481db28b31a60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d318800845f3b55d041419456b77f69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe36ba4ffa2c46bc0abbc0d3d7d211393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e9ed7141fa730005913d7272d9d4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc55a6cf23ad779a73fb4f515867df3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991652d5504d936b7c1548aad84844ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee6de534ea648cd0cee0e1db7f9033397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea13e62e43b3b50c377de1772fe7a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c228ca53021031f57a9e8a1f13c72cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae9169f96c34bdb28d5573420c7221400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789502e3c6224e43639ac8bc15c5584c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26118a4d1d1d597b1d402d42441ec8e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed26b32ca09effdbce6e30e42be6d09403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0254517c8b6fbcaa570faccc51854404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd224d064cbebfb668cd3aa47dd486405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bfda235e81ff6439e743363cc1374406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6769067ca29cac2e3438edf578c8ad4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8891383b3d2b34a51a677c1861d4237408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472f5c750fcdf0046c23eecd200f8c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b884cf612fba69f0effad9ec93301d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17431948760976c7b16978c63c8b43af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de407fbab59d57b7e968b1434f021a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f1b41af3b25a12d8629c5f943e03e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22e1993765f8fd65b979c2f7ca59ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564e196a6c9e226ca672702592756fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7883a88d2ce1e851ea7a4d3be0dae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec1e6c42c1f4d3d70fb338a6f0858e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4105ceb28174982de0c2428b65f37f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b08eb2c6ea04042e4bd0d3c745f7c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f74baa2d7628784e7b5112f942ca30420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d59717f4159a006825dd8207a30803421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c989921ab6b86d359908960baeb4b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12451f2f096a5dccf77ed78e6be30167423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e2ca3e4efc2609adc28cb8e1e2ed6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054aa756c4bee60a53368324b995b136425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a52e2a099db477dbef0fbe621b24ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555183183a4d932a404510f218296b1b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189140adfd37e761addae28c5db99594428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa89b1f067df1ca4f5f111007aeabeb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e78c8976bdb9db528509b8111960d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1705368566ae27e6042f9294bbc08d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c3446026b5a0a3f4d20823739f6b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b0edd359fa89bae53bf133a6b6371433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11640ef2eed5139f0b2256dbd582bcf4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f5e5b6ba82a548394ca1705295546435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12b2ca77e0cafc6d01df2d3524d6b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c4f206217605d314260d4f273d339437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e315ccadfc491800949b8dbd92743438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce83ecc92792b4926332d0222042d1f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d8f9d7380e5fab2b03ea852a3fa56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059eec765b40524e93694a0ad761c55441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05082678f384c485d0f2fbd4f464db7e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fed8d5278732404fd7609fb2549638443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4002053c01640afb3c95d4049de0d58444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff92aad70b65d787f80d88079fd1bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e0f2a574a8175eb65c98ee44f95c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3b80e2c49e6e98710cf0ec6347f12447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a68006685faa4fe2163dc710ac5e57448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6658a1703449ac43d6c3e5f8f3adfd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be61b7fd206691d7293dd00730d365f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3689c5f0d5bd7e8d1f5560eff4db5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bdec7f7ba4a24f4f86754863e32ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0440b19bb7148ee3eaefe1f6bdf4a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5de8dd8a2c4e04448db8d29199a61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f2dafc3e97beda7075a6cc84e4aea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3c7f0832d02948c888171a3b2d606456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bf9972e11fa1b04e48009426e9131457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5aa8cb6b583f2dc0b052bba17ba08458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01573f3a07d0fa4392f343526ed32e03459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfba43760b45c0b36b2b9693a62e67460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4751636c004469c7782c13886fecb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7ddac3d8b482ad0bfcbc6ad0e7930462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c2262cbce6aab0dc2589f3bd020e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcc0bde14c8f5cddb13ebf5b9e5a43464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12081faf088c23717bea5e712f781f5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce14b9607710228da72b1a4ddea12b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e455ccafe8ce9966737af92923c062467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388038fd906eb6e999ca930e3ee84b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa042a255c14f79ab58b309ca347608d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec813c37c935b05dffaeb8f02e21a11470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde48ecbcb1e91ef91eecb22344ef198471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519e290fe61a8c3313637a6fafac994472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e704da5733d9bcf24aa5a3c07bdf3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5500fc785d094c2ede5d468c3a3630e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22790b8eb29977f90534d9e4f0ee597e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514407cfea95ab41847ec910a9c8d21476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc014ffa8e78cfd699bcac23131538477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ae2ff36c81f61437b87729131c406478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c29c3a1d14a771a21681457215f24479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe67e15c009c5cdd6533cbeb10b693480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3ccd0308a23526b231b277f5885ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516ca29f6d991a4630bf25022dd70ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37843ab8b08cf63149f0ae5ca2421c14483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962519bb4172bc07ea6346196a8d92c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f76522f4d1263673035e04ff8c4e5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06861df0cba015618b6731382258d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df6af14f5b2bbc3dc076e86de9b1c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3156aaedb273cc49bedca78ac80c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1799d58f5739e1affb7344dd733895a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dcccf2875eb578a9b4bd3185dd8f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2e73feea5f10319a6ad1f2b684452491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b6f17a32b5028285763f0df00b0f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a94bda2b3df4957c1cfa2a0972803493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3299b5dc0768f1060d7a353177c10c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2caa2b05b39f13ef5803981b0e144495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586797ad5ef30e7ed9276f53c06de70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d7a0615a45da390ad2858df0a223f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6291eb02f8c3d45169b34cf3fc627498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad7560078e4c14bbde9fb4ed916b6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe5e5ea7b0286336cf5efa0fabbdb0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42521f08df2b03906def03f3afa18cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38702b8aab778bcd0b0ea49dd9cd8a0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c497c045a03f728e01b025e4b98bbc6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918b914470cf3e14e9bb3b9a082d6e9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c1405f7cebcc05ce5a0b01f49826b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047737fb2a78caea413c50d8587ae25f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089beba74106d02d3d1271ae1f66237507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88136630f3e38250e1fbf0ae68cd775a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418714b3619128829316c1f048b2f1b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774304480e0faf0ece72f7dcb0a5e32f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73339f13e62d2e571af7c28206a8e1c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ceb0de642ea0e5b9c701a2ca2e0f49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cab3ff0372447c5da7a2bb2867e4a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f59eb191efc51436502a4c6577a5a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e3d1d703608dba54b16902ba03977515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34e25b9cab4a94b64fad41608e3fe2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c913faffd49bea6859866efa373eae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1835377c3f1ffff1d100911a1a624518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dca4a7262b3217e3f36d6626c3d6d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd70f20023288a282db867c631204ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4ee2b77950ff3a77991c9501e776a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1390f5af96e2e4b66425e4c6bdc2e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a5c632fa9b10447677d8aeec5c4ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51e79154e54b998a9f5df6cafdc18d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7772556f4f9d819990338dd60eb57525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b108c9de2bd97b03ddd4798e68883bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbffe66fa8a5352e8635617ea368d80527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8433bfddf6f4acbdc291f17d3ffc1a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7df3c6e542376522c801f40f140d0c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209c6c1d5c85a44ea56ee18e39fb363530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598c9379717604317557064f5f0bb14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae6af33a3608d8f855007e27f40c7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71396000cb538ba60fc333ecc4e436ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d07209926932c1e6bed33206de0d5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ed3f4f8289766f000f146edd69c48535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c7c0465e1a86dc118363d6272a819536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca079eef12a036b746c6a22088385d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af533a064f00455a0a5055c889765b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9058fb7c67468f182215aa6314246539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57bb7d8bffb7a0ef52b849c3f8dcd6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523cc127085008fb4b748c8d8ca7d12541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6894f599d085f981c8740fe2d8376542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161af53aa90bd9d40037214c7cd1d87f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb32495983344c83df46436f6eab2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486d516cf47c0726e55ae07dcb27e62545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9c0d2f132d8273a52d407bcc3ef4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4133123485f0dcbfb3b747739a5fc61547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac42a7479521fa6e594fa2f5cb328c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3127014985091fb63ec412d3e1dde90549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b1418e007c2b71e41cd9070453e14550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d90a4b6a93453bd825ea80ef53c7f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83656c67ec2d4135ace5d5e52131604b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37a24691771d5353d5d47465cfaea1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4802e778a4b4df0e5a0e0b964082df2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0a03973fcc621487ce0c9e9b949ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81aca154dd38b6416c9c7b38b53f43556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c06d4838b52cd995001f36523e6a2d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a6e2537aacbac2c949d49d255cba8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fdf8c4d9bdc88b1ee2a1b63eb38ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04e64599346f665d9e977f35a543c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2625c44e04722242629362c0df0596561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112c1e71e666cb95fed4d2c8b4ffd40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad471fd55c2a1bbc0e6713c8c6ab88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edb4757a36a16f7cdf224fc3bb8bcc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d0e86fee2792f5e6f7ea72d71b795565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9eecf9e76b8492e17c7980e40a0e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31997a96e491d0ed44dee78df55ba59567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfcf177cda12d73b00cfafce1304c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ce063689501f661f61e095a489e8e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d3c9eaef026bd33824cae6217f213570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef630f9997182db897aab2e1ea9759c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9f7d5162321fc533fd573d42779fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945060e288a0eb596f3672418b9fef0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829142cb0a31ad16dfcb5d54a5d09de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c10ddcd3463ce810103b78099ef124575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77816ac7ac67cecebb62a9d64603ec14576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abb461cd118098b8a1c4b37f214fac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8ae487d8bd69cf6107794d872e264578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29060fb3a969ecc6c4c0fd5c58073d01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cb3c1882c6b926d15aea8b3974650580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38aa5f81de62b45a34bfac94fdf939a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d10cf7414341d863e411664af4ff55582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cbce0655570a1a9d9a9246fd8188e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a4e94e7c23c066d723f8c83579a4e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dfdd89077fc0deec789fc4168370c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be012042a9611d84e1b7be5aafe4970c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5dc54ae21437a9f2f1b0b5adfa35e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2e9491040d7360a8d238906740899588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e270f5deb8dd010e00aacc6e8055a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfcf2e1a853b5cb7bb629dc2fa697a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc9c50dc317d49173fc2612d8217d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d24a56fc42e821c39e965218ebcdc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe8d97a026c05c7ea5721ee48c2da6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe1de1b487f0b4b672766701f44066594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecc8085e52e471d2f222bf2722a8ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da7fdde3d9c4a7c400f738f1be3313596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267862504a9d93574e5a171d0e3ccdc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be33cb9b71c8d8bd7f4d1f54d43b359598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50ae581bd48970d663228e1cf8b752599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb4d6b6f971858808eccd62d9822c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0690f711a80e9644d30217ccf54fd5e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42541dd762ed2c1894bdda11f153988602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0893150674699b1fc53642060e11d8b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1056882a023d4de40c01c7787bf4a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caf8b774e64bc58911e42c56d7e5ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f49123a0be1901ed40bde05e76a41606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd172cecd74aacada7369a0240b19a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c744163ecd79e507cd4c835214116608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea2fc78afb22dab45572ccff0a0055609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507656cbb01067e0a46a323bac2b3d1f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12297cc08d660748b6b826f67148598f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48992e5a23ce6dfb648b49fcc125cad9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e616ca5046faf60216a86f5e078667613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfbf6d753b116a5712b8ac3fa34733614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237a699d365467bab1931357be459bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b79ae5766255d0c98728565c0f0ea0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129096e49f35c1ee79cf20b0bf9efe52617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e0ca79cc97339cf56dcbc58f3ab03618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11befbd2aa52da9a7e664ce8a45e3066619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c90a22b1f84000421594d250b16727620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4fe837d5521bf3b0369a4ff73782c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817472b9f6fec2d48dfe4805d8c9a3ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a7561ad29e2b8d88ecca6e9734593623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c28876edfd8d0599d78a176d9bc4c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c688dc0dac77fa47865c5fcd2b3e3c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178dfa3566dc2d6bdae01f6c2d3fc96626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5564b3aa9e3aab81f030007f3871c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1bd02910f97c2766e194639f34d70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e509c716f1fac349c56ea84b2d7046a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fc9b9727e75541930feef19c2b477630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f58ba41599b6da0d4391dc6b0da8f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec4679c271642e8c953ff3758283b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f4df053a8ee09dfa2238efd2446d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3a3379bfe3b960ff207fa65cd5471634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fa2f0dd65c0331ac77dbfa626c0cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5cbd4fe49c9c25cd04cd5f71dc140636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1961dfb936306e9442e9107cfbe6d68637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f9d2bfc8ac6fd01aa571e91354af8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd52e3ee95886767ddd0b1d52072129639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f08d481e7d4043c875178029dc8a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ced96822d228a03e9e37e15a42eb23641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cab2bfc820a4f67f99facbbb281f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6921da29d60728eeada4f447ea0f4a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e00090ca91162f25b3bf838e944ec7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0173cc359a8bc8ae15f0e6494c8d7a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af2840a890ca396681843d0f1415e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db1f912cb50e52bc56612ed153afc7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1820b467320b7d403f80ed7e7e068f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec8594d1f575bcaf19b95184ff46a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17d85a0d13afe770329743475b170f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c274423e06a5b8dfb2a21170896de54651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee59297c85d1118e5df98c71a4c958e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d710ea4bc3c60c67b0547aafbb860c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869f1bcc9c4bef6e00c3f4f5cf51e61654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff50bbbb812f2ae2121e0e007da4c1d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb857fa59c17cbedcb38c36950b4095656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739820fa82d299ebcf72cdc034ddf8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e1b5581451f8bdda37f3ed02e8e29658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2e0e2c17ef0930ba3f95b52f9231c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6ac0e2bd361faa6bdb2e56ef11ce5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf2e420d3054851e4e0b18553250f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f216a152cc24a0e9fe39622e73e28f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc33a8c5f0fa48e359611c74cd159c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab37b0e16ede96595bfe2d5c15c27fc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612ff1d108aa57ca3a339bf85fdae9b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db6a2724d08555313850da9e24bfaf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ceee5df8d3a23d8c804223da72d31e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668c1575080d86177c3913731c96839668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100d47213bde53ddf5f2ce4f0999ccb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc86a4f875db18d6d2e1dc2d1c814a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798eb2c29facf0e45cec1e9b4868374c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4a7ead70be7d8151d7f2585e7fc94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7737672aae9e14fb21c434eacfbed8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dc1793128048170da2dba843157bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e79ddd9fc3502118ce77f7bdf446dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece84b7fd5d517360fbcc4c2b377849676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14139011d817b01a37261214e7238727677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3ac39513b91a3a87113037158964a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2968586889530468228b623d986e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6300e88ade3a6489061a2564239cd18680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cb18cedfec603e57445118447ecf5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59047f38701431da4980fcb2d66b7d3f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e25d77ded87fd9117bebeae7074950683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85578030b0a17f3b9edcdb28d2111a47684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3454ffd55d517482e8594e5cfc1226685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1c40afe4f54a04db225d2ad38bb44686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a145f9642f5232c5307504d070b95687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463e3353898b8ae0973ce521b47b2b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f3e41a90b51b9c00481b52fa6733f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d68ab04597553dd277292c1dde2bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cf91da563c01e5313d83fb30acc56691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3de88e5a66666ab25e11dc0a786846692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4aba7ecb4af66e8c6ead5da579d2aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac30def6b5e4f4cf8679a4f66f5519694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054db3ae0fc1501368864e3a7752195695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f665125c1d642f0c5bccdc3d2ec65e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1862630583c3131c9f54fe096f1ea78697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333fcee8911a4cdc9145947f1fb61e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bc840947caa65c422d219fe14c3c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1abf855b45fe1c07c87f5c761128a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd43a6186a3ba7012584c19c1e253a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a333345e37e13953105a133d1f988e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a167b09ad546ee0f6334eae5399072703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae349415b758d93fee1b48680ed03098704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a65f127f20c280125f0e7a38aeb37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732ac65358c2069ee2e64fb66490589706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5aae7a35cfc9319858c66bfe1a0d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1d2ccedc129351b40c500c3312530708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839241fa8e1ecd138057cf8e70e8462b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2507d2cb3d5ccff20d3da203e835c5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fb7b007129d61948135df8ee4f131711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b25072d005a84e324a26dbe5f38f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6895e89694eddaa72e780e6a5e6c3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b7ac406acd2b27d32427e9b3aa8a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbb1fecd5774296710f2c6bd6b76c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc395440ab94dd17633400bb0c02360c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d420ad2dc347008eb2cc37e4cbc064f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bf0405541d51445d1d663cc558985718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f38f36e1b226b30f24837f4261155a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e81232575b43064ae4b76cce7c615720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fd25aa201ae96fe8d88c4e72ca1bb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4e73fb1d20070a21dba49daa19a47722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e1451b58a19a2878696069fe729ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3652e10e4f9d3f846d28313fcd038724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a868ff25d6cc0c08c663a0a376418725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c403c183a662df142e752b0d57515f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d045597f3e9ec6fb4afe7a41df3a56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0a883766a1fe5aa293ec506d79b11728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4a63ff810a6d7b000e5f75ed5bce3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2e03d054fab97a8bc3e9b49ffbfaa730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b958cfe8de3ccf81bdc65bdc73ce681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e4a8ffc0f26e6157a3c9526e001412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f7da91e5b73f0dfee87376fc6a2b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5413114e1dc8a0e97642a80d7368ff44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fee701fd07fd959e3852e4ef37c105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a2d8f4bfa631436eaf954df0de4236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba854adfd5003a3b527232c8038a2a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc54b2176cd2fdd8eeb8688cfed3c688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3778e4ec835b52664b66984e90d5a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d0d73510c0b815c47bdfe7326cccc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5b0e1a4ed7626911deed28761c9ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b38408a06772350b5f60769529564e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9a8f372e957bfc13dad63f39af78913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c688618521724ae7de35c26cfc131a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577239cad94e645049d22d5aa2cfd7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724586c81e732d8875cf58a9d682f5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a64171886c3bc73d52f14168e9d3ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e3cf65167d3082c6447f6759c7a3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bae32ee2dc6206c875b8aa44bab0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695000eb2257ff0d7fefe5373ee32b2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeddf1deb12923f503666adb36242e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2a1b5c878d15a33df28a5cdd9eb6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989575225ea22a501027aaddc1b0b0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1de4d2d6c9132105725b29a918970824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536f40070a02145cd3c21b002e1d6b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b774cd7894e273941d4e51183dfa726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210eea5385f0f7850d9d611cab44e25e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95455851f8301fefa97223ee9180297228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237d660dd946e10b6496345de481e8329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0e83a6106bee9fe7b21b3483366bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005cd3de6e79ddd7f6f0e57e29701be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6652cd7858848757fa5def68496e59832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46f1a67a373f4aedeee89b761d067c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422008084e69d784df4e9ac3210bda5134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f32d3844efc1cc2891d6735fed5cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8edac6f33e21ec5d75f634bb32350436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aab20316260eb9a9f8cbf43cd71f2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790327a0133a83437d5eaf065fa688e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dec7226b405c122d3918259cce7ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8562cab49d719e20f458531e5bf2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f9b9da1eba869fee52e4c35266dd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b676d0cf5172545d735c8f9d6d0d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c155238fcd5886e3c0ffec08186c6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8b5a3a7f8247194d2e3079af5693144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821991096ba2c1d459dcbf8b7318982745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac489b1608ed84ffb1f9bfdd7d4beb6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d48d573ec40da77cfcbecc7dc610147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63375c6ba4764c80d649ffb1dc2e85db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270ed923eb44177b214dea39baa0d2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a7f0124a60fbc34d7e042a283587f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc90b77a9bca79443b1f541db55729251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719c5115e694292fd5a8ef77cc6749c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48befbeed90212f0486570c42b0a4c7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e4102774607971026a2f6894b469854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c01454c93112588a8a03d9e01c67a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade543d9513ff91f001e5af1546df4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ed79a733d0ec6f6e0bd75ca57d5ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0c447795d18156ef6d936265128b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb8af2049dbb1d39f9d51c5b4312e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f8701dd94bcc18cb25b754cb7f95460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b581f6f8e55f1c5e2e74d498dc07af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c01247a8a97f69b241e41ed801b4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39ee2a2237fd15bd6df6da86809d5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa4223607a5c262eb6d8f39d71bc3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867977a498d3916b4ed0c6a29156ea265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f7da4bbe040482a2aa702c8a5cb0b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f36056740531927c01b5f17978e37367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9a7e94597ba1d498b0f092603eacf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f919c4748a39b67fa6f5b4d50807c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586c10e50569c8180cc03ca531d7bcf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249a7b664e60177a57c0743309834ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d3a4e1d8515a95a0dd1765a7d1ddb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ca8a267c22950f7253b7576f03d8e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e277ca3bdcadba9c8b0de55508852474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ac1dc69dc357522d7e8ea0928e99d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02bc6c24a03b1ab79741d0682d79e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509775cb82693f36def83338d9ec9f3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17e290f150f13d88816d54500abe1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d79cd8ca05c3568ede0ece221a7d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd22641a6dd07c5b00ba0a2455aff880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c451e66efc96ac07b3b69c8c7c2a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fa7d962cf4fd92d93cc6fbc61409082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16712a1ba0029f5486b2c6b742abaaf283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b915d93deb749519675a4fadf55542e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9e634e98bb17e529cb3f99334705f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b48a6176e55b75db836fdd30707e6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42af0626805a9346fe165acba733e9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bedf9b68c839d2461b96e492e438df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f593ab2bb1118e8c78177c4e779849589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd182a09c675421b4304105d6ce18990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66c682e511e00c96edb026fd8566fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5eba45d8a70fb83c1482e7b6f9a55c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272e6ea6d8e97054ce07fadfcfb952f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06814f28a00e7d8c563cc2045a95a6ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bb5dfbfdfa96234e4e65278ded71195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed784065c936b01f6dcc9a556f00e85296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba4d6d0481674c46067261c46a9cfe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007542e8db204a5dc5ce49ae73a27ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a10878a50de2d3885fdd95617bf8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4138ab48efa3fb5b8a1600bf08bed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982a5f50acf288c6ec604909e8d5716101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61edc4606d34d485b49df0b085062a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16599ad108020a06b2149a3711b30a2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d384a57083912b69dd618dc7b0c2f39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab9691570fdbaf1795aad97d9d842c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d23a5f44ceff5aa705d95fc7cb442106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4183fdf15b6d8e5285ce2dc79124d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7ba91e2196e5ecfdb685d95fe63b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdccf68211f79936eccbd18c2e5c61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f732673fe3ad66b922bb8a5b9657d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a896aae716946695610e64bac0b8871111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff923941bd93e81eac221ba4db9c2fd8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8bc3dae7e39e965390529cec29658113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecc0790132e9ecb393e20973ebd75b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a12b41d04108878499fc38fb0701ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e476b66104d13b6bcce4ab88637fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae9f16b533d41c55905a231dafd53f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d424a03f1276355c00aad589534f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49386641779d2ff63455604728e4a3e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701ac59f1219f75d8c6e446b303421f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d3dd6d59c633c128548794bcba6f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20a0df7e29371ab1e818966b19c4b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397046a40edf4fe5330efaa43fe2c2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6360ca46bb0e661630e0f665e87d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b641a4132c5514763ef8ab9c5812f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b18c38a52e94dc90b51434071b5f41126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e5c5e772d7c485d4c8bacaa1643db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebacdb696591ca721d9e35f4bbcd38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762b9a66afed483e8294d37e4f48ba4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502226a9e1edb1365758e9bbe381552130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d90028ed0a3827ea706cc3bd61d536131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cda1b551bc607b567a44924fc58716132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4982f4073b6387004babee0a69371c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570722dbf3dc83ea1de15e6c109d960134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38159ce2a1171c7f7a3221b91f29380135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eff139b0cc95f725ce7c30de0f374a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37669dbdba39847a111c02706b29b51e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b192e41d974f8265bef2755798a0e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30ca3dede14b0224fbf50ef1359ecc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6ada02eb60335670609b610912116140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b58b9363b6c9bf296279082d0440c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f25b834da930d15530d68882093258142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ede0d2580d0bbcbc2820db67358ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a42b9ff9df9b25abf403243635bc34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bb9db2972e1ecd84acae1e36b526e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882d25f6393cfe87a6d04ae6e15432b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85731b9d4235f030e0baab1ee84677ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bda42857665feac4d0d83305eeece4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f552aec88e0cc61cb0b16e01775f8b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04b0d3f8dff2ec4c6b658d4f8c0a5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401c2947f46f13a756b78ab9136a6d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765fd57cf96ee7e0e6f57999693973c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f39ad916daf12dec0af70a2645658153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981e30349e11bce252ae2898bcaf7e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f1cc54539aaa62a0f8c10d923964f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596917554bf9ed3bc803f3ec657ed79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad1d335815e2bf3ce47f8a9fb34ab0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62864f2abb6c71101a2b7f8a6c6697158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d82d4d397b09058a80372e015af1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51f23adb6bc054a961595744832840160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff747910e3c0e8167424e239eabaddd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d52a548aca2a8f22e7b07cad0bb29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0587dc05380652751a7abba103e84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f322b274cee51cb83ef79a8fe8afdbd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07678beb0753da3fc34b1871a5424659165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16474639deb88e245c90786ae5d674a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112dfc1df7705f00a4ab818a5432758167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49798f5e5cd23743ce45457fb4e138b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e7bdacaa760678bb07ef0485479a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6368b000775247b161c8f2474a172170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bb750acefa4e897f16b14b3ff8119171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086435e42e52187613874121b0daa69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea59a9bda09485800e6e26a9ad66f6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61494c88148dc371a5957a1c71e470fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788960fe79d1cf3ca17e89c6b45ded2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e9d6e88007fe23bf402c4edc7fc51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c66c3d5572953b149ec1985c79dea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3babd6eca38c682a79ebc78356bf3c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79411a01d52377e4a9c0d9a53bdce305179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f3626e1d03da1df36df2fa27d53e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c5ddcb88dad9cef2403bb47ba2639181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6735687997164850d1bbcdbc3ed58a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5496d8b33a5e5b54a056a63dad4cf0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87384249e2f7fde5f065672c0b4e6b33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db9a865f52ffde0de7bb3778777ca3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa47343a7b61d911d615e12b737cbf0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cabc65f6cfaac91c63dca16d0b3af6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b783a56397e9d1f35a4bdf20b8238188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54d2200229ce09a85d8f342090a205189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a9dd390eed17c91fcb09cd1f11f86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ada8f5b204fe3aa65200a844a8083f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac4d102c5ea13ff77e349b6eff74a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d979746f2a335db6ef414b11ea87c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9a61aab9cfacf3ec0c0c09218c972194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3b707ae6b0d2b0a180aa19bd2351a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f05d2ab8edff92d0b92454f8e38922196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77396f60dd4bea16ef1b0a2ef1953b64197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc89291e43ba3ac35df02ebedfb050198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83937cfbb4045a9f24091914c1d9c7fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505638edbedd11fcc2c745d6a0d9766200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dc4a2fd643434648214485bc3181a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce159896762ebb069bc7a59b7a07df57202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef233dc80cb8f493c7f31155a387734203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00756aeb09fa799f3030b862dd037817204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a8cf94c9d5c4100782a05699520a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa701feb79486a728213b670176061ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065ecea1f1d89ef5f0d9533bdfbdaa3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78cd5fe44c95a00de84751e2bc12b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba7819d9fb86d0f30535d3eace744c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30240fb986ee41d357c9e5b552aef74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232774e5a5e63ee345891271359130c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97df7bed8dde5cc948a86c0f590e76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7850e837eae3cbcb011b59b6510308213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b0a4a8c96d1de1437eb3aa0632102214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e176b4ab38e18ae19090ce015c8639215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57e45d1239c91b681fed11536d1b53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f460f2b915b264b97792509ed3cd38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138420c789afcefdb9e7e1bb8c96ffe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48146a4a39994ff47e172b32a4fddc1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc10edc4c9faced99bf65628816e970220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730191d4b223e8bb2b0b1c65702210ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb286062e702dec81e00b06268ba04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee4582fd95cd404489eade4bef16d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dbabb5fae051bdb8a5961406444ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734a00c45037f90ad39f9bdaac28902225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adfde1c7b00f7461d4905d753141b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be5d699c26d4503ddc3f39ca7b4154227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116de1200fea2ebc9079b1a9aec64f2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a55a8272b2838d7277076d533e2fcc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc39b651a6b3a1d3454c140c30f9719230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a776d72e2b472cd5c8ae3c1469df161231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43aa94fb160e18e06bf67b9a6086254232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba59a2eb1a720ef37e208b7b7b2e244233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ead41f7db1fc14a68019ff69358761234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244f9baeca274d736bcf43db0295c52235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eff862d1d9f0b094ee042a3e9901e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a2e81f30ae4a8e466a1de7d7ebf2e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c571091dddbe178edf5e20d5adf4e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63152fe67476d88dcabb62fee47ba36e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c08ff3b10ec2f492ea8fcc8cfc84c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ad6ada096dd8d1914ef478519e444241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfb91572cec329bd8f2d8c6c0186b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e00981897fd06c27fca0809346fc23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfc9d767424236feb172499f4120f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c7d0c377aeb2cc68ea15eecf50d94245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71744d787aff2cc215fbf50a070e2dfc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45af8bf5a3c5e3d2a8cc9c524bb6a3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca08dcd70d5b1372db9b222f4292d5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc3a04e6c06b18aeea22488c7660c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d4616488dd2bca1c8ec96baef734b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46353c2d493c517ee8d3fa9cc6f377d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd864d52df8e842c91c087eb754ca12e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d678d94c54a9958bdda635d943bca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c2cb20dcd906e3fd49dcd68ba4720254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8327a9947deeba85a67c748011c28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44076115a0a304474b22b78ec3cd1254256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ba6fff2193273eeff78f897908d8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d1ae05667fad39f9641d86b5f0908258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b28fcda771a4a854024f04f5451e39259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc961649170c5048057823e4cc19808260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb48e81c240d84e446d708c4accde8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46989dc0d05936336b737c221513d88c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff62562fbe3a1fa1519e35e7ecf804263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27ce85f4c3300fcdaa2b71b28e127b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19900bded34fe650f53e5b44974f092c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fca8d331a9c96ef281d419c54982d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7e867e08f5ad202aeeb0b2c0e9909267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a6f008b271d3bbbeeeafd8bac4fe3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef0b2ebc046fef0a44c0b945afbfe1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05403ce2cc7105bfe0bc536a80ee1def270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cc0c9c0d961814947a8c2917a1bae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce39d47e8baa585e8d1294987f2d5a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594ffadcef48fc771601e630c50c5ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb08a8372708ca0842b228139a4f9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5fdcaab2d2bbf2d227c23229e9483275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78704d0a2a78352cec2d87e2ab073e70276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4c084b65945b381bde4afa594611a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68254955df64457051d35d3d70ae819278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560ff50b9e1ba0077d81bd86d8b2541279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7d0f3196141e59d356b8e0db2d80e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb323a592b0dc8a904cb44f2bb6319281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485299f41abdda7d29181369108825a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8fd1e8ea85ee1af5900c5f113afdc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75521051ab042ed2fd64eb57c5818a23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d299fd07a8fb3593a0cab05e467c1cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b107619fc689b15f5663de48fd4c4f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fc3e1abe83ccaa0d5a31017f9a4a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5ad2903a8a8e0d489b441e4110912288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e91482e82cea4ebec165700c8bda2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acf38508a73efa561f55599072903b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886e91079d0b2fc1eb9cb46a013e628291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21c7e22a3d07898e6d19ab9fda4adc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d49da1173ada2d5811fdaee3e12aa8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f59cc885c790428a216da270cb1f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35372c7b54f6c6cd2f1759e49858f5aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4cf312893e1642fc534a662c0b729296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a1f06dbc1f8b60e4dd173a8f0f0c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411063e1a31fd78e328d21419e6546f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fc1b6b435167e3a3a96cba7a0337f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29441a824c931c12edcaea34f49047be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f177e4bd834f22ee419dde49342fdc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd4d64ceba6c7fe912c86f40c9acf4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f1fe658b31179db76018b343aea43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7eb59940ccb52689cf623dbc115034304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ab8641ef4d54f2036e8ff4c8df40b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b163cf0f13d7d2d8ec2afa1936a0d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5713173d18da635e58473ecbe66fa86307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfe30abcf20534f9ebcf190859a746308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddc83316b8ab56a0903c27312c0847309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c1230b7b2d25fb1cdd3e50512df2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0308d6b83b58b186251a554c74ab936311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50207ba2770d6c5444ebb5ef6c78d283312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea02a5d12d9bfff2cc4eaef93561e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54409d6a4d70c3bc903639d2c9768c62314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc1959ffe59ffb9baa82fba013d7ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d0696ad5243c5daff1cca48d5dbaa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335aa3f22e4fa2ab0ae6371165af151317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b3bb5a7d155547d5bfe82bb031e39318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100414e2f722789ed9962615cc2b39c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9c7cc6154e15eb8adb9f464ae6cf3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9f5220839bfa790e8aae90336f8b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d63844d8484f9c1f71e9012b9f2324322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d99fd270d6c4631cbabb7059d7020a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517685d86467f3c1440f39230e5d714324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a851c567be90fba6eb999fd5fa0bdc3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48b27a7fdcb5df1fb6ea2c5ca95d16326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f856d86a1df51f36c9f23bbc7fc14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d1bb124c618ca8a2db0bd166777e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf56b031ad2e6e2934454da57a5dd08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bf6103ee41a64d1609987402df5cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4b7978c1d2a0d432156b4fd6c0086331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81482f52740ecce7ead93b7e4c0080e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6465e9d9c964664a2abdf75947d276333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65fa404d530eee1b6e31cb358cf89f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec68bbcbc3abdd1c96a502c6ff5a70335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4593fe2e651e1e5c4dc87aaa577007336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eece725d607309cc5c9095ebbe3d96337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674a4c22e82aaa21a85b241a8d39136338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd263ba137c2d7ec93a449625556ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9fc235be8c4fef3adeb5740914d32340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d0aeafc2af68ce20a6ad0cd5a213f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e290bf71a65220fdbf715e0df10190c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db488bb2ddb6826463e35332e785c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52c6a07bc0ec2633a8eff91cc106d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552372bf54ce6ee0cecbe69d0306239c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6cb457ba1ffdfb3a2cb5695f6a26b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a063ae39e89a78010743dfb3e4a05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e34641841705dfa23eeffcd8fa82f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc18e7138a2c7069d3d38a369fe4257349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23af05faae953b302f778fe75843b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c5df696357a9c8c2c88dc1b276595351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20808a4fa0f627b41a445f6c886f38a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2b2a5db206a6d954d88b6286adeed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e6aa58a9f8728c1b1f511d0fd85ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eaefe4cd2d4b64250f2fab0d9039ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5e3620cd373c5df302ab5d8a04369356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec6806d606012523be5bbc3dfa9c2a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bf3583b8e9834fa4578fa9f6953ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7ac75f29cf7ecb73424fd1a243c8b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e00cd8ee9a5cb3232b9859b2f37bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86d37c4c053f7f5272f8c65a0bcc1b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c604ff801115186b0d457e2cbfa22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae5c5c6dad040217bf8d9910705758363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d60878b74a480ba61426a32fce16f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a08c94484994415dedd3e0f3df443365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cffd3414b91a282d132aad6d49e1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27989f7d83b7002e1ea5095e74265d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162146bba6006cfcd6941f4364f44c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23609d736b34e6198c8ebde2f73fd5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a777ddc94d22edc86cff0fe57539d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc09442ae39b9a891ce0b12b857706371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839aea273240839ad97bde2d0a1b9e9c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916f4622f7484dca5a25f414bfd2c6c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba994a18f1e648ffa47934e1060fe9b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246f81adc87e40e4b5e7694455152fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396515c0da70cbb43f16ebd36a3e8a32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8424a6a9bdd8295c4d3ee0a276cfe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307b6da5683faa3e2fc3166eb1a94a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf991770fc7c3c2477c59ef1c8842f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03df5ac566b1a984ad3fae46fc5f0c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d73efe30859fdd57c6384da8612842381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17741e5ff53707c879584021c4e84563382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da795628fcfa0be5c47dd7b0f56ccc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36bd67bd7a9fc22e4bd9d2eefcfb08384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964e52e5e30e9f46d89bd34ff417c71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732872514f3401f633d3ff387f55c4de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d15cc308c7389326a6bdcec080dcf0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db7101efa27fc570de4e5eee8442ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474ed83c749dbf397bf478738b68d80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e51fbc323f95f1453d9b245094c328390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897924defc76bb5f5610f29067c927b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b277bcde7350dca1b911128b0e66e57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bc0c4d0e820a0617d196f84be7617393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c70018fbe8702c00ce00d672caf6f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676fd80a394c3080b4c91a898b8164c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676238ee917acce27afb78dea84ff4b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44c74cdef88ceeed380bf3208c2507397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda813f09602b5ba8665510bb18afd9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ba1ce76027eb27239ae872938730e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365c5059ffe5d1fc18ecdb05b042658400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30783c61e60f752e29a4fe023312a277401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bbac4997a07922181e530ca5e095c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364673d21aee4b60c352836de6a5aa4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e8883018dcd0103c2c068ed175c2f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc56fcedd5472e48a02242eb4dde94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e808f457916fa488872207054c40b5f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0af04edd5c4c1aa62288f23cbc0d84407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712a83850fe968c58ab5d6dfd5c2fc6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62429a9dd413d92d2437ecd2edda959d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ded33767b140489e03b6361cc840f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0f2da351dfd8f3bdcca5058274c0d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b4c9f83ada62b2b225a6a2c57bc2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc66f03913c41405f1e4378b0d4ac6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ec657aba24fc1b7e1d71d45453bc0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc2f5bc7121a0c037ad748bbb48d1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186c8117f73b7bf67c1fa36768a2a58416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf62fc598080b3980de0aea66d88e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33bf3db06f041410ec03df60bcbc75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba3564d98dd3ce3fa7fa658834580b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa0cf2bad3e6b29067f57b34124639420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e594e2ccfa5e7a1d51c29846992756421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9becdea3f248cd4a4b1f5093a8f707422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802908e6bab8831d90e028c4a91ddca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7d22dfe8a49ae58878ec4e1c8e33d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89198ed22e856ca68cf5672b116417b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e066bc88186257d6034f1044d45132b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe88be7150c93a374760a8932e90183427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97000dbc61b276cee67b4af3a85304ec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c9e5c64733025542dd362d6c0f565429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c2cfa51c0e23e29451780ff1c8e32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbc01998487b0b3bda2a88a17ba882431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75afe2e2bbcdf4b752d7ed4be0e446432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270789c637c800fa8e512137e31ed713433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2267708ebc63df4056037611fb8fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba6f8d9be80d54224c210769e6fdeb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114dc7638674f5533bb5e63877cc44b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd3cf6fecd633c7db5ce659c4d3db3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe6decb4a6931c3461a20065aaa0a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed77f1e7e4db50ef740c27845edd8e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d047c797aa9c6f861a034c067f335440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6603a7b38e21163aa12faa73d004bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1306006c0203cb59bfde449b744104a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2824f2f3c1d2fcba453835ad00f538443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3455dc9a985790e88fbee8703a9dc26444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f171ca3e6f0c9d55f12c650281883445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2eadf172a841377b2b2548d371a47446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd984736d2d9a591dcd786296f81fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2885cae479cf258b1ae29cc2cca1180448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4d923632b97018d4cf37e773951dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9164c7fa935fb2ce41e010731ae85a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88929925f92b5bf151061f09b45ce5b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3ab694270f86f8d9229fdcb2584d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cb84b4a9615b02688b0258aa0679e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f507975faf31868eb4e002d15d9a74454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378123180d2de05f385b833530c8e0b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d0d7d6caf8630e1af4f667fcd83b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e53f7d5d0740f9976c4e383c87605457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e772382481c831e48bf0ec3b5e13a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adbc3caf2d6690076238c08535d243459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b81044e00053278b55fd7f44e16833460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6e2ea061353978a37c762b24be63d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e99b346376ad48ec6806d4f5c5b9d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03521368d209c80e4087bde0bcce1167463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9e3057236ce8a0090b49b478e3b62464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c285c7311fe552bc84919aacf07810465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd61273057d766b66a0f292f681c2f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adba7fa62e1114ad940b018d2479c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f60d087e3ab49a6ab84710da0ecad6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c5955861921944cd7e0182be99517469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bbac66483add4ec4e4b9aa0029063470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39c23becbb23990c8ae088cdba4c3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30c435278d2f9a0199b11e3fe4abc5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b14f02f19e81654fdb8af1c9cf616473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e730234302291487533685e3af45c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e55d9b86522d63f4281939fed14ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e81f24653db4fc64405f3c25a7f5d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58781e7cb8c69ce736a7d9f23870a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dd66444f8e70320dd7e5ecfa7a4ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157c22e6feb1b9412c75b2e1b88937f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa272f39b05088cad2fed0011464783480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74226666e00628b1f4adb1358eefec3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8701fbebefe7e52a8bb86239ad2cc3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8fea0ec04734bcb6d31c4eef72cab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec641aa498f1bee38a1215dd0fe2c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00f01d93a2102892ea434ae82edb86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2779b3a0d49613d87156144804488486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51eefa1d10ac6e4931a539a1c98ad52487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1c3a4205a302bd11e98d567cc0219488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40b64d9e7df25e3a445489f849b8c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b456eabb08b91eeb78caf15b6c30a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257adbab26562b6789950791ad50b11491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dfeb8bc379aea04da36a62cf23dd7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55237ab7b9e55a5bfd238aa2b840e70f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cf4ed34d958bb8ec5082b488f7fce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17844c05334c2fd93d8d1f47bf05f21495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606e2b613325a80fb9e0706aa3d57e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040c68b87d71a3a380bc9b47d96b768497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f22fcdbea86a046f79c8d87b6f6662498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d40052924e3e986740ac0302532cd2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88071594d4c20ed36d4ca2ba727efa8d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82cacbc046190acac523ac05b22efa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb273565c4c2fd5646d59d7ae6d8a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f440c769e94fe0316e954748ac2e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17da0edc308b9cffec5beb612bc939504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e565eace96ba02fc341f971c4defc1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62d3b76b67d76418c6c4a156453775506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704992eaadc36e2a0e93e136a226e2b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f118a0b3a1cd52e24744d3b00da89508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27276cdbfc05ad94cf44689d1caea31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91c4635ba6c0d80fde009467baec31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37dd2a9131a28a182c4eac238843fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b687e908c461b894aabca524e3590512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdb5745306b52e8e25434c8dee92b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2c28102d48b06be6e9668c950433b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b643dd37240d5773f3bc0a1c6384d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e115b192b087eb965c82e5ae5d4d433516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469c3fbef412697ade133972210cfde517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea18213d07f438ebd041618f82367e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94681fe4589f4e7fdf44403a2752e9f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d81d7c1b8da1a35d95b841c6e99f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8802f4a19c73cdf5920f18354d0e803521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b25b3c34938619dd8b46628d246ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84ebd41d57851ba21ef3268f119d89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340aafea9d97e9996e6398f7f636337524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf78cec676c01c05ad1718fcfe24261525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e3aeeb285284500cc927f65c93ac8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557ba431747a55b794bb452e976eb02527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d703ada89b3e4f6e95469702ad2b71528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f69180e9d0d595549dbedf207e0fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216f90bfe896ae1ce2a1355782e4cdf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8478fe8866dbe5ecf5d5d1f8abcba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1739007721af4dcd094e652f34aded9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e12471a5ae3245608218a18d796a39533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450f4504787953ddec3726c52eedd43534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43135782ec02e2cdfe22b9f62d316ac7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11026613e0407c678e00bab2ccbfe213536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50dc0fd4b0367f1afd6e8a07b10c94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920b68168e439e0b9b55ddaaca2409e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048a4cfaf775a0b7851996c7edff2ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95546dee3217a34d5884ba4f05b61d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5328539d3108820187813b3bbcc7c92541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa9584d98671af7c82d4b6ac45a61a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78d82d7cb8d77ca3cf60dfec5f31c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215646f3fe3db746e36f8665a356ba40544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df63ad223b41e38f582cfa37c4c660545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456faa84829fc47e4acecea722ce98b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75915c1f574b6ad8f93e759028a6582547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee3455ffa9afc32c6cceea0489a342548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8b5817595ca2637235b70aff4832e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742c7894021e005e68cdbc4083bff3a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdac2ec04b0222b9b2e793c13b8a56551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c2daa31b5ed2dd52c0d80f3b90276552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5804249f22e22805ecb59f1df5f045a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34342df7f186e44a0009915ec02b3b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2bf689e3821eb958d51843d316584555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6386c19a90776ac2818619a28ea531556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bdf2e38ae08c81ff57f39ed710168557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ecc67f1e6a5443243601e738b24c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a39069c60304ed2319f365ab853252559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2abaac22cd60a185270101d43bed1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9f91771df472bdc89714c4dd791cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938a41e86630a66219f698683dfee28562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18cb79202eb8e761f887d77f7f0ec0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27274d571422b3efb4a11f24dd291b55564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699cbc8b6f63da4b4925ebbe78638ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e93a2ba03a42d6f53d9d8812072594566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cfa65b157e8c3c203faf317c49f3e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91f4e2072099c02edfbe1a9660425b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d1193a4d7652e6c753a12d25973d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060414cc78bdd503c7c5837b3b186bad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996173c2f3275ac971c50f5d3e9e425571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a844ab3f32a7c95e747bd6e42dc39572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf735d1e16b85f9cac85803452d8b4f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2764b77df535c7721215c41d5aa752574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a52e817d06f58c5677492f9c769b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17abfcbb7d461cb889aa4dc2db21b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138ef94620f1a9d53ad7c11d26959c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d3f600d6b63ae2484d03093c208ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6cde0c3ee4d873a235d4b11772ac2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd443f48652cd749c26998d96bfaeb29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0b4419858d32e30f12254cf44e6fe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae662c89648fa4a0bf197505ad770f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf2fdeca6595a4b2248bd6325ac0b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19f805513fd4944207a20b5823226f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96abdd34f5a7daed91d02f8ab470200585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db92aa9f422ac8f44e362072e611abc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0227578cc131f3ca709a2669efb3f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d85af011b7df8c640ab6f138a55bad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7b8e5c1f494c457408ae64ddf8498589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03039de72f45b71fa6fef5bd306c944d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038f6eee2aa6893e0584e48f9b55d8e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b854bb645d6c6694cba6f1bf1c5a744592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cb8693b461d0ffbe4ba953d39ba18593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e84c632b6b7b0d3d4b22ea1d3135a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7943a8afadfe5a43e8bc71807393cc6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6d39bf4993c83ddfb30ee87445b4f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42365dd2869a75f6fa04b51226f57d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86548725430defe3634d068f077c4f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6976a0e4fa0cae0f73c185baf610dca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52812ed18ec364047a9c67a894cc231600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb91afeac42cd17e80fe7e98be5958601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1d5090bb087261b131794d088f664602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4be462c023170dd4ef51c09c8ea787603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71968bc4f6227ab1bed443af15022b23604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ea7b972191d1d82b0fe1365a38c2f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd25367f945abce8ee9360e70b75532606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae441ae2215559e45225696a7fb2175607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba046080345b001d2928405087fd835f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988559eceb9097d214ffa2917ec9c8e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ee25e8e3e6503f45a74afafc907a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797cef2aa8960cde765073118c5a956611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eaa3ddca957af8670592edcc2c191e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4437f66d28965862ffe65980c5f96613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec09016ae6a3be3e4bed6dd540f8662614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b48e3a31387b8b4545a5bb3a340e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce12b20d903efdc0697a2b903ec966616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d291cee5b366f797d78c08bc9e3781617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1cc483cf03ba9dbec5fcc7328b8ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07f8b68654ffda68f4300b83735133619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c0fbfa3442cc4ff21f40d75d568a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1d8575ebce9f0da4a9d8718adecd7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208eadaf9e0fbec9a2027e2054bd46ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cd4442f83db4a033df9ac18875fa5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db3a58698cd2c09855e8c3fab008df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d2d1f599284796eb348c2538e66ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb38f32edb9e9f69bcce65d5cfb55e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8730b2ee6dcc1c144205c480f9d1fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b913a72466cb0697bd19db30bdc9f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0686025246dac9bd2c94056e21cf21629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bf659b60ef07530e64740706dda26630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd79d3e550dc29f6ac8b1f29adfafd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68074d10a7a03e4ca3cef844e9312bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccb7496e433ca9cd3435e0a2c2b529633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b81df8962e7ed9e486839cfa13d43634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fceafce6bde374f5a788df36746e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffd5f5d294a6b552bb1de6124b1856636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af81936a5995118d71bcbd8741b171637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb10fc62592ba5c2fc40002a2b1932638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e1f6a2e75b99c902b9d01781b54f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98262ecc7253a6bc570a0a8532e927640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ee58e53aee90d246e96e4c82b289c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc765258490656cccf2ad3e520866da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6469e68b051462bbf8d2594e151c4f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ae1e9d73a04476200f50bdb792cf3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1173453c02ac0d6791149c2190c30c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fe4015aaaaedd8e2e9eef9d34273c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c89a16c1bfa6a231367ba8ed2ba23b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba96e1c6cd9acb0b584d013defa3a31648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef120838aec8872138248d1dedb7241d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5a4fd360e5458c5c581eeff76d7bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc68ad4922807fef6a6e47cdff93ad6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2c00617873cd21060ffe448c83c28652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8cfffa8cac22b03aff51c55136a01653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706eb301ae1d063d4c6a282aadbed128654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e08686beccbd7dca3a550ce6f1b9a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cd11ea937108bee8e2c31984f77ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8f751d979b3995ddda38d6498e0b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661584855de2ed56598b175cebac8615658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d5fea7aa14a3f657dedb6920039e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab7edc7bdd27f75d3403e23dbb43b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04c49bd18b5e1652c0dc37899a6ff3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80534e3a9f8b3e35abb881c749d4f974662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97505a9b164339b5be987fa506fcbe09663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a27435096ca1f59a349880ca019919664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068426aab075a1b54341619f80924ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504ae8fe6bcd585a5e36665b58fc161666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f531486d9cf6718639db09ef136619667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2de2620e3e8b865ea9d36a5584c953668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861b244543f96e5ab159f8eabc96717669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5eff206f77dc4ca24148c8def8bc4f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378067c0cb5d94ac2256b8a60ad99e72671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1abd721ad965371c89d1ffe8c1e42672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d41a40e3a6346f20fc32bc7b69e241673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04feeab605358bac7b95a6174cd6efb7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ff8efe90478b78bc32415f2579f0a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4783379cbe4b4a964a93b4b34e9550676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963fa94b3831768705f50b3b678038e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290ed14f30a615a32bb614e0f3b75e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdafc58bf5db0b0d2755c4dfb1f4fc7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c6cfda5d8474bdc0eed4a4e95320a680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>