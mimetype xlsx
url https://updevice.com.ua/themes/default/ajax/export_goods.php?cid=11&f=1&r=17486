--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa5b51c468a3f4a0bf1777d19464e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacd3fefab2277296dc0c14cd55b2ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22632b8bf850a93fd5e70a11f71059383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8fce149653f146dc7f3d9e64a3b6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb846d00aa19d08fb9221c845f903a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343b6a8896d4a863d308099546dc1956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0dabe816e67517fa1a5506a19cfe87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82e5b40d13110d6d0ee83065d152d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd67b47dcab68e274148e641c850c449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6439e2d33dc350fa29b87f9ed08f2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9ecbed3c1f466cb434244ce9e8c2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c83de60abe82cda80d517f625da8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade326e3201a8b958ef4cd9ac936df3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8ecac545ea4c92fb19a9dc9c35a6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b7aafd1b01c24315d9c475749ac9815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fb0d3df6094409833fb3acf340cab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2047b861131356ac1b0f6b39115e6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ea36fb5945a5404951dff60d7705a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d984c48b4af2adf11b9d989276a1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db3f906d3e839b9f63783ca482ea9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b672fba77639977ca8df0f810cec5f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741b658951ca47f600fae303300b1d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b17cd99a2cebe1a0310d4546bc2bdb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43602450019c71c3f3913a91159830ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf49bf337b9d640b18d71bf918fb23825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb379ff3a231dd27afd031f745a88d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6b0bbfced04b68a7eb62ca91da7d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21564f825d8f026a2e9a11ee0f5a58328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753e3630cfffa5836d646e7cc65d27529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261435d869c22d336bd10a0431aeac730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3654672d223a599a4de34158d889ae431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fed64979ee1a3e52a46fb165aea5ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55622537b7c555dfc2d882ef97aa9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8f09a9c095ebcfb22025bb74dfd2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7a449b8970b3595377ebd5aa0834e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7d17593abfac5d7ed79b1a4fdac3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb56cd9aa2710b42e95a40cc57b61137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026137039008ac1e6005589958def54238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bf78a8254c51f325927ded5b52c8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc13eadc0bc2bcc3fbb21c53012834040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a78ba39b4f1a45140e37a24aeacd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578b2bf9ce0f4bf6e322f9f33833acc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb7a4435de76f47e9aba4043cd19e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a6945a508c35a919e6708adf523c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602aa53213ea044563a2d050d72328c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d54ee63e1039297c7b334cd3e156746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840ca78bd1773d8e77c3ffaaa1eb80f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7341369a66f181e65154bbe520c2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a46c2139fc67d369fc72922fc3b9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ce8dec20b52eb1693a82186bf59b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f53239a57ea0aa1ccf250a4bcc46051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bcc6b249c3661fb421b19ed77d27852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb2aab06d1a7ea261a2607548638c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a459712ef1abd3f448886f6bab475c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71807633643d2816b43f8d69e3b6d4b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e3f97314acf06e7a0048167f611f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e03ff86b6e8e552cd63f3b33a32d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b2ec581f77aa8e8a6ab68e41d763e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ed636292a3c6babfbf72d5193d16159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d28d1a4259ebacbb36ae1e1cfdec760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfef847f7fdef6656670738e4c966861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7ecf383aa1a866be27c0b754b0f4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630c60317546eb8dc1e5823c0be4f0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06001c4502455db09adc192954c04564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c107c8f7f7fec4a9556f242f43eae7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78c6e4c46768d0d86b900c4ac598f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d150943c3147934cf66625c11bfa167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88461067a6fe9999638be3495c4bb7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b13d2615941ab61931957b89c189c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061eb4b983b166f6cc32ab1236a5d5a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6948e4cb1a2ebba359305400bd35a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861537dd62207ffa430431fa526ac6f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaf866d92d24e19ffff0db4e42624973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2005b7905e348deb1ce8ef7c9153e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e8db264c95b401cc80b7c5655960a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae9bb86fd300fb98687a4ef401b60976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385036ceca03a4e6ab195e39dfa6ed977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5798f7518623e89b993335172e6b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12c7c6cb533bebc632b5bc2cb0930679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e9bd4590a1eabd7eece236df1d8fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba9a5fcf06e2410eda9316ac4bfe5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c724c1c569f452e157afbe547db1ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41e021c7b140ded719a848c0080ec283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa701893d228570fd9091fc8a89c7c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339e69269ebd44c88e7e671ce0faf0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c77d1d2cf1f764ace6b31edaca785886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c595b60be3acfa98894f1239b5471387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d4ce53945c5b6a4766fbb67f7d97688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0045b508b3b5a4309af07e7056bc789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c525d1f13b5be4b2a0c62c72379c91b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f4b33b53293fd0781111a8b77dde891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893a55862abb57c0e5e218211d3aa2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a12ae4a53b251168eb512fe441e66e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e673117758bcbf2a99cbfd54df2a5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adc1c859382fc56910a5480ead03fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bb1be2d4235e6359aa19a6675eca096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab3fb763f71caf7500c9d8ef6d730d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3572444ab870cbc3e7a90bc0ab881c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191813dcedc253592a9284212aee79299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80476c8bcf800ac1538cba0279ffb20b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918154cc234cccf249b92036fb680c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e83cb19c0fbf0f9f094f337478d59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bb32adb5f81c05036db2a5d922dbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2d6924ede04c4d2f6af6b55e9473e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c123bc05fda11f9ac2bd72e114415105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a8872b384d1d29ab802dbdccd1347106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bc6880af6fd4aedd1c5864166e675107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474abaa550f4baab5d0c1671de77382f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173745c0ad661583e5dd2723c563b837109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0090f383343d97d0bd907cfd8c2281110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242335ec7ac27fe816cabf453960d39111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accaf9da98a424dcd8f3865341dfcfa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f0b2bf4bb1ac648c0a34a9f802991113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270d4f3696d40f633dcb4b02fce2402114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446946bc1e2b2060e9fd36410e42b148115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb03d3cc1bdeaa292a9e711376c98cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b943378c9a50befa3a35d2b8fe4a0eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f703243156a5f51dbc20360b944fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a42e51405e77142e5fd9d91c361c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34d487850854c09b9906e345272c22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb0a1418d3b86fdcae80e5e65e0248121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399a9347a4828ece342a60e20a83d9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ec3c84755db2459827b031bac1c52123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815afa90e4548b16f7c5b73603e1ec9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cc81568372a450a4b7456f1fb6d9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2e1acc94247ddd90ec34231de7b69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247c0b625651f9b7fc6b46f31955383127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5cf3c226499410102dfb1a31f5457128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d82db798db9de7236c12fdd78cf1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53793aee2bf5e0724c42f900104ad184130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a218566977e21cd7bd8d81db309c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b75eaaf90c9ac515fbfdb5afeba79b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df167640a2418dbd8907fec2b75aac57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf94e440ad3daebfdffb050f02c6f37134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56c1161d79e97aa9de35da95cefbc6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6beb23c72b9fc2c84384731c3e37a9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c8e66a303f06555c746ec44d7a0f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827c67eae9badc54631e7b6d725b183138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9c2b94c2ccabd6439beb0784df9a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923d0a321e6ac4718454b36361aae08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dd42b443fa1a3d84b930b5c2c9f5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba91d847f6af5809ab9fa163601c579142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa7fb9cb1a991d96cf23f0ccd2bb1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e460d84a82f91fd7e7fa265d2629a76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b02eff7df6c94ecf3a88b373472381145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bb7db8ca0a06130a7a89542fe4d2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff69da6f224bd44355dbb6a9343c41a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b76157470ba5b43cb6750f808d7559148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3586749715a27dd7c6e80f3564af3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138e87644111d995533c39c5b8f25a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0ecf97acbce435fc9274c9ec68b41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442401d2eaf0112b38505db2d4cd4ab8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5599a77ec5e650e04ad03c057e13e73153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f746b7c87ee4c69aca8847c5121973154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac47c09fea04c8b73d1e34b89b161e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f53badb146987bbce1d6c50e9eeea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ae887bc7c74f6f77758c5ed50d601157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ce130fb2f07d1ccc3b1ebc3d6a9e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774625dd7eb5e92d0c3d4fa20c28e97b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b520dbf3a2711015586418d1b409929160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd16b13bc0192db50f34e19abb8dc9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dc431f45ff927ea00abd7206e9b87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dd70b05d77cea0fb0e18fcfb832e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c25513ac76ff58f3a4ca7be9e1dc1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42315be393fe1e7d5f9779a82e95ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d89779c579bc1defc5d7a7544ec5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40c844373fdbb58c26a8f89888d3f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcef7d238477fa7362fce813b9194a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c888cdb7874870f2c3deb61a88b979169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5698ea59db8f0156ad76cedb27f79bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb04baa996b24258bef80b6ff19af17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38b8d559d7dcca6ce61fb46fe608ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a655f1d50148c062325dab7c879a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3054f1520e720c2ab177b5b59e4d4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a4db1d783a2f898f2b897bb50ee19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c0706e6cb2a717c103eb1f5d11f4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61987901efc625962683b6c60790d94d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b02826345358d7523a320dd19896dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98489db4e92fc2475a37f70eafabf02179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cba821e5594011f292a642efb36b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d6672bac520547d695c3ca85ff66b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587fcbaa17e9232d6c33db91e966bd0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba8638c9c9b123fec293961ec2a6c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64947c9041ee73d88573f748104f688184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4f30f72c880b577dd0f5559e50d7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a853a432a601740a776bd37196e251d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd84db93e38cfb5ce671aedf34e091187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ea418810dc8c49e55363b5b2629b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c26c730e4ae073a45ae2278ef059ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f1760c407c2f0ec4a7788d05e94db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3347a33235cca6b83c5971e7133af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95318e3e22f57e252d2657f343766c03192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a87f1333c8a83cb2f1f220ec0c364e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13230a2dcb8888a66e1614241220fb43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdda80297d88849618956c5cf7b17a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0831f6e847cb8cca753bd3d08849941196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a40980e9bbe3c6f366e35218e4eb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5255e9abb3dc5fe74bc2414b2a6f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212b4cd6926cdc4df6ce739e6275e85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf534c9e3a8d3e0da7914589fd025c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa95bc44a477893635caf0f21cb5f30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8920525851856c505fa923c10474c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660a76c2f98faa3a041735013f20881203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56319107af9e5500fe622be237e7a9d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266b9502c3049c4c340456325a74eb6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fcab7487a79273fb4554c265ef8c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d07a2f0d54ecccb36f92ab8f92d166207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca3b3a4147f48463ea4fd1a7f7b444208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4dc71a66be66e3aa3ebe36d0b42ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe420b615b97ab61b09d9f6a994a38d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ecc211f446be81dd1a9d8dc304cea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462df7da9e1535b724bbc00ea21a100212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fc2925dc6131f284f4f09b744adea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d2a36d5e8ccb1ff5b0826a8e176f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbd3120e219203f3675c8891cd9aaa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d34e1fa689f35f0de72f098f5c05b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7affc7295b32a6699ed907049548e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fd466dffd48832bfc006a5384bfa0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b064c548748b119bc1e0dc800d793a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b1d8eb08c74cf5fe513eadbcc0798220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079f433bd518676ddc6cba64d400b1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576005b8c1c4d0eea6f15ab972d7ab1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02ca1f9982b0cf5b655e1804fa0485223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf2d7f24712dbcae8c56136e682951224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cae204953c714cfe977293cb76ce76225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1b71e7df75f6cd7356d1865acc71e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1ce94f1bebd5787f07081740160f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970eceeec7b260cd6f3e784c2310143228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0c7704144605893404ae0ad71bd2a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d6bddf17dff7078b43e0f09a27372230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745bb2a50fde4d2f7a60aba89da57ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb174d858405c0ae631237e9b92e51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1c2f5b297064104247deb4f8d32ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb0cedfe9b390419669fbddb95c3bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee2a4b66791b4c14c548318bcc05ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21390d58ce1d2562ba9884c68e8fbe6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481d89ddb0c1e956123dc7509a919e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bf4ac732c4b7d6f3ff9b05acd20c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c99e483036b18562831809a0be2ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3d9fed14dec922f59dbde0675b3bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4aa07d2d4d080d8f5aa150a3d290eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790902f56743073e66111c4e0affe97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb25e61c7f96d6fbe4c9cd144d290e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812f3eb80e82784f2653ddb2ae18a6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e2d4c4170a3cb5671ee85b4b49c09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a058334f1b4f42456dc2dd9f69b052a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d126905a520c67d56e511f05452c22b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a128959390fb4a6f25ab720dcbba49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc26e0e9c757ac3506a00ec2c0445c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7a2cef66057b2200b64d1030cadf9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2afdabd7ca4f9f3338c16ec689d95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21db49b84150694bfc6841f580f3da0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcb2f45372822727786e94b789bdd0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54863a992fe5a8753a20cf59fcface82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d45ab8669c75e4d06b64ba38a2def255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c68360c1c961c5e934d87bcf7be6f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144bee9a5edeb1f88fb2fa9a3386a22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe497d1444c27736d6a664befdcd6c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3d14427b927fed15cdd1179263196259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5fa4487ad75975b30f6447e861ce7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafba2896a1829dde315bbadf8e0be7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494f8739651882b50c062cbee7e1d33262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a38ba7b694a2d991c0a3253f4f7b31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e973bf78b25f2efff69c6941fc51c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa7379f90ac6a5b670ed733275028f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c426feff9962e362fea5d5308059fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e20fd7a7ef1b667cc4a4a08259b698267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90285cfad622d9b0bbefe7c0a0f30271268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d349e184f6649a62b85729e1f28cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87d755a3f8b027f73e22806f85afee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee590db55969e4a1f754c7207fbfa36271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1eeaabcd9eee5ae3971e41167f494272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fef6e67a785f3525a8e5cd64c9a1a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d015780e26a3e9a3952dd49f9b3a433274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bfd937c6c0f3bd0738332c302695d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4271f4aa2c671c038b53564305e06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb1b60d1df2376fa9640a5a9d7179f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7985e0a5ec323e684b724a519213ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9094da82bbe9f37883936c84b17bb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7cf6aa0469aba75e546fc5c448b67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2f78a2d85ce071fb069e886e0380c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd1ae329a549f7309f3e95a3743858282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63ba77c0d3e1cc03b2a35f350125e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bfe981745f37f8f15c42dd78c6222284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d30593cc24d7cbc007267ea30186bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e634107a634d1f7806d0ef4019b74286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fb6e9f74c4d160cf5d6420bd4453e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091a835ef4258c7b6603c0566a6d67b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c44fc1bacd5b1529b4c2a812c9b7d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b70fb2c9ee9d019bd843f9a14bd67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0aed9e07633befaa5e23d7c89f8e91291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99167c8a2795a67bd11ae17c97230cfc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef3706ff7b10733abe0cf66b55e3b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7186b0dd1115911ff21d8570492fd8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d2ee0142f4e04feb54782fee48797295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415c8c6e59d9dd54a74a1482e679a19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8aff20d6ed2b406834becff382f4ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eec1fd72686378073c4cf63246325c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8873ac606273d7eaede8e2be0e288a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da5bce8f3fdb3dbde50598b6591a99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce983c05f34cd05f7c5204c55e41a12f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e72544527f3eba26fae8653025051a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef808a6d266b722f91012b2f0c0ce5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77594d96926899bcffc3411e61caf3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1365a4aad48f132dcf75e4e453d67d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa2fc8b9b1af3189787603f879bff3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c2558b3ddf2fd6d5d62ddc4c272b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5e85cc2063c458cdb029b5cb4171c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae3a759198dff574d5450a3d29f466309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96d58cd778951c481a1a9e8bf7d669310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61510bb96a9151dfde5f7e4b3c243d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2268deea3eef234e22a9499793e44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bdabd82e1042b7caa05c37399e8dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb28d7e7924d6bc8cf4142cc40c640314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23daa09c68320d9a127625cbba0ee9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0e8980a61ae619906fa66ce41a71f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605f99942d09cecba59799ad931ec7d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494324b4523fe0e3a636383f95dc576318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff86085d5fc3a810109b7e094a784b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e00f7bffa2d558ac5c6eb619da3d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cb23d277655c00887f84e4c6d9477321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4d1549102a2318acad5c710813282322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaefe1a7682314e6abaf906e28d7686323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d559a954b0fe4fca969c96764397b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff636bc3e91552fe194184a8ad17ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4828fc49aee02a124c16115ae5f7b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39956b3866697fec9ec7ca913b379727327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60482e3154ee5431f16cd45f0546729328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839848594f3dec112e41d9e4cad6b9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d2a2b3c8e70fd84cc2bb46d10b606330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513265b05d5c8ccf631c21752dd4df6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d38c608299134f0af09d8e3b78a43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296306ea2a8e0efc40feb6a89b683c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c33757fbdea3f27f1bd580e68a446334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770f1203916c588894f90ce8cf5a2b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a250f3052a66001bc4f39da4caa0233336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41803921adf77892b1586b1d740c7c79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343719f458e2134c35ac40ff7c2832aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310f617fef0357dad2a6007e5a07271339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb085a3b1d8c19e3c26de4f907f7882340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a6390fd0e98ebe67f0a52cf18649d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99fe18ede177184c17f8bf4609da51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae455030a99f0294be1c2d4ee01d0fc2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cfb29c2527241ccd0247f2ad4c730344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d62b766eb7c5d97bb6d6cd2fa0a6b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c16d0ea036471f2304ea674ccc3c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c75007ac9310f2c4258b67933d886347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc2137847154df8164c750115f5151348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400ccf4a637b505be5815957a89fd2e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a520a6d2fdf6776a2dc4bb05678bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed0a9f90673ef12856a4ccf80449ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cf7169bf86744e9993be841064acf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400571decb715766e620c25a91e1d2ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05de9d37b4f6070eca47aa6e9e08b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42880975178ce4e44751c6a84f09106e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458ce0381203a09729be89b6056ffec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8ecf9ffe4873ae474f0642d3a9cf5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021c6079b571407c8695985b5be0742358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b251c21dbd06c868787d798f9d0cbfa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5a9be21eeb291360cd56be58435fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f38bb6d3085df4bfe04ddd6635982361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d96816fa4bcb7aa665bf1a9f9912f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84a260e1de5bec98d21d253220048a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ef41a89a5ddd1ae79dee75104d3f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692aa747fd34f787595a51b2f1e02bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6164ebf393313139011bdbc641e9986366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e309e2d0142d9a8d19b0b79d184690d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e9851005a8260a87fd737f70e089d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726a5c5ad72f551915f6a71a9e3a8fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198ef2644d8f8196aea2b6258c20a26370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56255a3ce00d2c78aacc6bc0c220d994371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54548c3c036edac1bb4ded3f6b37a19372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92a2430b94e18a1158c9c97a8e147a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6577eca183c8dd2024844fc2844578374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecd7c32737a08f1ebe80930cfb0bf6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fc9a835ea85543b808745242da226376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71346a75960c19d4cf0b0570573a55d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a8f699397fb8231786530148841c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35374a9115cb90d24228d25fd970e87c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284c5b01fbc074e6d70a65bf7b34bb7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899eb1bd144b05ad7af4f3a39e0889d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d3939b5c5716b70eb8fdaf914bbc6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc867cdf417ae801595bc4b3fcd530ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb149de6adaf2dae94eaf5546c0326384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765913442c4ffe243ba35f878098b3f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd847e7f0c1ce0c11dffb56aabda36d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ffa51046aebb28fc2ef2775977a7c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de76c54bdb55dc353de806a96222d62388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e762cbec6540cdbb8c8e40dba8b1233389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3dc86a76827b8e732483c734277a2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985ffa184e9d955836be68f26de9c99391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42317645c2523fe167f6a1416a859cf7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bccf9cf676d151da16b00e10b2daf9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30c9df0f0d4c53a3518cb8f56f0d96394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012af9cb35ad755e23c940fab2706a30395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67d1e74bcb159bdb9a87054b8ec5af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973c1159230632ae72d982805943ce9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbbc6e5f83e7f8f9b1d8a4f95da649398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fab061d8c8d0e648e82e44f5ab037b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddce1bd687e954404326f35541c581400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b7836525b157a9f49ca65841b9bd1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ae10e64ce6b24442bbc4c2a17d298402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1af2d89b38b6502c844f00fbd7caff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5393ec4cc33909fce0ef901f6e18e22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88d4151a1f2e3e73566b2434ab1d6c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4247329fa803734910533900bb5ee6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bc81d9036bfa3315a968f369fe118407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06778a1c2114b80ac6fec8554e1c117408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65777eb6be2e3757da26367777d113409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312dbfdf329ed6162c51e7456b98e5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a6dfe041ed17065a8d464f76eb3c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d0f8411898021a50a00d1ea5e0f0c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd865f4a53a7747d2b75fe9125ea11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10ee29992ad123903f048e0023d5c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923ea43705696ce1d92ed49b24429cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcb3b505069273b90a0850306b1697416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c4aefc09ad5fa1d20a94bebaa9a0b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7489de8cd5fc5504c31e3a1a8b370fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70691f4afdee510b82542b4306d8dc03419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d05bc769a7d329c53e666c6671f219420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4eda24d5759e4aeca6a8cc8862ec9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a776d7b78e63e54c44830c50887cb6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b6454163e7b13a171c250bdb00492423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9180d6d82bacfdeaba1f5b1645d1e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882ef66d8f9f717331fc63e5f52abf5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1b4aaa3187816c8a21152b4ba5f1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b0a2c4e5a6d16bd9ac8c08e211fda427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821cf88c5375ab7dfbccb22e57cfc27428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f65c794c3cdc9a72572f9091fe5304429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bb548b2ecbf9ca36a58f3a675c92f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c124a15a99507363f72adcd62bc2c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed55cae52c891fdef17add8611379b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a25dda56ed050687c1138db688dd1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289c8661f37692cc670a2e6049b394c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0a55fcbbcbf7c5ff3df98ae60f31d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab690c7be1c27a35a3353a06146d20d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d80a729b54afe6d4187e66c0cef66437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57ab184f070cc13fa8171f8ba71c75438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d97199aba50f51d94b11e9b1c6b98b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c599c46ac0d4387918907d6ed43dab1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69dda86bcefdbd0da2b1999341fefa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e46fd88b56a9fbf05715e6ec4ae971442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b662688506c983fa1d84bac3142f8c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978316bb091724b5b8ad36ce7e8a4895444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac141cef0f2172f8411cf7139f677a60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5f99af0444605959a6c1ca08aea25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a19d23f000b74a68aa6de80643c8b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a89d63a1cd643d604a09823e8af2d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406624b0eacfb2a7d0c7b68a44b2fe82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06cfdc4a690e3f6c498ada0cbe44c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08090de07d0a0eb5bcec734c59b98b8a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bdbd8ca665bb5c672729c211b5076452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758f4e512c8a28a3a210500ee92c7ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009be39e3aecc35d8810075eff8e73b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee45f6cade82634c1058716fb8b182455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca380b6937ce525d3d9c686d51725d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14ea1ad30c8ef7dfdc7951df61afce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32812af72239ca48d52eadf36c9bff91458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313db3f788b28138969d9d0930c1605459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290042c17fe48b2f9e1311c0140e81d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611d8adb08b79279a50d8c8aec39143461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f407231ced444212a29a57e23bb03462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3e64162721f67622801c7f610fe5d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289a9e91d922386e93aebb6be866719464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d4796203e8cd9d4464de066783b4c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf09aa8276d301e7d578f09683a727466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ece02283087e9aad01767124ab4ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5620a8074bdb044813960b57a5c0421468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e442f42bc377aeb846d7c0c8567523f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61747359c1c8a43bdfad6ce87c7c5a4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc4b90e0f9743422be10ac7f7e976a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9a54fdeb591638dcdf1b259ed53f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cd9c92497df96d8e6af4b4b511917473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fdabfcd4d4a324e213f7c1d3df8d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d3032bc855b8d8887a58b5a37b336475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae998ff759558c82065a8a67a96d70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f738145cdc07bc3cb98b1bf14cd6b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fbd1c95fe4357191192553370eafb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195cba8369782f8eb42cf6681f47ba6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdab8652993dde12f60fedee5a1c6df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90709d7bd17f0dcadccd0a33b9486e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcce61f56b2766d15bd0f9b761fcb94482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c8a6ac8f23dfd77dc275be78e511b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a7645596e7f433e08878ae23ee576484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6ce51859008bdaf6c968bd6366427485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b40bc5d10b08eabe4319037ecad3f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88e62498aefe2bbfd30987b7122143487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70a05bd163be7f0ad09a9d2e96a8cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce92fe3c9e9aa445ce15216d7254a24489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa55d4d72568dd38794e4501d9fd23490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f5aedc6df13e6344c603111e66c4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af74744e7d35ced5f6addb22f845a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c564f69a78ccfbe3cd3f5a2d7f98340493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057d1451cafe26e1d9d30cad64db934494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ee604ef30d7b8c5fa65a19c453bc5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fb2860ae5676dd4936c76922501b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b712bb69f52bf9f70082dbc907faff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b7d25383d009d08d281ca8242ca77498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949f51a917b8da5921c27725463af06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810b07eee021bfd8c8c49f014ffdc89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33035224fb99f7969100e507c055fa04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1eb09be0b91fd612fb95fbf68656e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a7dc8b8a72e84e0efd6f6d03e0a79503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7474a7f6e2dc6deebad89d08dd60f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7191a383e6b36a993f7c181b87ed89505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab1365d44b607420bff526b2d04455506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f04a644f70b34ff1f9071f91cee1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb241ab06cbce84a40653eb173ee3e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65de18b5a41b25cd62bc12c1441198509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602912d67bdd6d04ab44445925d368e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200bd752f71436dbed8c9d7bb871f89511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6b692e02ca76230f5c84f0a13d758512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9175b29e019b0bf0a8ea76d59688a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6754f215a3fe25cd3ab59cfba58c7a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00493ad5142e9a20e2536136cf6e62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef272143b5eedf8dbb45e13d05133f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984593b8bf5b69eb83b8acc65e7f00a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c2a2d82b3bebe1d338a4d20146336518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0209cbc82b7ac13db8930401f175e17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330e66428df4c50fbf087d8b7303790520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb20bee3ec6ffae67022278c6c0ca4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d876825568d5b3f89d668333faaf2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01acbfe3aabdb96daa450be3a3b67b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab88b24955002354b0d2e8d351f7ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a7825f95fe73f1435e1a4546b392a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35d2e920d60d363ced090a95747ae7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df969184be410f8d72b5f145c6628b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a7b5fb07eca77bc78c2f3897c10e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65157018be80e0d88f31a4cb251df058529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fca428499648c3ecb9ffaa0f14639f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99e8fe8a74cf8390b9ab1c9433e0a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d47f5c7d05267dc4c5b683e6dd9320532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf8677b596886c32255292b6639a00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97fd829561ad778174f4050fe7676d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a84a8a936c4474cdaa959bd6189818535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ea4983939edded09bea0a6f974ffc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc5a8f9cddd444ffd0e4adaeac48fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca745b13a3795eed2cc0602eb43a7963538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8343c1214a3240e2f4baf3c130668539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8937abf088c53a886f4e14784a234e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81e13f171533323eb96df092fd78d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dd7936fe241a24392c4e3720a3aaa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630effc0cdf909159eeb2a8def07d9b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab888a58c6aac1237a5fa987e7f1f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbe1dd397ea7fc3eb3b7d81b7a7243545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58daa96bc2e6012323121ae376a8848546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff050b78d96760238a903f9997cd106547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cbdb6f7a02c826702abe6550a6211548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7255329a596ed8633697dbb27f6b33549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d391a6262559befbea8ae0f8d53fbf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180a84852b8a22ac455e86c680b9bef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9a7e0930927c79de9568416bcd744552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1360e5ba37678a53d7fb428c7bc152b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b12e506fd6583ff199f5d6952fa61554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92ef41114bf9dd3c0be38d29d0d3b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d09e1fb3ce13857df190dc404825d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a201be7bb21914d7cc74e7eded98a7c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a61b9537b176edd1358eeb4a66a268558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51213937fdf48a8acafc36b6e878c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdce4a279ef89633f4d78097a97507560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a84421bb5eb245fa06232ab6ca48b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b68f4b8df4ea8cda8632fa0ef44fe6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e97dc21bf72ef78981309c8b9800e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c32f49d916946d75d9e68f00041c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfaa0a1feb1095fbb6298d1a604fd0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fd2cfbea58f15b9208c5d0e274d2e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba7aefc72849170e0d23cc5f6e4e15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a88cc605c0b4ac60670a61b0ff3c3d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbd6c7a8433e945ab96c6d2871934b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e5f5201f04c6bdcf9551cb254ea63570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770051c5d48c0a442d9389706f08b48571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae39e8b27506067fea06f59e841c9e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b734908e7ae2d76e123ab55e96afb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810d75928bb49ca3a7210e0971d9765574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293a8fa0fa953d7465ed379b1727b5c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0ec8a682255bb1c0b0a4a50cd4732576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1022d6f490a484101ba0b769a99c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1303fba95961506da3b4c235135a64578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a57a6af70669af7c205f882edb8826579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c99bf761c45c5a7c76be30fa3347d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ecaac8dba8cdb8fb6f3ae32ad8b06581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944dfadca16f1729d23cc581ab6b5b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac653fdad79f00c729c57e9a50f468583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3613c69c4c74a8d7a5bc6ac8c3ea15b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca35283171bfaa4c64c3dcef43204c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbf82f1c321a903029bf692ad49a07586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e62baf4e3087c1aa282d0f59666d20587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c5671bc693631dc14a0a20071d44f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848725727d808457b142d485a9113ef5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c65794642c902c3749f5009d10ab5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db74bdb25f94ba6c4507b04f95934e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4154ec18760dd7d17dadfaa96f846bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec294565df36d454493a3fe1c357252a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4eaaece80b32b4bbd74458a4e14dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3883fc7b1328c2657eb43d50c25550595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e408bb1b7a19a88ab26e97d4e5dea5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce2807cdb2bbf9557e3ed2332cce0b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5689170af46e06a896c32e10752c2e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd379ba740d7a43ca3fe3e2b65c392c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd410677d6e7838906baa30d040da90f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac288007059b8b1dea72cdbe694af5f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69653d8f64c78dc42e203f08a5baf7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b49c46ec8a91bbfd2073716aad386b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ec8ab98d6c6f2c52d5357ee78a2cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e3deafba1e877a0a3911a397f7ed8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaef7673adc67a609d90654310499b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dc87a35f746c56ab8ca26580bc1cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18ae7ed3177d094428beefbd6a11b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e611decbbd864feed839ec6fdaec6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b552da157509c215f280fae134bf8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a217364dc283d2f9b006f9e01a1811611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfb339dd67d133daddc20ea32b152d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94071aa1eb897bf5f6ed81db494d9ee7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8352c445b45e06b1722300db82f355614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a82aed42b7098438938643364d939615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a8fbe1cf48be5a3934902eb99dd8a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39728b0719747cae6001fef0ca1cb78617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccd2d97331d31af7cf555bc9b66310618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bae3f9d7fff71234dfcf1d12d35a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3d99c52cd5ab2871f57201cd9199f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321ce54a7d75af0855a87e9aeb1fd08621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a59601443cfe215800fd797bade25622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df71d37a65b3050a778a711e6fd1f8f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5369bd5500f40015f18da1ba8fa2d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ea4ad16034e725cb8e0662544ab78625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59a507a71fa227bd411a5776c80c35626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46a1c9a49a42ca6a1756a422a93c4a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7a9f67b5ac9f110a105d3c6aff808628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccc3c52b2ff7fc8a130d9301841e9d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1e0bcf754bd2db83feab31a2fc98e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f9b50d021d146906100a9d22d88ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaa07cf583b04502265878c10c01bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29296cfc5e720ec9027719d6735087633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddef9638b4e5f53510f26aa11ee1a81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb2b324d4b4c9ceb926f7886415ec1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61aacd69e6120730dd257efe07693d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0ed9590e11819a5cd90dba50dd067637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d2c94096e128f36f7a435cc381fa9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0646ab13f0d3d85db74362f557305639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcec0ffb93b39de45f15c08ffb1e537640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa58cc80ff5a085848108132c7e2d20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7b6ecbfaa5b0ca2b5c00e16bdf920642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5751fcb4aa375d9b9ea8b2c13f1e97d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1868c582e41e6b6db6476dde5efdd12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1ee5df60566991370a2defd3731a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6124b941b8ea9068366404d0df138d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609eed7aa428ed4d63a5120b9d4f1a4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c0b1024f64e872fc0ed72351b8628648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aee2a71e829a1c60025db50ab32148649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dba456e89f0f2e665070790e047fa7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb11331ce4a1a32b769e77be48e041651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b848461b3eb859e70bd339bdf4f9523652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e43467bd4b6ffa35d4e5b214621e57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1d3a074b24eb8f9a51a30cef06503654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78010a32d2be757ace08328dadcd7bfa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d4453bf30a17f06b99acf74d6a096656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112ea902cd3979194176a4168517547657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82245f8f8b0be9c02b58abbf1e99ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9e16fefdaab6a55fa3acf6d8b64dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5571f56c9cd48a9a235eef348ec70660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4f2c3a90a4ffdee1cf32eca710ec6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b921640c63df3f83500a7d28d310a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480444635e9b2760baa7e3f01a69a06663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c813f2faae947d07f4bceb0a60ff78664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4ececaf91be31e2aeab9842cf9a30665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a51802cbbce9fb922f948e7c02ac9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5f302f5c32bcecd7b823ba0b64c0e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9e2167e97870533c1a39e23da801c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1f0e0b0a9bf956bd9d195568fcc2f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e80cc6e91c67eab81e9108eb85a353670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a918f5a5346557cfbe372d08bde5aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea48425d19a3dfb49e09ca90a1b863672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb57c07be3929dc48a7a09181666342673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a16478f50663110d2d360a4c11d67674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d962902a42f0fe33765bf7275c9bd3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acca5bd3b8adec3b38d96f5d9978eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87051622b7b328fe44459b6a7aab34677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b77c20125c133674e7a5b85b9e904678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795195e389211f626dc0ef9f228d779679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8f0744f04c271db2a485113a640fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c50695f6f6fbbea1d2688136d4d9e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474c796794758257cd315e88b7e42c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87914b9780ab4dfc09a7c313c6302f56683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665af7a032f9257fd37bf17f84adda6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186358bbf5e6860e7ce3bb0e4ade3e55685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c095402c922ab3f4562a4a521c323da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199059f28b50ad2a6bb02836abd2f970687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7d8e4d15a2eaf845a4bfbeec4f7e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa419b2c5d6f181ad7a82bd009b98258689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85834d428e633f9195d7471d51ffa66b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae674f0837524e23ca9645176005223b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322188c4ee6fca57c1a87e8a3854d8f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9288f3b23d556da0d1199a0a9930646693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07535b340d81c6542cae607dbd49f98694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c19955c24e0fd052dd0373b444f0c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a615d2c305ece3022d6824c6c38f1b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5865b2c726d2d9c28d4ddc09d72a22697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67550a0b14f1f43b9fdead59052f2c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab40159837cbab2e62958fb19b3c1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2356187fe87db1e691b9be30807d80700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90307ab50d14ed0ba5433f8cbf4a77701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef945cb302157facf314fdd31f2275f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59c30be2d8a3d1fc7a86440da466fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bb66e849d24d602a14f69d4d85555704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9772b8947bf7c29345f99111caa11705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3c08b397dae3e2b0c7f03135de33b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37618109902886273ac4797af62bbba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8e4bacf86bb85865a398929d5b4a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903986b28079e544845bbd202a4070f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743dbcdadd701af8cdb6d96b737e8bc710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023146040638a599c921152feaa923441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b91b61898bf624f7d7286f27211d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bcae69227916803cb7eca84c69d383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba8c7828027d94cfc046487218fc1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd8fa0f4154626371a0446022a696a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4badb3224be0fd42938f924c66b2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bde46442d9e5807e3782b9e08a1cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcdd8b279cb96e2c057ae7ccc394db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633b004cbb4b8c1af3d4ea42dda7aef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcccad7b0ecd32793d7642d2d2ab5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797d260ea7c43cb8a845f923ee878b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0a083b1a42376a06471b3c77bc75f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b024982b9b6a1f64e037c8f3e0a1d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb914db0b2b7dbecd5cac7d9fda3f91014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861d3a1b8dd0be54744a2ed1a6651a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c815b25cfb7c5ddb058ef05aba399e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd572a28a771e1ff7f4807b702c68d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73ce730d73e9b459361ca2bbf1cb6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90b03ada2a6a8415bfdfd957d41c8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecc161d6fff839a14707a6c16c9ea120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f563972ac697e9a50d4c0ad2f29ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5cc63323f3ab245a5d33ad59635e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756629f12d61c18105802633a04592323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904270bc1dc5a50133f097ec53f3f5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f46ed823be9fabb6df5bac306f539e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202e837d5884e91d26afdff5e0e055126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07a91c98e238c097f98e13ed91f50127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5911c98e6542d6da75dfc1b34af2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c91a9b807562fcafa85e9348f06c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfe73c6f60876fda8698ef203f7d4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01955458fd9459dceddeb0b7d57caf031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb668e7ce5fd63a660971a0ec2c18332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ff7ddce8e2c6ae3db3a60e45f23c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e79b1940b9b20eea3c0e151776b5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb81a22657782d18b05e41269fd35f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4225e34e4f203671fa9c5aa05b5cff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb2aa5ec55f2bcd95222ff225d337937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace610a1704cc8ca8b6146817f5b97e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57027be72e1085d41097ee789f6767fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea24e0be07d851ca6f20809822a77a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94333e0c6567d2f250a54a81d8e125dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412bdd612f296c457503035167e2a3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddeaea0275e1e60a72609197ac35c4443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ced0ed3b7c439dcd28778b8c9305c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd5a70a12f1221d998162fe816394a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d78308d0a998394558e43ee3655b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af43ebda9ac83b105261c15b584cc247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadaa090391836bc03dab109fe329f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57787849970a14eccedf568680d2d88749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9276a5d0a48da691823483be71602e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464d05701049a9131dfec689782ad6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc5650230578d56bb27ea20796acb752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a98b83ca43268e08877d2cff072bc553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e2314dc55d7f18acf991267e0541f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd71e10e5142ce25eaea7156eaf8e5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f583c0de41ae7465797e96953e7f0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cb577b1904614e81acfbca219654e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d18603a256bd0cfd7e626490eaca558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e64593a746a0bbdf29b7f74346841259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a919d7eb9be212fbbf67497a9c2df860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17501d0ad19cc9ceabbfa38b7e17dadc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6699d68e01d33e1b3b34fcab90405862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67445a510ecc5d328cefab9e143f5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e725b0a3da8ad9163324b8a89f019164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a84d03f9858d262534f485a464b96f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761223d03416773186dfdbfcac3dbc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40964fb13f6978624409779fb1193d2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272bfa15e396ad95dd6f42157cb8b5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a661b2e4ed96c51b15e783d4c213a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbad78f2c4cf5f6db424ce43109c1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4950781ead1c34fb198867938ea2c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32768a1d17c65fa6bc4576e929e8c86b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ab1815e711dc2b6c453e0d8a93ad473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d6265e0bda0888ff20424a9a2461074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9fafa494324dc8e8478b3006f5f1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370237be19fee3f80ad0c527d9c3d2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eff1de84ee31b07d484b870da2582b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5fe89c28d69fb67fa9d57dfa491a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5bbacc55ec6a3804881643ad006cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da9203ebff5cab695caf0950101a6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155280bdf87e815e23b3b81136527ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ac99666315625d093efd666dacfcf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ae1bb74ebbdadf546b8b9d8304ea983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e309fb2033b0d56f5e01875f63a2a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ac84bb3b50dbd25bf2098de5c4cf285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ef9eab4657b0817d9a44ef65e5e0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af96de160ef5d23a0bc367c3efa50787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9ff45e34c8c10b5e7766710b8202688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21acd1745f289fb496e1715d3bdd3e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7c05e9f818e0f51d58c94a25b411e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c78037d342f7bbeefea8d4cbc731391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3af882a48d917626bc3a833d376df492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a21964747f672c90097b3da4c3b7e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00902052403a9b028b861e9342d0e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138e7e1c299bb1fb0ebcaae7945d5c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378810078d965ebb676cc3cb899d14e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecfe4c621bb7b27ac2d6ed83ae7b9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a87779fdef7cb86e7d0263d12af7998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd63b2392cbb3c522f98c2bfd56cfb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436d77c8e446646291dd9e961521d55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43825fb3a826f156576ef012a8f7e5d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84886ccfe3d853cb19ff89bc3ecb45da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1baf67d18159f12c6ec7ee80f852e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048bb015002ac5eb4036ab1cdba5d91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf18ff08afd41f3359d2bd17370036105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b7dd4704b67a151f95958981021b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac614de5ad6eb72086a583c504d4da3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a92fcc190af7c0d412a0b495f2b433108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d71db206e6d0ddeb6189a5f82efce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717cdc00f520139b077c8be4bfd8353110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef2f8186b7f15f2223e5d4afc8d07d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be84faf18de34198898ab30def6433f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82c3c85b890e069a8f884c14ed5666113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8c68bebf983454d87dd4146165f07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e1ef30986ee89551c0e8c0fc83ce9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1b83b364ad7b2cf5d3eb424f6701b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac211c966c11ad9f28eb6bea9ff630117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6ba31ed0f008b72bac7dcaf266f1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6a01fddb6bda781ba0a94a841f4b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c588f63aa07b34487918455205d2fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5185bb856f23fc96cc84ab6839c3f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b4c76a489b43ba0cef1c14b8e6eab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275b3349a436ca799d199f599e08729123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803b469931540f2fd95e901060fbbe3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a71ef03d6b5e918ac40f913badb91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4621b27a7e33fcc0325ce59bd241039126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e297a43c710e11d1b0f251276e4332127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a14c2af2751c7bb259919cd607ffc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec19288a8298eaf49bf1d653401e47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fb8f2c5132753fbdc1dca310813f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f955623fae8165bc74ca40113a06811131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb477ee304e5f64d5edd5d6160a53cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd0e5086b6e59808b55b781540d46e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4bb42c403364318836450835a807e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9beb131475ed58724a9bb25629215d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c42dbf1576e87d4f092779b5aa55c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164812104be9c85c4d88711bdf39f8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9c290005b71b216c236e957346415138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4097972b890166a3f79df508512db24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba319df7770d2079834b8a3371d5027140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb45effbe46bea5855517d144904f8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8556143729877383c5536bf57939e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a9ebbd9f967674606e6ebb063cf9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a133e351933be822987f059f23f76e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4832c97de60b84fa1f840ef38b352145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ea8af302a8bd569893e5abfc7330a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b75423ab88a725d87c5a2979997193147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4c86382b688a370bba09e43966ef6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dd702334ee15f4b062e7a89e9e9cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0d02d7b126e184bc60d552593b61b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8149aac6a2c3494369976e44bcf16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217eede8f7c3e31bad839a921daaa9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fc74500364f961c033cc6692a6bb8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a50cd7d2df2a8ff269001845c5c373154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699c1c185ea30129b18239edb6cf3b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d940538b1e2964efccd85605511351156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dea82adca6845c756b6366fce89e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0136f7f692771b6df908e431f16b834158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb9efeebe0660acef68712395d6859159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465412344eee6be75cdfe38acec4a895160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cee921715bfcf1eb44067726bdf5ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7ea097b4cfb9d25314718da2a1063162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8bb17f35db0814027312d52cbd072163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671c0b01b77c58523e195bd7dad271e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf59faf54b45d19a9356a16b8eabf7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec3a02fa9db567bb2e23e443b9f315166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2657d245995d976a99c7cb427016a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959336c78e19bf2595dcdeaa0fc2a80b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6da90b05dba1da9393566e9c0f643169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68393132aa7e895376b0cd1c3ade025170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfa5a01eacf3b00da833e102d86ec8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc56c25c72a00fc802a0583fb621ffb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88fb8520c4eae1e5d74a7e2f345278173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab7c0a3481ebd48ce345c02bb0f4f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ea5db91a63d4f65ba5da8e1517525175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1968feaf6f9300ff7eb7c9305738f9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6f43406b5dbc1e23e772355db7357177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2862a37a82bb3e4a847eba86e2d814178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24520a8f3219d8caf6ad621fef60042179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60530857935a5a0e5b7a7c2aa69948a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fe7ee831ecb5bcab2dc1e0f91977c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acdd17f9d5c8d26b848392b20f5c32182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c09e6b1a1762537202bcb2d1de49a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cd4fed8372e11c3a4110a118f37f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea577b7db49c66dd8c6ed3b7f1b0f625185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8ea69d296681b8937abcef02a0aa9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd51cd23968fb4b4cb0548be9130c37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c935b3ba7d9ac49dfb082c8f7916b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526707dda0dc28e146145bbb1544b16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2da9b8ecda0faa3ab0c49fd81fdfee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7514fb06a816aea28f492c0771aa243191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2514bf01377ccc73c7153fcc116b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386603f6e9f086e633bf4e89ff157fb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cc456bf7cb3a82da11da48e472de3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff320fd46e00eaacc61683caf5ad09195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d385f1d96480e3f04cb49eb3e5288196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecba55bf3685909122df9f6c78d447197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e881e162cb7fa8c8bc3e878e975efde198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d902961e476dc81caa8a1f75ccc6b27199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f80d3e6d66eb748a5492a4c976c66200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02072c45d2cc53b1c02441e9d5d78b05201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94be8e3ed0c2e80bd16404a2f9dd967202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33fbf288af57cbd1051930a29075d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd6dd869892a7624f641fd4ffc9a6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94058a47b07681a4ee5ddcdd62b25e39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3193751ff936533b91e356b9fef6e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f12ab0e339dbd4c596fb4c617cb856207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafedd86122de335a67345df48cbedb9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41682cf3141a9a39d4f2e06007bc9f78209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c600332b42e9833088eeecf90a79dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb80b9b979e93d144971a2e47ee6722211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c0e8bcdc451b465105da45603f1a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd047ad1a9796538bb38f352ce37fead213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231802f01c8073bea28fe8428ac0e0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6be7f9645b7609840187378666ea58215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35992fc32c46ccb2fa92ce0faaaa049216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9393ec67b1e5cde5e3923b441c0a405217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e7febd2c73befbdf490e89a07118c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58197ac9ec5091f3537cd704299bdb7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe33db10b2c8fd1e5a0caf2e4ee523220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6db8f2e54670862bf18474bc482557221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68ff826024904ee5db1e6fa55c73f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcb9b2364679e40fc4a5f1332a093e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ee688dd0fd0f6be88c8fb308f5074224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98bdfb3ad92bdcb8ed142f45c1e284225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2813514f0e7290b2f4ca899182b93a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bc1cc8bcb20d0b97a2b566272a8da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed4076f68098eb524aab771cadea94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8e3e63c2ba137f4610240fb5a3b95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fb1ddf70979158814168223808698230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b3f4f0095e0354f8d67fbb167b4b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316717953ff3dbdb63264115fb9d2a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4bf6b787b1d3de77dff407acb699e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a4fa06952e72f56e6d7412e849138234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982f56750c826fa27dd0d7acc79384a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5e3781ea0ed54d35fa5036af17e76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16b7bc4ef32d312eef7e98bbede5ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780de6160ea65930cbecb93975dac76238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c6a448f431d5d70ae46956a7eca1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac214da45c98150301bc08ded0a253dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5aef5aa4d76f6e44b409f329afc924241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3a6bc573a4ac17a5b9b63cecb73e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385bfd4d5282a3e9e5ddca5970b23b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359113001c4471d191156d1f49192b21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecc75e4bf5dacba3ff32f46198adbf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd89d5c2f89d0cff123edceaa77c9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3c3cc0291025d76430ccd40c56913247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a21c6fc923d0425617b40cc337d2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02190c26c6d5299fb578133bc98af5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbec6e100ab015e9a28d4eb85b1890250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2eda62fd55a3d12f9ecb5fc633ec82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ad18f00aa6b156d61bd5a70089544252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19cab3bcdef86f4b6b336b82b326ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ad98c8f2e04394c29901f17c11153254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c5e4885479ae81d022c4c3b47f78e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e956b311edc26f7998cf4eda4a7904256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fd6658895ca84cbdc33e82d1b504e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350069d4909b0250e548c8012d5f53a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dfb739844af9c3bda33129f8c67a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05aae7292dcd7f0002c1e6ade68704260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4000eb75f400e8f6c35cb8b1ee919d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc2ab5351865d6d9c0b60e79ff9212262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b569f138314dbd8fdc235ea10d5ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dbe5a382e1e31702a62b2cd725673264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecd778bc4f147ab833252027b96bd6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382f1c61350156a2f8e3cbb1e32b71f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3d071b5079bfa231e538d7dfcd2bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ccbced07003713090b4489df841aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993f66161551d1ad3a64b605358057b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c55a29fc4bc2573138b273fda44424270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdfccdf5460e0c92cc0048557bb4ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82758319191f98d430c3211b4f5c9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48760c1ca11513fc678908ba8393d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9698d5d1c0f0f5c299854ee1913da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95d3b5f3f07c740ca98d00dfc11a44275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c2acf2f1fa7dbefd155135c501d56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c95c2fe0f30e705220fd4e0ff9e68277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805ddc1b7435e56ddcad2dbcf14c37b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4759691a4997227cf3183a824851b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3dda05f7c351cf86ef5c87d79d1b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1be3eb76a6cc4b7b578762dfb578c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7623b89955faecda6a616e604324f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94140a73376da2fd16c73518fefa057a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d2d12a2606da44a15890ddbb65901284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34909b3ee04679f32dc8b702122197285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922894ca72f1ea038c27c7765d1d389d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae868b22add4c3dbbdb2025ebcbd3327287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11c13c28dd5ff108487e39f051089d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81223d8a77967e44417cc1e477b233289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5b7734274d6e38b9e6830978e3597290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29681070b9a8f032a4d8567b3c309b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511dd08eaf45fdd29beb7b8a04754b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af950037a5d052c7aba1406acd1a8b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c685857cd192ba3e4a5c0b562724e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185871ce754647f41f3fda123e1f8c0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47070cdf464367f43fbcec7ba0e3793296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f71e31ff109d0aaf79e2eab1e0551297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c00dadc9a3ba734fb7617fb6e4740298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b144f531eeed31292a9b1ecda1c819299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7b9219003a1def006fb68f8b7c732300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b080b93a08df6b11d0f7f227ce045301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e7cffb2b42dbfa0b714fff056e891302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ce565f62f3d90a1884c09ab757fb6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174d86c2f8c815ccbaee41e256680af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab016667fcae9b7587f59d2d84bd49e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385afb78aaffb0de92b65790d443e398306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b93a692c69552cbf41ba7870b9da1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60845daf9ef533e3d9fbc1d06d2d98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61d23769cbf09836747d22f9645f25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150cdc54a5d706555807756c9c6aefe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8829364b41038ad3fbe01405d84c72311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbacdc0ba2a5d6afc95860c10d3629312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed36cf5b1b9cf3e4ff0c33b5c53bd1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd905e5431a0afe07891622883b4c54e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f689d036fdb6d8795507efe1dcf12f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d443e995575febe91ac8fbf96309437316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3937a953dee50a25c5137e1ddc31f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c65ebd14566db31026ed0ddf64066318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625828dcf87385bba4be6e3d3377b3d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d787c53fb583a39ed7b369c0589775320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c209754eb8878009db0490b003e27a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61fb7965ab0550ada900548ba829ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ea74980a1363653c2eb842516ce71323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855b60df1c869775737e55d672db15b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277ab7fc4353c1990b76c5ecbbccff0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9012ff5941961675564b69289603d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75971b0fd5af25167f0005c6150d937f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c39753451562ac77c26f9076e58cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404fad8bb0c9b95186c97b603956784329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9a5a33ce43c1aeed0903bce60cc31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ed501af05eebc9c70b931cb0d5469331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab9f43361b3517b9426d321577cf02332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db10f397ea8a972d1d020d35da61bdf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fe51d5e72a8e7c224fc867f97f14e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14692f940b1efda0078fd2b056ff9fb7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17838e0c96b5a3d766468ed9d8f9e13f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae3dc7fa42da6fef2e6e7581481a24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72150fc5779f59e98cfc227b6134765b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d93f827bd4afbf50483a2f788e5e83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748ba19ea8dbea7091183086e4b598f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a1fb0947757ff09a834e17d2c40d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb528579b1180238b5b592a390003bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067d25a0defa4fc3e4b7b0a85ec9345343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5ec0bbdb3c7744628e6bb272bff7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffe4fadcfba800a783bca594b9d8b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd81214e5f8d02171e0717a631a290b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bf9a9539e3d0c04b8386c54cff74d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd1780f38e84e7ed4b8da9979a4a21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df8bd0c6fe35c568b04c0ea9f45e0d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cda50e0b13ba46117c169c49f7035e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba32e1fb83f07d032151b752ba78297351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a3d0ac3ddb9a5b3b4106c191bbf60352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715718e0bd132c04e6330e7da9256dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a35e91b1c0702f77fb4bf47f6973a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08dcaacd69dae8efd03668d1f74767355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71569550a8dd313a8bd0a0288861bd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de12cb8b89825d200492c1f50f326c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e602ef4246f91d842d4e1b33fef1e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9de3b3854f2006edb56786fef5f43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863005c656e88a14eb38cdfc7235587360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe415d22668f764af33fd99c759e36c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10dea1f355ce84395b4bbd30586996362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944c22f2a4704275655f3ba0a05a84b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98682c1a02636d9f5e8a6423dbf2eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a5340567f56939c8e3fdf852ab3d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604d24fe8d396f58f5a461f43691b67366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19033361b57f4785b5e1fc30b7f9460367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe066ffcf0b8af0a2c2d7c8c41dc8a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23168d9b95095753acd5b8558755e667369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bead2830a54e76531fb25618930092370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d524bfc171cf8cf1438c35fc21cfae2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8f90b3118c31abe5264beae148ebc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f59fa1f77fedff26fdfced1566b1a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4378aa2d98e9e3e7338caedeb98d150374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48e8165f1a71e7ae1554c70fb60d80375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cec42a2c893078eb02520b3c4eeff7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03814cbbb4721540eeb43893a63184377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0433736f0677cc2f4cd8b1019a5ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd4244b307767de3983c7dcce118c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70675f76bd29135c14238ce80a93510380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2720ec066861bb6d4ba9c628efa98381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6347945fe04f8e2a8ea1e11a8a03282382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df798a7250d0a88a7cffedae0a243e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d408ab8b02368e05c6052785e52da6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61688ef45612f97ceb5e78e1bf75e97d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19528b98ae82fc1a95bf7f5fb34bb48386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d81530e709f5009b511d6ae9e55c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c620d0bed771e2dd68def5f61a9f305388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e47c587d5a7bccb092ea298a7f844389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd12a4858bab632c796222029ed12d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508d1922e0348a9b66e039f1c167098391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57d49b10284ed856656cef95f4f70f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcd7be03415d5fe51ff6ae295a2345393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462209188737b8d68aeb7d36bbb140ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad609fb623d37428b62056fef26e1d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee52ccbfd302376b89b1e4938c7001396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d46f3169c8d5a4047e0ab11eda7f49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daacd52370a004e2a1a14cfe61eea0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbae539e7e38bbbcaeda42b2fccbcf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dce6f5394be0a6e86fc51c606b140400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656b506851486e52e63efa27d119262401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370b22e722e35ef4f62e9bbe8aa0be4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c4828e2e8bcb6793112f3dfe7f514403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56f91a60f4762544254dd0d70a9758404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6b77dec8589044a4ecb739d79985d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fb101964b41300507f5e380551a71406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0bf68694be79b6584742bb660b8a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be047c20f79230c1dedb5a48812a8a2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2f1ca99d403862a002d9e569c942c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fbd82cdee90c44bd99cf2b5f4007d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835850daf800ad083dc8bdcd6384d88d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8af1eb2bce37c73718fb904a66011412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1168eb249e9cb682e9c3d4d5cb845a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a063bf626276fb78f8cce43c33e8e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903e80354cdea11008abc385c01b7b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b76259d016a4342b32295f30462b17416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb3b529b04ddbdd9aec5cb466000d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5051fc3e47f113725f0168ffa3846418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5644b6907bef82f45fc0c52c04eeacc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085dc820bb4c24420f0680e093bab22420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa94baf6f714ca5f265b56a18c4c7a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ca4aff5fc850ebb1bedecfed9ae73422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516741ad0a48714f003e42220c6f8b36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c5bfa47c594ec76946266cbeb2bfc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e9a99ecec3b1771b824c13388cb34425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55db9a16cf2327e9fc7a79f3a3b618426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a7fe296e7e88a948b37289620b686427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa299d8c8d4e6093c51b1491ec40daae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c0459a0720c5b65c4616428417c07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebb39980c2b6a8130542b27648902b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea645339bd7a4030aa5e61ceaedef883431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cade355b7d8e34cec640e1f88f77e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d77ba341963ec1c82a00f73e40bf0b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282939a14a834328891ab80144736fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fb0ed6af1359a7fb51bd5808ad6aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91927ba1246099008204bb340f03099436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158d7e554736252dd8de2aba83a6129437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132587c2500ef3a0bccc9424918f1920438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884605be6417c082b110375da7f3261439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8e31c89ef197fba2d6c7cd1138984440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2b7d1e8a00cac03504a4a74201591441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be509796777bcbebd844914d0ee4caf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dcee0b19692f5f7fb52a0d78ce656443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f52eac50631e18fe60b31277b379f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ade8852fd3b43244cabc7c71110d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450daf7731af9aaf55a8f114b60cdfea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbc2cb837341858b0dd43cdddd1d08447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d85b3dca8cd5b47e3724bb94c3f016448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0224af73236addc69757ab89a09974449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca566873e37d6e176b621ad05ff9768450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a41a9a9e85c6014f549c34311b307451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5fc8ac3053c73d10d68381ce0e3ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2c2bea3d277c4ee526e7b391d62ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ef0baa82d2db266acba15da261efe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dec2bd58daff9cb692f6b19f616b86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff5eb015222488136a88fef5db6659456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993f95120d6c6aab154e1e6e9ea8b70457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070387f3616fa7aafcb3ae066c51c7bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9dfac6d08bb30397a9288c485c6a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203ed08b00c7032b02a9688e9c71bb5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5397c3b6db0d8ac4614dd9233a25f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f184909785997599e77fda52f1e35e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa8b58a307eb6d241dfb6eb5577367463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b353ed12376eb38c3396fe2edf3694464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b034a7238607282f95adefd2d4466f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a55d01767847530ff103dcae6efdb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdd8cbe8508f3715cdba3bcff5162d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbda3cac693e285ff13215333209ead468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92f52cf87d424f25e8d8e69f59415b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190f92e1107eb8796c113ef635364c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522bd72696cc6a58c67799f2918b260471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f657c143b242dfd421d5f870fa12c94472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eeb8375891449adc6d3e952d9e2c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13772cf19dfe8dc82882b719e13d05474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18ed0859b2e1e97c166cccb56e5993475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b357f4caaa4a39d687968795e883f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5ec12ebb81cc7ff7a409e4f586d09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51a11de6356d5650b1cdffa25afffc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd33e762d8fc22a7622178c95347ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2672ef72ccfac749926589f1b847f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09e77e15b9a43bde826963228468da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23043bd451a6505a402c48267fe3d769482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215be67558f09d0e8a78a37926d7643e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ce1bfa0abc8a1988ca269d4269b62484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4aa09305cf1cb5fc49c2f3a6075831485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ab69b2f57ca227b8ad18905b8337c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca4f11a3a3b7db348285083623ff37487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bdbd888a16bc70528d2c97c56c1fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c395a0052ce714896247c8b88d8c4e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dc29ccf04ef2a57a99f35ae58e5e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e7ac9fbad88bc4ed32170e4507bbf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121292084bbd763d2c395455a821d98492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041a855e8b35dc8e6d09115f49d9b60493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9ca0c86b1c8f8016d0dbd713f52dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7004e816bd8bcbb5e272c7528d08a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e60b150156d57bd086fc84de1ba9f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3412fe073443abb6b30209720c053497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73972e1cf3a9e5218469823d37296e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ca7698390ac4fb0ab5d32ac9cb809499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e46683f026913d3a5bbc60d479038500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c727accf9f1ab51a3720e538e3c547501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f907b627092ed903f9ae1466b4f21502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c02fb53a963a5431f918e955f3da08503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ff23ea034ea74f9139f84f0a51dc0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee3f501d8bc9f35aff066bca778359505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633f7be113441ba6481144085863ff5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67454417149356d1b16a0a8fbbd525f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c42730e92b33f7802f6b62f180ec4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd5a00fe5ce1e419f6c64c46c304e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f77b865433092df3c81edb649be8b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce1fcf957c330c846d82bdffa11de0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d375d8058371fca8f84a268cfab310e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b17eb1f786360a2510eb572ad3ba0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1ebc2caff937f2899d4353583ba4d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedcdf98202bfb2285ea5eb6574e68f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea2c80e6bea7e25e5612d091fa2913516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26997f3318e2a77a94510b17e86d4344517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a13401730a520bd7c384bdce4ea943518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c737501a5d2bd6e8e66ca165b6453519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fea060e19beec51a22dd8606896652520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3bdccf783e8baae6cc9034cc75c6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f706e42fcb0119e884a0bdc79f8621a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae4062aa596f69daf5325018bb2c4f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ab543ee8df425e710b8f9ca27d7f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4b2dc63588202ba5bb967076b96c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97d8046f370ae8f36030db3182d5ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91559a2cd3ba249c6a65239e34065712527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8c6c885a7e061aa1df35cf7a95ba8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53ea9e45cc0b4b6c5bd52d291759f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83129b73d3bd867f7ee42d0bc1574ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9925e5ed43cb9c5fb81c5fb72bf99531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716444ea562bc3e6974511b552912b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6e0f59503dd8a2599b7fa1e9077e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d36ceb800353cd26c18531a4b809f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed1880e7ec7e178a7bca24e4a31b2f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35d8f9234b7a38dcddf67322164f24536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681612143dda8f4b12f29998496ede8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48f7597f975c3e23ccadd101258ff4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b82468161824d8d4bff8ea3921059539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38bd4c951394feeb3dd9ba8e5b9a7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a63a6627714e144546a39413caade541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b48f8dc34f2e96704ce6a0c7936762542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7180a19437a08b9f35b205d354f3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008dfaab415281840d49888ee3acde5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ba7846825e5b917142ea287cce04b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcfcc3852d26cec5929bf88dfaa16f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3cc899a233e0a71ed719b502c3352547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4745167f8723430ed183652ee642956548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbc2642e1bb0da9a76d7c400c61e71549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10338717088857173c766475bda1dbae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeb2472ccee76948f60343bb028275551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88343523965bb903081c45891750af96552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0474b48aeaea5c0bb8dedbf0ebde18553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd6f1e3b42f84868ac6841af33213e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826c13a9f23873bbb5b373b945402ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b5a3a9ca2fe7c7e3ad87b87d15407556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5ee5418592387d42c1613bd6aa4d7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b6e2efb8cd444e17e23199bfc6e4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce2c7de7e2b9338bda05d3a9c1ece4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bec996d7fb0c8beb8ca21a806f206560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d008605900a9d24439bf7df47652a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245570aa789da26cf94854145b29d27562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d745b93857e6b375b100447877ee109563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47f42d69344a50e81cff37cd1a62fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f222e847a2d447f83f73c7c5b74d1d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487adeb51826b418d8a51f3431ce7e63566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b64eb08f2486b5b7d81c45c9bdad1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ddc8b02c8b631f4993e9efc48aaa0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae92f4142bfcc0256db46c53c15b1b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136d7a61f00b1d51b4c2c17d0a1ffe6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d6af6df113136fe505671a0dfa22b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf2bde068a9e3cf8b8fe2a708d22b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d7574ea04bf62a102cf2dc7ec6f3f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c70ee32be60dceba581a1c25bd3eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8937b0755881125f8935edd470f21a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e43ef5d7865c9813180669f879488576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dd55a776e37176b5ee52250d28bee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313253401fb60573e53a7b406c64250578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800abfe44ebedfff6ba937949275065579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07beedb5a048da0a89b04d919f99656f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6206ac845159047d1e042d3d6ba42d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6ce7a4203a76b609a262027573bf8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1916210a0690efbc0191da370f610583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2f9a364080d75aecb57b9ef279401584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d2a139895d06aeda7bf8ed521a1c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea6b1c6434c3bd640b0eed5b5a7dd3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8634b5a8404a23932a23046bf12ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab31caa2968710698cb7a42c5364e20588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140419c2770b225d70f86c367c28c78e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a193d3655a60900173d2594ecdaf4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b528aa9850f892d5f8793a486e71be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc30dc83a65a2d01d963db7b4ec190592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ecfea263be7fed3335ea1b894eb84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc69016d771fa77055aab3f3158ae6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03e1153c687938d09734411ead7be4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677714591526290a7881b7973330851d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41708bcd7792d97de4ac2b1e69c501b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b0d14f2d39082f31f8aee4dc94491598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e7a88217040ee6b8f250f5adb2a15599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e091a37310ee6da65ea3904397a06600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5d0550a2cec09d5f81e119be76fd1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75c9b78f1ca230b874e5c79627a5b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381815c3fdd0f2af8c96c8189e4955c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463f7b803147f91458566ec3920f732604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96e1bb2d1e5e15fb3f0c0870202952605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1d1fc7b108ccfbec1dcbdd6b85570606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abadf3c4536ba6ce2eccad3c065a13607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b952645f29eb79cb4baf5266bc1f8e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884cb7c881467463167e53301fd4927609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91d8d75a63d32b158bfbc6f968fabb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61205fb61e37538ca76994f79c053988611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a8ee3275a80419bbb540965349f43612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc6442eb19562777d1f8eee9e8ceb5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd9be555ad110f8e31ad3fa35cb1f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf03d541928975c3459827fabd3e4a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6f66f17d7f50558689950fe65734f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8994ddc297364e6d4b40a9d80669d05617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c66dc619ae82286f8d838c8c1d300618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac033d805b21ca1b5583d1d04af4444c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd5b352ce545c9e436c0cefd6f34e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f45a80fb909cd5ea9b20971a02b067621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30a840ca13519aac60674d23bda6b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad043c4596ea060cae9480ea5ab2ed4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ddf739a9481f86a4b7e6d96a14773624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34355121578847aaac946052154f7fc7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4b857a6672c1063a81d271755254c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadcda593f4a17f5c47c65730f601a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56259a297cbd18d1135c5f7a7e02952628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce92393c595646863fe5178092bf249629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136f7588c2a81dc5452aed2dad4e6ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283f5133add86d95e6eb50e9aa30465631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797af2d3325f2a649a76cf1f7554433e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e978087eaed35eebc867947e09ad1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fcd6ff30186371e67eb454195606d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed235a7583ef5757922ca3eb4abbb5f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d67731f8dc7b61258d0cc4cf44412d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535951671bb2f3e65159160ac8fd12ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb7e9d9070cd218ec3adac814c5b01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edb37396d7d410fbc0faadebad3c0c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc2940a0fbed0dc14aa79382d6b0a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd154da66662b4440928bb87a5c2d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d6f0e70b3a14854db68c84bf4afd6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf2911e8640f66c260b133c1ee08a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b05346b81964e800702477da5eb4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16808ec4359ccf40caf90bb1c1d7521b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfea914e2dc7dcb8c5062252eca6e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a25d60c88c64013b6c97f86e1881a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c38d01a675c03727d17526d3492779648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4589bc79f98411bd44bb937a8a2971649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae77f68dc4ec8d43aa13a6b62bce870650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19e7cf26503db2fc6120ab0e988307651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4147c4a0b58c6b035739c2f19a4dbfb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4680dd2a8e3fc98678fe23fd0c4d69653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c42b2827bf6b79a4820d465115a5d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45566105c0a3a1cd27cbb2477513b04a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dd62f6e1bd9557aeef1077e317f6c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164189bcbad6f33bc0bbdf085c1f91b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a055c518e8d68fefe143b05a7784ac2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2eedf14d10095356607926ca4b4149659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0912248aed174b8975dec59a98acaf4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41cc0f42842b98dd6510c5ebc68c9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886df6147e30a2730b20e58aa405a1e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40fce344ba92fc345843e9ff448e2d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe33aba59461fd5f949855b00b18a45664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2260417f005aa5cc562cd445c6c66e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8338060f8d200c72eb4e7ad221db93d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b17ba0eefb89971b3ed00ca3189001667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96155520c555a0a9fd82fb2e4292ae2a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da882f1daf392f1bbaddc80ea2cb4f87669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7f6932646d1f13987502d585fc7ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cbfcbe42f65437db39b92573f394b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50e6f48b1aeb97af926fca93b5a49e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6764483d96c7b7d11324af6f469f23673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04cd8cfcf06089c9881b875678fe80674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f78d5cb37cbd7c77692ae9685b4c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1575cdcc703bdcef33f0677308a769676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10af87a94c012cdbac6b4723187042677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633ca2bcdbbc98c9bfaedbeb964c785678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>