--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3b652b361b4ab6346f03f8f6196511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e1290d49c51898fbaba5e63ce2db52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4c04941cfbee86193feeb0c240a613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5911d2d202632f38438d49d5a4521634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd9ac5973d8182e200275b42b1eaff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6207a90afc4ea67b4b952e27d2038ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c283e629ec5a06b0d2109d011a94387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8985c83875dd87298801e8217f22f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dff9a6c7c677559c0cd550942d8259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1788efaa2bb242f66105a264adffb3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f21e9db8cb9c12506f85f85047c2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069e893d41cf98b2bdea70226c3962e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbebdfce5fbd2eaca55c787d02d1ca613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2a6faf20b1b4d945bd84ea3ddc6ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c522b249b43c2c703c93360ffb068c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442d95948ca0f4a83c35b60b74a649316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8a869d0f2ccc228fb0d8e0e8c37c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890e294d0c3d62c26b258adbfeed55f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cefc88e012fd41a595a70a0bf8d63919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061a6538dc61fa85c16adf1e6dd30dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee8cc656ebd9e9197cfbd8073caf5321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578340ea9dfe9141b034072107d4ca0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44624b7b7af3626754fd0424571a743a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaddeec0d98f4a77b09bfcaaa1081bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ca7cbee1a87fb7a2e57796b2de4d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1eebf999a126429ed80f5f5f9a3d4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bf5bdff14ac79ea98d71d6df691b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3cf42d04c93976fabd5836352cdec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00fe55823ab8f73bc32816e21592de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bed3395b9f8306282c166a5e502a3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51824991b756e514ff4abae82adbd96e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d244054ac63819628334e2d61373132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964754c4920728157131479ba22a74e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163f819108eb7dbe1a1cf8ebc1e8e2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4ffe332d45727ce27849a65a09fe535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9df7b3351146f29deba5f03e2aadb236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a0b1cf24b65d86fc417ea0eadbe1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bf052820d7f6ab1ae4e48b763353b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafd2e90a938af66163f79e1e19683a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62742db94e07e421016ca0a55b3eaed740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0690d3198ebfef7b58a66952d79a4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715442ad9bacdfa73a307ed8df60f2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481b9563d037136d60ce36a2c8904b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d153aa930fb75018c060655ffd4d30944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1791fb43ae6bff2ad0a6df0efa8a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0e5aba483260f2b11404072feac8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60614e24825dec7f39993ae18ee3ea3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf9d5436c47b503ae31920004d6a3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95b7447813d313e1778e58f2afb67749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fff9fb50c3b6ad09e48571147d304d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f20d9578f34ca557b87daf316fcb151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918302ae8efbfae9bc27c84ca101b7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a6a6b6dd251fd4268af2c603ad33f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7ed29bd32b8ee85c8644672b4c0ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926928a75a9b7ff4f9a87d8b818dff5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa164c61d96faab13bb2b9828364c3b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400028488645993c44d4fd185937a30457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0809b3c3dc12d42cbf18fc137e787f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266b069053db2a5edfbfbd46bd1628159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25eb3e4dc2a5d6fd3ca6c6924d0508d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6f27c86dc61cd4d5f8463ba9a779461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800acd3988df29f3168f233f725fabfa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a1344226ca305d08b85fb84b2e69863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b241c87d043361a7976af13aa168f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2bb3a8a59f90473f5b47401b224cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07230596a1bc7b25db13eadcadc84866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577429a967e0eb29b2e8f8ac407399567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd3ebda76cffcde162af3652037ae468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450f2a6f908a6d97f0918c300bae4f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dceaf4626dfa5c4711f2f57ebef6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bba57644abca54e0e0719d356d66c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd8e4b61cf70bbf1715092a582bbc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ab80557186318b895093137c3c40373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02089f6c021aed77318b38654cfac81c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2ac45391d6dd115788044fcb42d1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876c1cc5572ac6c447a602b735e3ed076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25cc7ad7a956d11a2c94ba21e869d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b16941f9ca379272f5d4bf751619e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41294e01a7addf8c799bc17aa2d027479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97213992bbb37c8b7fe7dbd7d6f511f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92228b1b6bbda18bea512b10058e448381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d0da62d603a7fe3848d0a4bc221cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4326167146d9b40ebd1b13d66c776583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac501226ff5f2d2f44a12403087656884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de05e94cd188c2213b6aeaf968cc8f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0acd489e05aaa99c6c8cabd21e24f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d5fbbb89863c195847252dc7bee3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ef1b1df8b72d7de8b2466f2f6360888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbde1a9fb6556ba99d421463681e4f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6c94725f3332ce9991c8b86374bca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851deaa9a0168798bd1807b95476de691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b705b4ca1638e78da5c627d3f5f43f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c595e456a6a9e10295e4dfe6422a8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce7710b85d38ca041fa3ffaaf651f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024158e661bf0b6968b3e05e85bdd24795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f53055c1f7e80e316f83e0031208496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da84e3e78e49981bbc8f518991c6c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e9d183845606ef885e0ee02df76fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61394afbc2ab8fef61603cffffd3b8c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46be8c451bfa76087d40188d01e046100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b80d26b6f2ba7a1d19191a55b3b599101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778c1474738a18f64fb386ce6694531102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4af0ff264b02ad6b51e31e32b8a051103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd110ebab2114057575f810e8425195104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7fb27319cf74ca593f53d393ddfe4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d5839cfa8769a591c19cb53b52637106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cacea20f784b292f97a94156bef0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20589d691b39795fbe00b82a7d7cf8eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1af430e8e57fa4b389d8596f762fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806f3038be87a76811dc961a05f1f03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e340a015ec90dee7c4794fc6fd9393a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80955e4b392f3f590ea80407a3091db7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcb9287a1cc6defa297c868e57113f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e6dc76a325032b0026f7467870314114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c12e982abbae79ca22d4c83bc33c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6342b1f0feaedfcf1130581a3e33a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924baeafe084306403117ba6601c1dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15750a24e14fea5999544d1ce9c2ef86118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349361c01d9d266dec043d268cfbde8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af102d1845e65e1ae5c2048b202a7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc8088d779d3de3ebe4eaf17fbd00d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60a5216a9422d323ef71922226e95e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9af3bc76ce594eeb917b6ae15f04df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f32a90427ccca7ef04d95013556056124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058e721dbe9085fe1b47ec16b00963f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3558d2af303adbfb053ac093299201126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa70611b3b8297185054ba4c2b3a2a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7772b55c619fc99de9365e3b0047e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1949dbe729e6fee2407eeaa9bcf0a6c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e2edd9e213d1e894ba54e7325df68130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1382f697930ec0a61a1bcf5ed605576131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac19faca80ca41ebb084cdbf34ea7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800e625cbfe6f5e4f3568dfef62c893133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f0a10636ae8437ea48541655190b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2999c61bc9025230bc24bee532ee86b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53455f19f5ebd6bd3004ae1cd1359e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ae4bbe65c16e7cc161bb342017546137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ee20fda7083aa10c890ac6762930c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e3456e9bbc5c0fc98764a121e6162139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ec766b16f3f663c06ee545eb914e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbeafbbe140955afdd72d51bdc4cb4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472f92abd53f4c202e2c42d15854914142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee487c561c447f4f5839ba41473dde143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca238b44767870dcf68ef1ba756d8657144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094139494fcc170b00e9ef02e0a6fea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9507f88d10fec2ad39609fa50c1549c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c477018fe0914a25eb5a0f8086771d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5fc07c2f15d560ffe32129238f737148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b1763b7c609e7c4317e045156ac6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faf1b4f34cdc4165a141a72ec7fdee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef407a88e2af8d4264426604084b23e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21337a7ef413315a2fe79f68880d29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5fde0e245c813fd4cb94391e2099c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1484f5dd582b102669714ca930bddf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edb749c2a5a5deec5ebaea79fac5b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9127f7ab63c5589235cd67f2565cdd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb214da8abc1c9f6fb2457b6313283d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3f079a6ef609c92791d914fb513f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be194710bc4f382a4ce3373fdd2c62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688a9a9ea57d558ffe69e34eb7cee93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b8d2d8a693043301c881a71071679161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578faaa1b5fab834b5db350b770b68e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283852e7a99106272a9c44c89d245856163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7e8323680341b1e442d4dc4525218164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84f3ecf12ffef6a0cdb78825e2cbf8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548e46b84b8e2f399fbd17a6b3d3326166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32df33fa61716c9c89ab3159e4d4853167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fc84737bfe4e19edd9725f95619fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22868e6be0fa997770cb276cd57e340f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf13866f049f0aace3e156cef6f65db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea7abf05ed7390777b2e2ae5aed83c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823863ea9c344af05c11aaa622a1669172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf072c2a7fa32d56acb0a8aa6777fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc132bf37d3032a0c95ebd6d62f83bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef994bbc5de5800b260d6aa4965cff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea7c70068cef7b5b04b40585b7f40e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faace4d915918f975572033e829c00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81010faecbe5d77576f73264f0ac450178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d35101cf9b88bf1acd1afeca5c5ca6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83676f0f87c622cd8fdd662d7cf30c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0142e0798e91f81b9e79addc77de007181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1a32e95e0e84f72af0b360f5600fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e8bda198569a070d77dc29ee2692c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6352977fc96cd21c011b8df461d6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658698618b5d77a9403736f87e132691185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b762021ad949ac551eb05e504dc1e20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd30b22ec2e6e99d89775ed13c3e41b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dbe54c48f0c151bff5e4b5a31ecce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150444fc397d1d3ae8a2417ebb690e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2848fa702b7755ef80b82746a7d8df7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492739cf105d5ad6de06494de405f8a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c3890edfa16060a85a80c361c179a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50f12769849d33e3dc88a1ce2a2603193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d635013d76b085d86e6ddd6714e4ea0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f1ca1b75178ebe8e3f4f672aad64c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ae974481df9517c8e057ab8c3003f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a22b001847fa20ad1cd2497bf46f0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11409798a5b42d9a11f3f9e5655ad2b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeb86311521d6887dc85f286e0f0fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87012239fe33c2f7d81656e8333a9859200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe70f0434bde41886425ad841f25a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3de141782847980ea7acbeb3ee28c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f09ed60e503e8d8c8963b286a65d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e6ea051577ffa672450268b72706e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcebbb0eebfe1ac186a33add1683b50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e4c696c702e990566391ab6b14e6c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42324b8c84a7d0cf0d0d5362fdb0d259207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30151b8aeb78d2511814182382c090208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fea2d45e5b2059228fb0ed28e6d6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42014c2d1f7c643ed898f9e74df6f982210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e327c5ae77020d55109a7b3939e5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbe322b45ab26d3acb531b7eac7121212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa578534818dbae48fa782d137f17d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3979eba5161f2168fd4764190b82c53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dc0bc99fc19d8607fad70f2cb755e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7b0d6e9faa4300d0c0f5183861b77216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860b09fa67e09bfd9fbc49032feb4fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1932a1667bd074a04677efc085b1fb0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dd94058cb8974b4493031ea3904b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece82366ea23388f16ab652a1306e22220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56aff08612535f4c8928040328b038221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35db4e44ea91af4fcad669f9e946b72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7693dcfeed9cb0fe8e1640acf475899223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cd6db09358707a8d3bdb623776aec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493a26860968c1f9fd0e967d3fc0347225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0253350e2a1b348221518dc2475ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15544e8458a1834aa712b4c994a30c94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926e47b8f38f3ef8e2bfec89bd8a07a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7c7836ee3bdee0874d1f59a23df42229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa68585cb6b0f6db287294af70d9484230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa976913e6a97290ba570135fb952b88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e68da9ab039ead45431ae1b712d4a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e90146c8825bfdc5e17e7e880f11d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fb297caa05c89d5ecf156000c4e89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec348b4a34768f7d7692cf6ea759b46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25c985ab4d13c70d688e7ac0d34ab6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7a9808fbd75bd9ef857ca506a6305237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce7d9f6248ef6d9ea7887841d3fad9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cf706c28b1306aec373442c3017f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2b4d5ce9cc4dc70adb696a1bdabfa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193feb38f862343608825eb6dc9cc90241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed3752497da9a4b14d1a72426e1423242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cde12f0fb7293d1f492492b073f6d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b55a4d2c899567d4e0b4977575b19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc782e89894c9faa673513bbf70d30245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4c48a2a5a6740c337c508f5753a2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa89696824daf4701cc63fd697a3ab0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973665a4fb67bfdeff4d1b1e070840d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04842b9ce8c4beb86a1337eb8d1d7d04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b004113163f7a8884f97584e56829250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d48fe08c7b1b4f2b949bc6aa38395251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466d31c6a14ab3f2c70b8b38c98c0ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374501ff37eb6a1450114bc60d12e099253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35363d6b9020088ac65f26fe6898e1ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c1b25936d9562871063e619de24ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d7b36a2a487e27be2a16383280f1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14d3ce2457c43a4b5cd6e4d34f89a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a7a66c24eff7dbbeaadd812b714af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293a4e86388a6942db3d54221dc5cb6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf55903fa261a8e142740b70b269acf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589af1fdc1ff7c111767d718d51fbb7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3a9d91e58b9e2acd4197a0147ba42262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f109a2ac54e878527f2d52e8ad06a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b23da9234c9f8a94f79972dde5d462264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1b46bf5586e74838e289e4c43bc8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba406da0c02fb0d050132276c51632266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57409c8a136f0abfb222667098a61e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78bcb19819452a81c66cf8f0684360268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f3bb84f2d1a1efaaa458d8f31554a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe18e4b3b733059e22b914aabb1f6e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824974079b9f5c3e6ee6ea16a624b93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736563c7bbbb8f3219af5a75fc11ad2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcf95233a4c40c680b194178e4864b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6e8f2735b5e53ff56d2fa489d3dbb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16934f1cb79df7d9b1f60456e247656e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9326132e7da3868a298b0b46728960e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff033507fafa10ba747fa45e9c34cda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5277b16a60beb8a758ecedfa96306b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456571539443f952cefd91c059a693b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b7ad5d327dd8c6dea7fb83bbed4d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34361c41587516ba7dbd060073c31cd7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3b0fd82d8c82cb8f5830750450d3b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221d660d04734c8ed555daa394a9200283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247d88ffd68cad50868eaa954c46a38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bae18f06f22a5b5401ab0d37123c0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3708a75223842ac619d7b29b923a4ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e1ea17858b776609ec40147d84e55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4f8f07c0db7ccfdd180cb47fd5107288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51730465607455856aab91531892dc98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48442b6d572c02296caba5c31e32dd57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f476b4b47dfd01e68fd6453285a4cdc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8557f0a99c8a3e9c0545c7de13527fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04cbead4dc4407b2e9cbea7127b1d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55d842d00c3bbf900717c8f361ec66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa235594c9442dba71bf53e2d586240295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7586fec9df7b95a8269c1c8e8162a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db666c551c876029f37348916fc48e11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606d274561eaff12df26928f80af6ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc1840d4ce856c33cce0975d90b289299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811af57104372ab6148e40df9b839d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027e3a9abfb1deebe821f566d160f9a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189c1b04642273cfef5b28aed549b45302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc97ea25c958abc512ee07356162ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984443acb7b9e06469f752d7db07d215304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73f9098e0c920b3c80c1975d17aabf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f3e28008de46f6cb86e156f3d3ed4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b24fc082b38fca1ef086412482c02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dc4f43b9c5b7d2ce1ba934fe69b81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3414b3601c8e0bc86d45468fd2954309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81410bc8d543fe9910a70d5ccf1003b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3885d6b85412014df2dab22efc1c59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c576f41e3b05273d88d067d6b3e1de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c380c60efe4f2bb898943d9529fb606313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817ed50f7e24de4beb4682614bc7ebd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795a6f320fe512cbbc8aa5112e314e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439957b1bc02298ab78b51de262bfc1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a00c5b26a2192afc65c910c1dcac17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a2743e964101894f2cc7d8151fd21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220b9a0ff1772e53fe4d41fda8d61ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb8b404f89c62d02f2463f37a9820a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c27d10bddcbbad374422cace43fb34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0831317ff1ef380736a552ab3b93114322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188bbc1f275534b8a6b13fc7847ef81323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982bfaa722860d1393f43677adcd0af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a836ef3bfa038d9c71459c055f16b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b66b1aa8a6f1da2d6bd607796e1f2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90d976666b09fe061589ed61d9d9db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c84cb2387f5c66d45f348e71368bcb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46685331db16aab2d4974c44bce5c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e02a161eda22b82207e42b0fd6253e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272114c54e5cf20a042edcdec6b2bc38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d4dd5a160bb61e355953e0971f5ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c1564f3e4aa375659a463dd5e250e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb6867c35c0de1d226b844fc05ec94334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fbdd214f7f465274b56a9d068e5e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64f1f8f255ee582d3c15f2bfde4411336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e50affffca88fd06affd14f32d10a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab388bc6535759c5d2b5e891f4ceccc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e66d69233c75c6a6a35ac7d1fb483339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06965f9c92778393e6a90b18e5fc1c4d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bc221078e4d9f9badd20d504469a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83b22e6241234cea3d848ae9531eb4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c01d1e88edc8be03ad9e60f4e1b041343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124794f0e7aaf672f3686167058f3961344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97b4333387529b1417c60671bcdb69345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946542c5401b2333809e73df1885ddb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ba13a681ad35702f5848fa0cfb6e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f5d10183bb0312e4def376e948906348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d7a505839c5ced685c2758bb21dcb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db93ef8ccac59fef8011a347ba53b55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ca5f94cbdfbe5bc353db8a654829a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6877ca248dee4f8ab28b1b8f9b6deac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38641b81376d1187894d7e62648355353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8275df05e976619997edf1defa7a978354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96975704a8a18dea16210884ea6e6c41355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9598d35b484e568847035c12c4cb5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185509f46c0a626ad94e1443e134fcac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c72dcf0ebccb53a792af46791172eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa50bed25e8e843cc1ada66af827af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaddae34c8e4d4483cba44bf83c329360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097eab8d5c21e45b331910fb94f53ca6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41d5d58099831b91e7ca006c4a4f98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859f1db00cb3a0ec79499824d16f292363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbe8986114bba18875ffbcd4c36db4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35795253d1cb1626f56759001b0ebb91365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfda8e7f68e63c4587b333a0babfea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84c63e05f76a531789ad52451dffd2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600634090e4e023f67661215ecd10293368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b795cc0fb450cedb441456cdab9d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d454f5d2dca2c7f83f69bbd66a4c89370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da3624555e7b1e6dd3068f3689fcb7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d2ad9dc7643a71fdc3539cab78922372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26755ae984c8de436b7fe3f4d169fb3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178f77f8dbae7c01daf2b5235474b2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5d20b8f7e9e9f0d512c6a06bb7d3b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4f0a3ec7b232156272093a70a9d21376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a945e45b0886a508c4566e4d716a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac4a56d95d4d000e9993b4fe14f7f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69294cae417c26c2ef9dd5bc9ab2c768379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f0715477ff5e216508a6a2a7a3527380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19213d46ea76df01098953299a9ac424381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1804b560b004b26411d8798406e6cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aaece56b067c3446936f2bfbdeee98383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b1a335e5809730654715a82f617bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7455e9fef52820b446786b3194070d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d137e2893577f502e639a71be658c08386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1a2dac70d1144f1ed31a16e77d0f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80650045f08a9c38f2982ce21fb28c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a280584cd64d1e02a850db1703b832389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d875f340021156f9dac87d58e808ecd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a4a12d9f1058799258f0e76f7f961391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb98bed608d258dc766d01970f27f27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afc138e4a1f2ce955980289133eba0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f435588e45df833061c7f50ed82e5a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039592aa0f437b34caca0ea353cd67a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcb7039089b25fc24ba2444296538f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238a13f4e30e3357f232b05881c6675397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c902b70568ff6757cce179041e7696398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a10d70dad7bdceffce9b8cb1ece304399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d02153e872ec95091abcd9e2d733fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe98890f4ffc83c96e890898ce428a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6ca8c45867f06efc387a330374008402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dbc2c95f492d92d76b24972ec5c3f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaf834b4cebffc277aff8d69ad22a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298877661ca125a126707c045985606c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0aab959ea6fa7e224d27f779f55e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63595a26eca99a3bbe07bf2012e023b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895ddd9a394bcd479ad2cd4fe9e4f1d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68119aca056838973be54b00807b47b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075df3a095538d5070e780fc74761479410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af09854e29862774b12e5da6ffe6986411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea41d4e0d61e98526deea7a4bf3b735412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e485de183bd0e3b3aa84d26c28b5b83413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57c5f6d7d11a8439bc17b3c26d08a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526ee2e8a9bd0919bd806b90c91bf05415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de6027b0b80b0bb30406b18ad1f90e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce13beec52ea663a56c352573e8fba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f10b05a587f145aabea626dde6da75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bf7ba47915296f16be91b717919c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f169d6e72632377b13607e2f71572420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aece91bd5db5965a08bf03421c118a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd63a853f6783f30120832f185cc0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57aad993ac405292b43d443e3b40ada423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a74ef230b69c3d27a4d6577b1af5d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698ae972d40513e67819a99429cfc22425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6ba2f57059d4e1c0ff69b5133bf41426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a100d285fcc83ae69fb317a66917e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5a72fedb25099030298521edbc975428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e5073b489697c4983a61a00743443429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e71d44bc8f0bde95fec13b97cdd00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758035bb815f8fb54ca9e568f2fc9d43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b285d5f0d8d94a806c69e0a2c03fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7baa2d68ff42d1c89c93bbee58f1a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d5eedc1c6c43493dd74b31f117aed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724d29a07d0505300658c1137248e46435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3436dbbe9ac26ae03b4ad4a9e9294c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7f9dd39b23e7c7211133c2d652532437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce20de76b89aa7ea1482f5eb2cf25d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32d1a80ce8f734859726606436e4f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e79dcf334b78968dfbf2aa41b5126440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5895c42b1417e113264229c4cda480a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98524a0032c9be1c515eed417d5644c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fc1baa084a8def749acfe03ca92ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18200c4bab6596ab4c516b69aac8f00f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c913b0e05b21a5d9303d835234fcb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdd484cbc5433c8ddf55a0af444e4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77881a052e15003c5f2295ab36a8279b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f850224931ff3d9c87b2e29ee3d2344448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42019a296e824f3a0fd3f3ed4f6ff47449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5c8d6932a3c322a2c7c7814128711450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9be0aee6672c9d0b0de8543dfb254451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdd24c5ec64cd14e8076996ded9270452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235569876f00ec7c1834478362bbb0e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075dc357b27b7dba9df5a316bc605da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d84100d4438b04d17e9dc2baafcac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484251af240501c153de92c50417f7d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b13fb6c94136fd5bd73325a18b310c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec1582814d1327464edbece7828e0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d3931bf5c53666f22bcb76b3aca05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfba63d39eed3fd6317b405a76cc51a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7811d433390833f905c063b5effd7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8a8d32a0a79836c80fe00545a7f46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f15baf46779443060064b12945f41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58462831b1eebd770da9b7a830560b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd40fac14c78130b67abc8441c049fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f70a0dcd0d1fa1a36c026ee658834466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b00993223b413472fa82a3f6741d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad0b13103c953b998284975dc20a14468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac41db48cd360c491127fc0e0c3671469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af090eec1f4800e090ffbe18ffbd6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518f0b687fe66306fb9148cc71dd2f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1589888ade932070b59a465d36e9251472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa1ff2e03afe939fd6fe432f2d5dd6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1949ca716dd5af8198e85c56b5f98474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e369670737bd455ebee7860dee1c13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d2faa04fc8c7d8f4957f246bf3878476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eca8c5f349c85ef2b43b17053ffabb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fae1394745ba68763abcc1d9b6983d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419788192ba871f8ea2a8776535f06b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c95adf6c16496816d62ab49c1549a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac7652fa43150798fb189044293b59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf911fa1692a78ba22ed68e8b36794482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a83159b42ac9e4bec7636273aa114483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c39f32d97bb7fc240c9c2c9600b00484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310acbb4d793ea1adf0dc0d22b0af17485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb67c79a9767ee6a54f4b3be968b6a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b2d2c0e68b9363526c465039eee9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024d3202046969cb98e3692e3a5b135488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3c63e26b4c3e8aa0a1e1090b771ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405260e2cc0bc435f301383f4889cb7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ec917ce01b18cf9aee5a1dfb86cc0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af336c66de45f61ed93156f2f54b19492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d9ddec857ba8c70da18fdf75765cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebeb1968b0606b7e881356a51e5974494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8f7ded9f80667167b305032422096495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8097931366d8a66348eda8fb4c6ded5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22f23b2871883d5f8ecccb8c4647bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8765c291d9ef58364671f2138c5984498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d19f8d137b331adde86eff316999c9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd500f78e23078120b8067daabad11a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e52484d796dc2d0b1bb0ce2f0badb0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7e873bc75e8aebc29cc812bac06b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8110ef245b2bdb814d2cb4db41e7f98503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85f5931725f1dcdabbc81de001f284504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730e036ca703f76d00b8655ddcf8d1d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437d32b9048568f82979c32fd6c8446506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff976f104a43bcdcb49b70cc3efa7c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db336430640e4d301f99f8416f232df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3ade6a5055583875a1d5fd0874e53509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80b02974f0f0bc65636d7863f3235b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d71d925ed17f7f49f5b945c0c39ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7533217a77b1be8a5e9eeadd4f7d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a9d75c4ece1228c287ce736e3ba3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588c2603947bc79195919c292bc3378514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e1375ce24e8fd3cc456efdccf2c87515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e43a4a9a2d14e47f70163e580d0b1a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e23d73bcb051c1b9e802e574745eea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166e284d80f3ccf0ee48f5470186884518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f8d4d9736c861385f7b1ac8c77eed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0268113e18d923101a0b19aceb39d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf0bd769674b593d870e7928143745521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7f892fbaef0baab075c127b035add522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093645acdcd245bd61801d49919a8b52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8032a532d87f82c86edb942fac23eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c00f515dfa2bf9b3331d309da320d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3b865a2648b11bc85fba32bdb487f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852847037947caa50a6bb630f0f7892f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e4b607523c5e3699f40a7cd72a914528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec92b5967d77ecff88ac733847114f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d89bef4f1a7bf5631deaaca63d1fff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b49302d9cc5831997795d84bbdf41531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9ebd0990b7d929f97951915f5d6d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093ea5b4f65918a7e2e900fc9e94bf0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcc85877f652f57b7231d2c338d5e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255ab25004fce51a13061aaa67091e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f1db15466a245f37cf1f5a5fb70b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df016302eca31c493f4636f88d0b95d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c73521338363aeecea12fd93137c80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c1d7b5aabc3e339f6d6127bba1136539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c14a0a08934c7b8eb87b5af47364e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5926b363bda96bf861b6058b00e3ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944612a85d4961b32cb6302cde14e81542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055a8b20ba6f3e5cf0ca9d0fd4c0dbf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbc3e153493079226bc4d9e2891106544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2787b8cfcc7e887446d0dde00c06b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb573acec3ff2770f3d1657304ca9b52546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fed61983dd872381b6292cb29467f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213616918d0384e67a0090ea85258473548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf211b8ea4fb6b128117cd74637a8cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610aae308f6848292273b0724f676b26550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354b81ba32823a3d57c49c6f3cc3af0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa5a89ee46e1ec64fe41570701369f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aca79a8a25b7e9c6b161d8f94ce0ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4600ab57c3c07c3b1ad8a2eaaa21e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67eb1592e0d88d00f899ee9108a16a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd62b488bcee9cc75f092754549c37f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5be5eaa6cc83515f0cff4ccbe434e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95eae45c68d4db7d6617015196c0bde558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae368f1560b99ec9bfd4a3a90e4182559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6e517cfe44880793410711c9b9eef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34113b79bbb96fd2a03d059a922dcc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288638642dea92da82dd9c06e333e4b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985bdeaad11974a902ad9d0addfe942563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567b7e044af2ac34292e2a081a941f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3155b80204963d75deb0d5022d48391565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e2a759f38ef8509386a939eb72b2e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a0fae70e0aa4e6981db6825284968567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bb977926b26995be106f065892cf5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dbfbfe44f6646ad86427917453dfb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3a9a36698cf083210e9ed552d8995570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14333a5cfa384c2df03ae12ce49a6910571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d8bb713ab2473e29bc35688569911572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4adfb0c5b56d82436f5f4850ea01d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35e828f5b0eb9b23a141dedd9a44f8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469a9490114d8b9f3bcefc8101feea9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256bd4dffed727972b569d9725f13ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240f9160c1f1a82009273e0bbb0370f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d39f0741ebaf00bb376fd1e72c1ea2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f391211c13582c8b503dd95fa4c42579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4483b34953205778ab35274329ff23580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21361557ab08fa80a9a0d02b20da42f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ff7322b8c24a46d51bec2b972a152582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2d2cbd503f9c72fa8460fb8ed1554583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce41d7e9b09146eb386944990e1fda584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f048fa0c90646655aef881b6543e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acf7b38fd794d7cbd5a8cfe7e8da52586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bc60d6c54dda173362436d5bb19b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84937589b1b80d957dc02f7fc10c4cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22d6296b9ad5fe92b13730570562f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082b591c501b5c39fbfa8d29e6c0f98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01026ebb7c5a832d55540839a48c06b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eecf0091ebde07e9a8c435f6c47098592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb27e500a9b669e1a41f0991d2232b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c62ca0ab2f6866b67ce227f013ae6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5e0d257d6eec3dca6397cb7f955b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8525fa31817c03181482b0f7f98ce71596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478058a3b3cafea9d0e634ba16235cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c24919e037b1311e4c1bf16b5b22af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598de449af3619c01e736d1b432cfb6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e9ca740111fe9165c0af627b469de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6aaae4b18b7672c5640ff2b078862601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249bf9f14e95718a5532fee436c9031602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c8f45b168fe9a6c3d55d416191973603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5498f6438245879e4b20c8a1a457ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887783492058bde2fae3f31c8e36e9e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0eefa3d10ca699c6edec0921687f4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae67b8d92cb46c30ccf1ff3a5820660607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4a9199cc72dae8fa4d1cfb1c735e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddb6bb1f1133421bac82cc59dfc5ec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f5294721581b51610aa5f108d1a6d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bd0188f36eeff2a57240801e8e9d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607863119403cc010d4d7f2f6585e29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c06825c71269558e8400d4f825d7d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cf97a7213b011c9f79250b17c9853614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c92ec3f3545d65dddc9207124107f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd262e3da3c4803a48666909b2df20616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de87a0fa2a9a9077064f7eed4faf81b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2014ebf9ee5e0a52935e37a24efb66b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b21446f9815ba3338abb2e64ebb69a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e85136ca7fa4410cd47cf52f1f513620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0377540914d0b0650cd9363ca2850a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28550a14b32df8016aac82de0c6b4a7e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b227c7e0a70aa18847985d34fb8139623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afd84333f6c9c1d2a0ee68d68d2a8b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9b163234d04de0f3cf1eb83559a48625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7255ec12381136af9afe832a71b0e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2d72be9dbb06c30d660252c02ba05627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46ad9314716f2d7a32cf34423bd018628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faba471e62144a57b6e9fcddd4e7cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaf307a0a79f366b87d4d690437c13630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfa449ec4694d28d68d4467b3d237f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9805124adf8a0694d704615600bd0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdefb0c3c041e6a82fb185b3671deb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0ca170e7ee58787889f85ffb641e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bee36e206c67e4d5ccee2a4e36b0c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8126676edafad814a0188035908ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b8ad9e7b534eec4153bc6d914fcc6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be8572d639fe07cb0078972415dd27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4638534891efc6be41bd96fbb345377639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bb834c88e11e49b2e25ac4a632d2b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819679242dcda3ba25a12a15eb95704641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3a534ab83a7b7bd95ddb98850377e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e35bb1277eb28037582f8932fab28643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f9b91c6a61ad3610234d844bfd8f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da01bd26d54d8e4e1632b89167ada03645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fac422425cef5825c9c0f127a40ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8607595f3656f9199efc3018644002647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d9bee1f4e00f861c64c1d64148d94648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94986d47bff7c563e3ec00d30044bb0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778512f7740d0c5dd8b9139650d3d55c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99398fb08b16b6aa7e2c33c9da5fefa9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb5f833dbcc2a1e30538f086dd9a44652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b72d4b9ddf2f7c42c60595ba13e1c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d470561c0d244bf624ab166618fb62654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2eb2e52e634caefd78aa1368834909655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8139cc0e65e55b4cbec09a1e6cb2eae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedbb9f70e4f3623794f26fc7543cc3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d4a20c76b8a1547fa0685db70c1b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb9b7fce54ddfd62d8b1a969e86aa6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8babdaa25b487d8fd20b6c99d51ff0c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44c28999573b4774dbef9fe663005a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd583b18cf6b208d3b1ddbb44304ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c6eb9897a3c3ee05776d4698e6409663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642faed815cace7708481621c81f0ba5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b904417fe9e66b2092213164803640665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc21525c0cf1de4be3b1489485659a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cefa779847d9596b34ed8b3a42971667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95347cf85012009f1b3f71ca4d9c348668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28125287462bc81af87afb6f809904dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0c093c33c96691b87f03dbcb92557670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6934faba5ea6c0147cfb9fe311484671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98944095589df4a6d040d58bf7e16dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1df49c6c4741f0e494dc2824058d36673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ace6b15ec8f2df2abe6a54b0b575e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7e98d94c64335bdb01eb72f53df8e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b4ae93f0c157d47b2e3f7681a4b48676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408136ac6525175a0c0dff4b129932d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326eb2b3b70a0d28c505f2e510c57e65678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d266090405678863589f236c772f7f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170780bab53c00cc98a923d8da21d69e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64cc816de973addaf7484286f39fc2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2d99ae6c66da5afa6cfb01c4375ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26946340b91900f7aae2477cc8e7116b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27135b827acc211b4c9745976bb81576684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f985c911792e73f3a82b4471d9a54eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e701ee0d2c61fcf008d123f65e79171686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675050b9dd3d58ee447800a644f87410687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300ae5bd23353302abfed4505f43e75688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb1c3dd506a3ea70c3abcdf67b2fdb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4783442a537b450356b0fcf8bd8b150690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad57acbdea81d0aa460947bc51c187691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8766f0ec9437d48a395424adea0eec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626054814a6beb6f20934fecdd6861dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0b351313a7fbe4c5f1710e713d804694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6f8e27b1f651ead15b15fabcbfc0f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6efbade5106e3ee7289f19893260dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144707fdb74c5ac447a043aa037ef05697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9509279a3012162a8e05306aa12699698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a12b0a1a34b138d81b247790efeadb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9625ecf06aa8ba2d6e1bb0293b1e806700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c275f4db0f66eaf5fbc20f3809606701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d932f5ccf97db305d715da66311a3c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa88446e652d29a26de23a63375b6c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffda37e26b039ede3b05541222b5b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb5fa23801ac7e5bc5a3061dcf3263705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb465d865ec2c359cc02f98dcd3b9d02706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e796d86cdf1699866cb611220172c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1f485ffee82029250cd3c77756401708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8113baec2bb6a71a017d0489a4a929a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462e1a0b4e53d8290ef9fd6e6058d9d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa097d350219d0d43998ed840c19c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4b0d6f9556717ae5c060a70fbe580712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f197d733fd19376d5178cd8e3f4d42713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54177440bb971f70e540ac6e2e4b32714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a928bcf3a4738d2f35702c9f631e6ad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d628b9c973b2c2430f4936aa620e9c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def486a0ccd98768e68135dbbea445f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cde537b37211caf48d3939320f7cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a653bf251215efac43cccde98820f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef240e3f3c1538103c507acac4046a09720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee6881a8e8745e82a7b7bc22a64d27721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fc2c49bb2a648b29da87310dab407722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e5546827c14f6a308cddf8a86eb2a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66901989862aa579b0eaf185d14ecd02724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e26e548a521a4e2615df08d8feee83725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2575054ffc03717bde45de62efaee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80aed73b55816cc585c07ef9b02beb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b79c531b37ca5d4fc35d2273de116e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12d2ae455d3fc8ad83b58594d90b59729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f4c55f3dfabfb45db8896eb863972730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4a46c56c7fc56744899c01bcc2a47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e64098b43b962a160e53718646218732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158eb4cb5a1945d018ad0889a0a502621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac72bbfc91c02be0c3fcdf498607272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1b125dc0fd11a3c6dcc57801892d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b1541c714e13151c1bc4ca89ae8e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5494f943508285480f991a21400a26c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab5cfee4a39cea5203e6b49355c5376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff71bfefa1589d8051489506459558e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0076c05c23e7540f079e8db3e92dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c69f4db68017b39e510bbaafb4c8609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665dbedc1d650d54ba007b8fc7dbf8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1ef5fc13734323bbb5754053fae8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526911563aa4124b0fa4a2ecda58af6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcd325cede5f86ad8789a193db0a9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96abe6020d6bdbe2374951b8312887414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699f8e2e49a5b53b98e488fdda28f1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ed6b632c7576f74272cbdeb5351c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863533091d7f7ded8cc9ec7ad519725e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d4c7f05119cd1f6594d7fb00fc90218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f574e5c120c70007a7a6d20c041acc619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c670017a1bd9bb761ea64ca461d8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963ac3a15d1bfecfc8e7cdf606aa83f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a926c74a7958ad6f9a363582e825d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a115bb313267769959a39464961d7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68be987dbde657ecf98718e5e309ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559d83bf3e84d857744c694a5595ce725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b33a1d0d90f82aecefedb15d57fd626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34f0ea678f14e2a9ceda702cf86a5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76851c8f020a0db63242b113711e0b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032d8832bca7936a266286fa38adb8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c6a2c4cfcc7c6021bda90f23b8cc730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbb927a09cb282cab63577b8713e0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b5290b66d1b8c9bfd5a35a81845bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed405d6c37011337aa2b2aa75dae0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d94d1b54a087f36ca2c62b1738b0e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1193391251280527b82324574dbdb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f28e85ab599fe5d1897db83054f45436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aba9150ca5f1fee267927c53f7af0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f093e80692cc998311bf44b3c5e021a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4287ebad7bfca10bf7a26846d07ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f0c48db06cf8c406ebd70fc486d0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf845034521f6080664b8ed3f13f3a6e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607dd27f6fe4ecbc1d9ed2ad052a04b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410ad70372f7f5cd360181d57cb49e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff15e24d749451f313621dc5a29ef144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d752b6191b8bda77a483744980244f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3348fa581fe8102a65f938c9227a1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336304c67e9739319b3757d69cec470947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa30d5ffad8986da36b746cc13113248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2648d00d433469f32886f87927bb1b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8bfee6c9cc974804359a6ebea825650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607dd7bb203f8e83f59ad52c5a15a1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c032743193b5bc93e3bc0c731cf19e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9cdba6c5ef0ec0d2854f37fd0758153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a284c9decf627166d995889646708154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b654abe736491b98b0d07f5a115ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c404d99241deea584efd1c93955c24756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408d54928814f91ebfc8ba97ffdd93057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3b41c94d23815777ff490a89a20eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160118608fa2dcff292b7d1df4c7daf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b1cdd30944d1df149efca77031d7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15ee80d61d2d74e87034249d4c880c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc779977ae3e66d70c41a9618dd5b0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f5e70165c0b81ae1d1e05df26ee9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a81dc2aba0cbd95ce4a8b75bb0a3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b5947ca75e934010d6d70e661bc6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff920d3fe1d84e4a7faeb56d65912066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdd25b4e776e9aed36ea7ef1e0d3f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fe22e8c8eae39eb3dd66396786c6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066f02166f6194c5b68a95db8fcf35c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d0ddd703f8aed816bb246532592da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d16900e1942bff6f287b6503b1260f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf9d597a86291ac3ea95bae69fcc6c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961936f49e349c82d6d08cb86a545bbb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3fce22ca6a4ec7fd9edcf368a9d9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19bad4b576cc552701ee663afc995675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2712a46278aca91e66e99dd4a9bc25876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6657d661a2d4d6dc95a2bc9a12a1dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e174d40b297dbde6da34071c9fb4f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280170c651c41b13412ec9a5fa91f50079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06253fcbe328234115c3c210c414b4c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f8b6b002b78a338921757b17121d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48fd00698bb147f4b6f42efb8fbe2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ede623a6c2257c8f058945f4c9a41a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6b9563f0fd06d50b4a6eb1b8a61af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15aae2e67f79f706dd1c6e804a2756d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ecdfbb1a90df98ecf0810c6fdec5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2feb8f878bf0dd0d11fdb7d6253d7cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e780bbecc155f478b69d15740410dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87703f1b5db33b8585dbca11daf55c0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b280a4ff57920b5fe9278a67180d3090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7d5dde0f5aef02b28dcf98883a95491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6d3010215f70a8b88085accedb40692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6d1e2c161d5251d1a7fc64a5080f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ebe173dc212b36b6c5f05b4abe8e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc701da2fc0b724c9d7205629aa8d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b5a39b54187dd672dc19fe450c47a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e17621f4a7863ad58fe9d45e3758e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2930b921a08449c57541fef03e3a7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67ba7ee50c8b941cbdc3f6817a078699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cbf64bf319c981f99051647165027100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d89f47bcb608af32c666e76c8044a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d18fcd6ad9e819425f0cf59e3a3aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce5cc078fe4a81c30d67174916d5a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5346a3807b0c5eca17b0338e7af686104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f1d77b08406efc8a724a87f94f918105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb46482c3121d1b262785b59b15304106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b7ea7e8c240405a8ba198b63f81d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b49d2de40a5f270c6b91634524da16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594365660e50339d466da2896143220109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0bea0a7b66090515f3d63648e4ef3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39673016e6382f1aad81018c7ff727111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc250c7d68eb6ca12840f74183a19e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2446c34b20d3c35c17a1f0c67274d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4fddde64f22b5a92c88e40609e0bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cd0bec7c08fcf19aece6307d71903115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e4eeda1de6191ab07b06f30295d22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9398c2476e5c52992ae16114fed7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caa47fc26bab4e1ced6498b6020fed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b74a4fec5fe38e3307f00a837ee552119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77c658d919d66c744ae99ffb38b108120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a096d0ada072c4b3d0754d62bb75e5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdeb371990b251498cabfeede1f8000122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f85658e389a59219002946bfccc711123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec26348e1c937ff50d26925bd0b485124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27329ab11f929498d994e8c899eae97125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35663402e599fbf97f176fe22f737f82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf21947c86432a32fe7759d402fb29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb55551a877b9e9421dfd791629f17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980c92661694436e3807c5003c49309129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80040b63c61e94f77b755c461f2b574f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e521e9f64a124eda92f84cfd96f5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970a0c4b495be572735019f8045306b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0b4471bcaa65b10e7dd062fc385f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd54112088f1fbdffb32bc86958f7b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ee08e50ac62b71835ff3d5ec9906d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401952b7d5de55435046fc7739ee4766136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e016aa07b64393baf44cb9b7df680c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30041211e31821d6dc20eb4ed02814fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b0157620d226cdf7c6c57b1e4d256139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b528c1cc3c7bebb8bf940a518104538140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a653514e6e58e1eac1c68b0ee6d4471141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f54cf91b79ebebbe92576826903f21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ea8ac1a0a584ff5b67e40840cc1a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfb12a90fbba7e8ce5bd673526f19e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f185e4f535cada8edf0fcb430eab6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e34bb9f7710d9ad757b69565923f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b634f48a96fb5f663930915a972590147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b76dde4569fa9d6ea9627c43068c61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b1686986c921054c5695290275ef3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193159db93d6b415d3f67d67b102966150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53268f0ebb2c8687284e77683e672ed9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81090dbb976e8d65b091fde012bc80de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a3ed712fa6141f325c2d5412f927f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacf666a878b78198dbb80f0e950bc7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15820af3975653f75f16a8b6fd843329155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e32bee13638f1fc7c396348412f34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31f92a8b9e9fe7d46eee5ed7f7c8d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60185c2934b4530ea7bf16a997e740ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c74e77d391584675ddf0e04cace34f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a8bf7ae0104f87dd03ba24bd36ac6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f965575701e1556039fcb775fc51b7c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747a00b64c6b1b97a4fa88114244d78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e3d805a965e9cbac9991cbf6c3df6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5dfe0a8eda2ca397a87c4e805fa36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5ec32fb57aa1d7c73ca73030dc926165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1f78c6279bd456ed171950b262088166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18389ea42d49eafbc2c27ddafaa69536167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cdd73333b55521882c2d1c1fe0ab1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46714746363efc39e8a35253ddcb0c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f107a494f203af8958ce5ed89a1f92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce79eeb8f8b1d9e17aef4c22cba07d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740edf512b69e71412132a1923c51e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfdee3115e791be3402ffa01422e1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c44cf7df61d084a8b2298e025f059f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20a07d451b21736e6469370675b5a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386a508039fbc0023b11643b1a59d6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48836e1c4d3e758be91c39e2854b6c84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11eab3e8c7023f340c9f27883e6144178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f17fd1797ffe9dcc9919bd79a28bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b451cb537b6da68122d40d2cd0c14b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57860fba1994ff10d016d521684ee28181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32540126914d91b79d03ce7b4da0ad4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8c600450085d848100b5d0b61b5b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67bb4cfe70562d080a9969c34402dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ce1251c1a6879db89ea4b75296f14185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc836f69d56d5d9c6927b28d17b0bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2fc2940980ba7894149b823e3fc0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285df5685e1b99b81c2ab8e59f45f17188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19cb947972b771adbf5ba158a91528189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857468e987fbeed65dc07c57b1c14b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858673c84005d9a29c7c1f2fd52ecdcc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d441cbe80b5ac1fb138bd5337f26c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f8af72ea05baecef93f8e4a9efce3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232909def582444aef8ae2ee95c2c564194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c1e02550d1d7feba0d3bc3bb43013195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f66892436587105a39c61243ed6a0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77999f63febfc138ab92c4cf9a873250197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765a612344a65692a359ebe444b9b3d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433e29596e258d715c2aee0ad113d6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cb625c9e6405fa7a5e720267ad935200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705dd07b185c6c03ab929db34cc8ac3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00795a74e9173a6cebf5f8dff835504202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ef17fa36b85b191e4bbb7a4716757203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05e6af0d1b2dd4c9790da2bb71b747204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4048b03f10600bf66f3bb28b2adffde205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a306802b997888974edcdcc8ca4dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc201de3b6e2d3113ce57015bcba51d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7f598a68593c45206e7c38e75b0b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a37324bf9ba61a5aa764d6f497984209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ea0adce60aef9ae1f12de9d12f6c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016536753655e40b651c89785070fb1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e910fcb5a9386427d434a308f3fc45212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4b83e5197e488dac63c96aaf52b08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c87708c28d9fa8eb1d75bd409bc3a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c50c056b9b94b103cfe6e12661f79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5892fd2f8caad1cf40a807ed2ba31216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9975c4f4e7fbd56134282ed60db89217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886372ed989dd8698be10eb250f911e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49860eb1fd326841d7a4e3f1f40310d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f717175a642ec73757132062ba6f89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b57bfa49689d17240b56cc030e7f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bcbca0d60b235a41ea4d0e23a85f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcafff3079aa13b338651a7a72ddbd0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5444aa3007b63a15169340a71884a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4929398abd0cadbd317aafd4db845225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15a7b0d1473c9b0634cd35bfbdb06b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b750605a1c139449e0ec6cb574d5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7941eb29e91459c18366a0ef887d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d0d13036bbba7b1b6e0e94b05b2b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eaa1ae17ae51e34b64c653d5ac635230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4504eb248b1c2fd8da9ae51da02d30231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7841c41ccaed72df86cfe2c13f51458232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c08c713b652c605789296458dd6e83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8e79f80b94c663ce386b0322ed7e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b575ac823d63b0f49357077cadc862235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e41211380c47e745523afcf4a8855236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186758bfbaa7e97e9037f4ad99da5af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ae485b910820892aa8b349cd9f0d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6fd4b99d8e56a7da3f596e8d0131f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55743b53eb165cc1038c35976da6a5a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7e587baa29247658efcbbda788ee7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1c6a9365889e08239ca725fcad031242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f3fe3007f79496796e74f9aeff32a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e821b560886ff5dc37b103ee2242283244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70afa612d30e9a93cf9342d838040bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948ee3cbc4056670b2643ad9320e666246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9858f5cfac1c64fedcc59a7c1f55312247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b50d7ec530d149f5f657871335c4e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd30fbdd650b6cc43fb4e56324e34dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ec274ae90358e0d89335720c1f302250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0214396747ddf018584d1e0fd30248251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6922bdf59e9044dd3a72a13caf59a0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d8de4d022e7e1edaab889f466af7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27eceff273f7099f0d0a548bed9d361254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b408a4fcf5cd66cadec7dcef5c28746255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177ec0239d20b2034ba686d92efd5cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9658eb3a530ef7e2fb72dbd2d35ad4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159467cace99591c042340b94eb98457258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a00acaaa28c1fc06a6a9168be2929259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fd8df49b9fff3dbdb0873cc52f1b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6d075d100a993541332646c54b63c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2405dbd1d2c4f40e4341a9bee8eded262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1dd8b6764fd18ddf63c78acad281f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41177e382b6ae77b88c1f6a7ecc28907264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a445e186fe1c0730f16da46c634d25d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f2fdb1dad075ae37253022d23e306266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2940db844fb074527c373f3cf98682267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef72d7a22faf52ea4f458012bac83a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabdd46c0f60b50835890bd570ccb06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7723e9b4bdde32bf530e2f5841955270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0829b165e539504c554375b30a5153271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5573a90fcf73d7474b7384cfc65c0c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3ef83422f5a8c5006db81759f3dc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274d5ca7663e28aab27cfb0e2d95b12274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013c3fdb94419eaa011c844158d479f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a33c321583f0814f30fd135f712904276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec131ed072fb97f34c51d82efce3332277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03202fd2d61793a0ed3e00ea86c75213278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa374ae40a942d313d85929c61deab9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae63f2748d1dd211816cbe7d98dece5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30b1694b12753c18c652845588b08c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386814bf2a2eb639b97800f65e1d0759282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49caaee438e321488a6fb39c6a7973283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f6e6abb2ae4274746dfe4be54eefd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8b609283fb846076521e6f9bc4721285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04ec523642b5a84f615dba4d86d1e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c17823ec0e875f1bb8e912d7ed0ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bce75f66de1492a304d111aa2c30d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c70c8769b09c5077229dc0291018c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74490a61762fd49495467a2fb48e9e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaada14c1f388cb16c17cab6825f6f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a481ab86c7dbb368d09402f8780f86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611b4e0a7b92fc393021fdeefd6fdb8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54bbcf2f216e12596460847ae66fe1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd86e71c244c56ae70b9473b776f09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fc87ccbeb49a0b7f5f6ba41741a65296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369c30405efbd8e58a19b946e76b6f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0316d78d90caa5ee6bcf40491df54298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2ac234b4386baf36c83ab84487a99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936172151c37f832cd0c8e8edfa84e7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec020e0cdfdcf55f7f5c8f9a7c831a36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b23995bc92102289d6c0c95aa59b60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c3f38556c7860376247fbc3e5909a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311f31a0c82811694a5589e7ac37b8f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a335ff82a42bc427678b62c2419e9e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f3786c01475172fb2c5a8e692568d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f168b95bab30858d04f137b62bb55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4a66d69290813f34138898f55754b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc3f05c7399d38ab480e4115fc7b5f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a7eb7a5736eea672addfad322a327310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64689e07a7ce78fdd8be2654100dfa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5ddf2fecaf4604b868594006c4e12312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b523cf6b6b77290310854aeb5cd95313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6d71806b4000d7812d852c5fd062d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a0c4f64584ad82d936cf4cfa47560315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5b679dd6ba478553103bba5a65947316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a28ec2bc4214ef9f015a92b7bd633317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849be3f0676c3676784e749513eea125318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6cdec8b7b50e5aad48c3250249470319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd6924e4f2485f4b536f92d4a1a7a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06b5f0f40c93af25f1dab1fd934096321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc9e23007cb8c3efb60498d79ed1ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a77fddc578327853712aa9571f94d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612fbe3876961215363c671aed90c3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e5d1b4f5477f356bd24e12594c53d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dca5fb6d29330a1ee286d9f1d1985326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aab9ca783b62651a3ed21217203bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467f66e95d71b806e2aa4f0a1426d08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3a33d857d6e7d94d2ec4b482f1402329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c5e9d1f7ec4fc52ac0516fb1ddfc8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d441f2279fa6524d83a863b409d4c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f08a87c562c7ffd6fbbbfa2bcd903d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5ecd1bfeed999b3a2a1c43822f9ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d11299a98f0f1cbc9a0af60f02ba0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f2ffec660308bc41ff8401e0ffa92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c653217e5c6d097f9388310a6c44e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9527cd57fbff3b57af7c4cf62563370337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cf23caf99bff0bcea4e178fadb37e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437396f085515391f275c8874664a5b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003c17eced15f9cb0856bf1ad9210ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cf478dc9a7a68ad4237c6a5d75c9c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc2b1f6b7e9da3e0c8ff0b78fdb5b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f723c63c6ea35afc5149ac19dbdb6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfaa73ea540631e8d9b76fc3a185e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b964f22eb786b4894e35bd9a00a9b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dc3fba69205b8780ba99d81a29b97346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41996edd01292952c64f311cd6624e56347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc43c5d45a723b90d7e4f08d9ca293348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fe4ea2052baf8785a76fa391fe68d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bade43967369197176b23f73eb9e3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afa331be51b197bd00bde1c8145644351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56863094718dcef142cac9d9aa4badd4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d85071c74dda806bf6294b0b2d3e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86865abf853b1604fe7a89c813aabd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326b6901d413795ff9b4014a04f56c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec475fac9366ba5ae57598f1070bc012356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244d96ddf4da7b4fe97cb8db32fa39b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7f6d20817acdfcec06683e81880af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c58a439f30366d14b182315d49e23359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727df8860ec1c06a24ddee04b3b36a0b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3809bd56b8b66a577b8872aa2de893d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca20c6d13091d859cc9c9ea7a2823f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b777bef2a9410c2919a83f791be6d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba727215632b47451f09aab54e8853e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ae1a903c74371b24d243806971bc9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e4189ab046650d7b51ba8af45c52d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e30e6b835ec3b26364958ca4bc98cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b58172f9421e84d67f2fab11e540f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b842ee797e9820bd9564a4b11efcc9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143938b3b81e65421615ecac7f2d2cff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede9ca2cc13200d6c471c9b42c1b186371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5f6f656cc043f9cde3535320f4cbb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fd32f2a275b74e0e32041ec499def373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961c67ba518256778ca66786ae0a155374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acaf7f174421dca3955ece69a50655375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211424630ac55ae0c364ee445f7af3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf2ad5d90760c9cae3411530d12e3d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa05631c3471d27d8c5caecaff56b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a28d7a521f0b2a82defb8c4c82d5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec62a2685eeb283d46ce93125a89a68380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50a00e5d399dee3aa1952021238978381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac12b2917cdc83ba2b071291ce746e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63694ebfd7a2f4899da10d70af515df9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189367e8a4c517ae50a59160e7438f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9bf8709e55d878bd041b3700cddf2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31370ee604b1ffe16a243cc9c8c7c69386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6a602ca43056de8aeae74c20b3e60387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00637764ef109e0b95d23dc5370f2540388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeafe49fa665fe07564c1b9934571bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1084a399fcdddd72ee528e35155114390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefea20f9505ea9af197984b4f01794f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593f26811e94927a16696ce10755e04392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e0739d0441f62be58f14540ba8329393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab7f1816189c9d2d370ed7894da951394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601c7d9471b3c55bd9620cee80c1006395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0a2e11611eefcaa7c55d0a56e84c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d118efde477c71dfdfe7d754eda6821397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61439128e2531da88c4e895e49b8ea8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d154c7a176fb0ecaa33fb5d51f054e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e744be05488fc9a3a9716f4ac2cc7c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a14d7cd5c63a630135501bf8e142e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fe9199e9eb89f999fccef8bdec51a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6b28d5838d7e3495b14f506518b99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc942ed59336b7b66bd1c0b0452d66404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78334b86ff14ad6e95c0d7afc9d24912405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82fb38d7a71d5fa7a4ad2e516f61f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2b721a977d0436ba482e7f9c66961407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098917279ad276c55b6a5d32fe84c90408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b67601b79bb96264abdf11323c11c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1084dd85046a30c946237357e27c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7456358188dd362211c17ec42e947411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae79f522963f6d71ca657d28577f711412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6413b7652e9602bb7483a1f14227ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd506ff3b58a8664abe2e0a3aa1ccd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98227d8ae65b3368ce6fbe884ba02599415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443161437bf11926414268bae5c7a46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fca59dbb69848ec39a65535982623417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b9c3647ec02fbb63998bf880eafe0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190035d5403757a069244c6aa8afc5fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a743be1f0100c9f8a3f3e0737ea71f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36ce14fa5c23f6841722fa6373a4da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe915f107e0bcf144a2402336ccb4e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a4588b88f6bacf46fc595b9d64147423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eee1a556762012e572940b7559c558424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bdcd68c34cc66e83a76891775aca6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d874e06762d4f3a931b363f336f301426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632ce498df06cc03702ecd2cc7f8948427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e345d2cc6024b007f70ed842a6bd2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27083e5affd7770295021ab1a520470429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db5221625e5deef09ec42a101ae39b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a6f84b3cdc5b8226547599fbebc5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52604325c31d41a3f1585eb3db9d8008432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9c30d29a4ac3f3a0d87634d12a85e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05283749d52c74192bbbf142428f3461434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f364aaac91982278c91e1492f50bb79435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfa9c0ca41f083f429719027212412436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7773af77a9fc11267668d28e27c5cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e18bda25250a71d31f092a65aed49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfaa1a47280b58237c0d5df37f7cb1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228227a412df80a296f4d905cef7eb3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d916a4ab363f351b7a914421d4391441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd80d6be7851003db29d354e18b853442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582fb7a062814ddc8c330aa156727c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea853c04a344e98d391c8ecee94cbf4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e91bce4565a70c9faff768e14b6f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23446c60e6bb5b31519132be3ab8f1a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463366d36cd9a7412aca3a47c6badd78447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813548c497464582d7f51d6186a2907448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8ac768e600449dcfa87b0ea5b0f26449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef935aac236c8aaa1988db31d4fb4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ca3541c5806aa5c9f96c3b0bec5b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb27f916236205933de2b0506d8a7cc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623e39ca4adfc37a7a7017a4b3a4d12453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc155a9f8a21c0131d57c2bb7e068ce1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fedd99a57c50b4a32486309b4a608455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f455a79cf5dedd206de600a74ab4aff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da56ef42f8ef5144c7c9f214f0a2ae3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be27395f331f39810c4460c402b419e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808732abd44e88f9496952b2467b9a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277278968c52e73b8078d1e101df9330460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f603e44cb3a3336c110dc652726191461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2489e4c0990c3fd833058bc8460cf9b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479bca5356d5ec04710d5b5a8882b29463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff72928fa076c4302b7e19cb8252f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78890c2f909677a1c7e6447da309bf41465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2348eb0c13d4660ee1612df309204b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637474035223351d86a09975f2538862467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e850bf630b12905715b2995a851e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303995d16739bbef8a0507a9a1a8d7ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b2ff3e235dbf7297924b1f4d40797470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f65290a72e5f0b93e5287a1b564bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291757e0828e099e4d3c9e61277a4cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b538370b0b5399c0809c0ec3240653473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b68b9111d6a27581fbe8f6841d88b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f7105c5459d581d4b965f6d8b1a42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf034d0a19daed3a5b1ddcb3b7166f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9613d27d0874481e979dc293fcc76477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eafe6363f18548d72e0ae2c6d4c358478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405db4ccae9b0fb0fd1ca4b77ca21542479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa42ad8faa0baf4ca55a6024064a9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e27af7df26caca28585259b2b9e7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ad38bcc6e4a7bc36ea06911291a00482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d00855e7aae04b03aa117c75b673b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2047d9dc0f6fa84846d33f7a43158f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877010724217e9947d1fba55d4ca8e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65da7c27a542dde725bece3848b9c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f5da30610677f0b9fe4bd4916a4e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce7a36fbd3d84a9095705e78a7b288488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd649e9ad396fc00994a338d7d22fea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f818d5d6d62bbfefab6eaf87d06513490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d965ae95185602c2b3da9c8708a990c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2707fdf46a9acc2f39832f941a92ebb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f1786c0a22da2b4de595bfb7c0a92493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2d2c12623604ee064396749e0aeea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48670d5955f411906e53c67ff163d004495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479ce0ec7dde0fba79641d394d36ed0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844611004d037ee07369cfce20a7b688497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c995975f844aabe08d50aeb7bb456498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7481ee36568577cc40fb6c1092bf4a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326b0f2370e1d7fd330bf8198e1ad48500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b46e8ed592d15eddef808a07d86ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2f1b0627fb4dd8e226cf45453ae1c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f1c4db68c3dde57eb0bee36be8bba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344136df4f8540ac111686230fc3b51504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417dc006263bd4f70f8c380c76cd579505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23982d402ab6380faf9d4f03347b2f58506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9288c0b55a5b0db9aec371ebb9a28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024b385e2ca1154d7a93b5d13f3d31b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c179edd7dba96455e95b8dd602e9b9a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3982b79cf921a19fc21904958ea1e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fccd75592ee201cdd796ad44d0c2b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788725c24b29f15ce58d3cf53bc7762f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d4f508c8737dfb7d6dd543b4b0330513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3cf74f974788aa7292cb7429ee0e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a3c7b7065bbccb6596852c7322ebd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f7ce8144579953ce11e737d92000f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad099d1eb3b693c1405f9467e869d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde85703aab437ee6266c9db0562f0e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889eb4edbccbba443c5d3649ed92fa3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ab62069938216cc4b033bb28ac6fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa60b08b39d170af391f5c3a24b4cac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6438966dd4260dd0d2df3b61f690db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8f4ae2bf8f57efdaee12d46550877523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1432fa32d14fc7529d3e07a4e4b38c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd00395968c95cc9a58830bd33ae79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0794bbaf2acb7f82662b7034116df0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241343609eb63f0b4c754e296aabb84527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c01d98d7d1fba9c4c2916bac6590a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229c7e531c4070ba3e193b58dc35a72529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce199a5c5b79a3024297ed4b281481530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b2c1376069a197072f8da3c55feb8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444a2873aedde04bb4b5e2d701ed538532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09e7452d769fcde515cbe563729a0c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66693d75eb03b5ae5ebb84e323b81297534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bc053202ae67514cfd51473bf0de3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14190a2be4217db45822728ccc47fc5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082c1ab7640a4f9d3825ba43d447fc5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2313f9d7eca9f72c591766f7e24ed0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d4859e1113d01d821175cc7b9330a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db351be26e0b753330c9e5ef5493adb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847eea199c99dcab96b16d27af6d750541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6eedf03f9c712d1ac111abf181358542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b2dce03dd1415d2394628e9323916543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f710cfa47e7e6125db41965af7eedc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8835063f31bd5a03471b3fd571cb6dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463a677f94785643c4fb1c2683eec57546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09527c3ef0a340d155f476099bc1b714547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f181703c88499e159150ee624afcd0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca9ec76944a84c36ab88546b63b01b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589672217cf422c66818eae6fed4db64550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b060d19e36480a6fe7025361124bbba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6202118a3e4821ac7143c90ce0ead09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d90ba8518c94f36899a9a652ccf445553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cc6d22b34fb8ae0062da67fbeb8df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f213a943d84b49a5786f795d7a0505555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5aa81b235e55e9b7cfd0cbb2bdd53556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa726cfd62c9ade87912a254fe4271f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48f268d1691916961ee50cc4735d44558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80913542177084d0894ff7a39d99cb79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4aaa54fc4f9d413508d0a99894f6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7636388fcbf642c979cb3f95a9fd9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1c0a6e11fe29df303efa16d65b52d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473fb3fb02fa825cadf52b9d0b4dd7a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341963b261141b767264e1185af494c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2652f6e9c7de30fea9141ee4de75c1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bdb49072fcaa808817e14b12bcfa5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda190345bf89ef02cee188bf10f02f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562964e807a395a639b16821252af64f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b63ac0f1eccd7033957d77c3cd837569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1eb8506c97572cd0ae35a0b8c53b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a706e0ae97fa85bfb5d414b914d33a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91738c6c3c65cde58d9093679cb0f1a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f0676e37b12caadead1395ce8fb6c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd63849ef2c7939ef8d6e13b29dd709574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757537eb0295a908da7776e47424791575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39cb5ddd5be69431a098e3ea02747f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42fda34e1f4c908ed721830754a743577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469637f0f50966483674c61bcc7088fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646f4525e4a696f30d3dd582c399970579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f2d0ebe161e5557d2c13e1c920a46580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b915c6824ee68ebcd9e4218cbdf188581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78f5d038939b7dbffec9e10aa4f39e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad8c666a3e319e13d4d4cfd187c6b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b51c2e1ff1b7576160e407187f92e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b511ee26cc3698a2cd18f793f4098585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c68fdf7ff20acc93af7b5f2b0cdc5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365b25ad8c670cd93e9e5605a8181b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efc903b31e50f7f5de528f6e6d16f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03d9df32445a8b330054780feaa389589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9664e61457b053c95b5def99b9c180590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223d542478d87171202baaf1e594cab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a6ee96630648bae2f64b32c0fc0c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc60f9f6a3ec9df38656a0afab04dc0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e739b5ddc990712cbb065fed324e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349061b2f7319d05bf3fe52c71f5c9d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b56df5c38343e901915c57c80ef30d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e66dd601481d84ecf94dc2dfcf080e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df8a57ce9b0840d5fb11cd4697e316598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4763ccc0614c6d2b5684d66d14974fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a738e09013ce4494cdfabcc8845246600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b692ef8673de124c2f4c079fd13d9e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba483ad9e2a15bcb1ae5c59e0ce6d9e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a508255950a0d15ba94db456fda5102603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131da1875ce7ff5db94ed5e1c5f430b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf2ff073da82c49ef0823693b25d81605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1211702a565f257a90505359be6bb5a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837f605348fc075f58fbaa45f62235f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548205d8484b30f3fa8a36da9c541e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceec3e6619c31aea22f7c777053d306609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a5cc0eef15c72250c93d3a2e20be8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7599676d23a0ec24ee18d294a9257611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a6100b91e67f21d3ad5e6627d8429612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff058ee21480130cfcf247f33cdafa16613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6f5b1be600fdbde08d7e888ae5e4a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dad70d187832fe65b2caed59269bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078d729640772c0250003cee829b5e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a128e652939f624427e48574dce4f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c0cad8c403358e5cc335d617d9187618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b28fccbecef75d07518363102df3c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12923a155e0b038506ee345edfcbe76620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3a9fe81ee235036f53c2655c03af4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbfac84f4629fdd04e4e6fa980d45e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882c33d264fb1680299323aa0d58050623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523e84dca65c0b2fba02a1729e3705f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a63fb9b2d0bc0a6732b600a45bb9d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e591dc92f8f7b45e0a80bf5db1e922626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29151f5672f26d3346ae4694ee2d276627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a3f922288f7d8f28dc953ddde0bc0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367db6b529cbca2bc5fb336310b263f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae470c32d3df766aec86e28d2d5ed487630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098eaaf7ee7dbbb8bc90b29204dc743e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c881b102e36894d624f3aa552876fd8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721da26257e15da4a987c67575c76db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51b5cb2e78bec789606cd6d59ec4b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc033b01d556b9b7a2e90c427f2ad360635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d124907ec686d1304685f29ba4b38636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdd06a03fda985a3cfe077446a77c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90cf90f2e25788d49bbbe5a3671d9c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be2adeb0b450235f10e6010a6af67c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f1ccdba391084bdaee2fe6fb34d28640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fbe24fae56c1a07adfcacafe40c0b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbc652c666e26fa3d3188b6ae71da0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca962102f99ec08ad750a29b0f62e4a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3642b03f01f7cfaa9c39dacd3c9bf8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed38f388dc70e471e02feea1ac986c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f820810630a2b0afcb087538a9f16c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e3a8d4c96544a0c530f5aef55d529647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3f4cc5fdb180872e91c17a85ebc84648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e1b18f1eca2d5d2f83a90a5501541649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809f36cdf3f1824cbc998035d6639c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a7df224092b0f0ab2b923bc10d30a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa4d691e736b9cf9132a062b4c9737652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560f4093105e065ac37d2228192292c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e898a980c7497662e9a63eec45e858654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b31e199ad628c453b26c45fcf7d3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb95864aea380dd9fbbcfaba983091656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9238f154030baba7cd2b45c1c4e36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f45993ccd3a769a669995035829ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9585870cf63fc7831fd1f465e9e78a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2545a78dc7645f77cea8c1be260a2fb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c79a3124e536dd760affcd7562ae00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77789993e0e2e11a92ee367d05ee0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29e2c8cf8fcbf596ffc363fa05b613663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693eca79ff0c884f2d128e305311bdf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470234464197e469e906e7f9b14e931665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71315ee5c2e71e637a6206643b61eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9d4e97eb10bfc9eea71e02d814b9f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed008f753710fba9d6327c20ceb12f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ca0c56177b1f26e9e45319e66855b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdff9e149b02d6354f0b460f28b6802670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5371f6fec76a71535d2f4d3555f6fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3817c33a58b5be27a483d15cf8a213672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58a96a4f875e08de58802a1a781a23673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e7164ee6fb55bed7f4aa2b351b706674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077717fe92f8401c46e24bfacb449876675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8e0d8bc4cff97b97a77358cf9efc3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3232561289d27ccd0c4ff424df9520b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bcbeafc7dca5f948c22faf64a5f2a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e48d81f5fac407ef7f3fa9eeb56a67679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dbe51c931ec50e217bfa5513acbd8680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>