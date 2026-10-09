--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bc5b62d66d66906c260f5df4e43cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff56ae31ae1a597ad5a5a358edc2c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fcdd7c835c81b7322265460acbf2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9e9284f0903bbfb3c49861e11e6094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771745b3754c546208ebf110ed2ee5e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089d4423d6f8a1cc980b4b9a453035d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdc172c24c497f482b6b295c26ca077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620a26ac3b5ad2a7db5fea61c7e1b668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13e5e25e966a7a21ba3a6519bd383f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303177412598196a2f5a3fcffa487e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e4d1cb3662467a5293e89536a7ed011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aad3e9eedeb1a3ef9051d9bfd3782e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fcb62801645a9fd81001049da8dfa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd4b2b37b3e27282185b32842c948114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1b62feff058cc87697bdbc14705c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dad2ed5cc0212fd587119d96fb7a5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13f05446fed50293f4788acee9ca1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d1af5de6ce139b0ea49b9ff15323018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c866e6b5361a952b2f2fec6c3851019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e47b1cc9c54b75c45460413cf0a84e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fe5c5a712a5e08688eff93bbc66c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931c87dc660d471a2f73ee345f0a1f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33040e885ea4ed4bcc1fd9de71cb8d6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b756d960d2df7fd502f5470b073d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f38d66dddfc4d6863aeb93cecdb09a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806360f476692a89e9dbdd2fbcc7f0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd5a7d0a5c3a5b1a9476ca30eb9ae727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e03bc809f309353b30754bf62365628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f79f9105709e4059f57525e35651b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03812594b93a9bfd4a54ba5365dc3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3bac39de545ed1a0fba7551be638631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baa4224f3df1d3e2f0625b644bfb4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166ca105e46b2d9a17dbb5f2fa7ece433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cc752913c52afb6e65af340d736e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f01792ddb96cd7916507beea4890f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028f2eda70497212beb93a05de32d0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e83052dbf18dc04c5ece53603007b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3e736ed458c08d0dba5d1dc39ba6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d5a325026185c984c1f5d8782071e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cbf390bc0ce33842a99a5e821045d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14541a22e945aceac18d2bb6703304f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7765d7058c1102bc3563b59e74c3ba042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16a4521011a5a9439a9fd6d7457d9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be126c5c0dfeef3a5969167df1a341e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bfdf260387ba18f524b944559a7c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164702914a231609c64bebad9ffe7d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d726de2bc87980fe962bf0046825a9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3903639871a695865ff9e6bea1376948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d4bc3ff3c706d9b4de061810bb04649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af81baec688813a5e464ca582722b5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1837164fbba64219bd1ba1358f33e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a6a1ab7121da3cda4b561944bc9b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ee3da410ec88728cb85bf2fe8344453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101c4e2bb18e4c902e9a77271a0e75554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07518015d9b6f89a6cba7aec344cb955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab165a3a90837f186a42e95c06c235b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01bff6bd9240663edd7b95ec331e2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50417ecc3f144bb81c83a0a3d942117f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15df9090ef472af5c4070e9ee49fb459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90d98dd2a65be85fdcc1ed89cb304560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636daa8da544c038d2bb00aaa10a3f8561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f86dfb96d227b42213dfb48ac410bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302727ef727075fc4f927ac30afe573663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6a2102bb2dfc9b6eb243221a65f7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf40bdec4eab7dae6cc3ed6c61834365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94c8cd6b1a02bdbcf681337d093acf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75cbf071375d87113a77a861d95bb567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f85077e73b1616394c29057da1cb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b46d1ad46b395e0e15c83a285c9d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d7103744595c0b07a523c68f3ea4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e0d69f46d3c9e159597fcf045ce0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9593da599e42803bf46a3be5d745672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219756ebe487937dfd4f3567e9b8bf873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91468d25007fc27be9a7919c743fa3b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d13bb26d6c3976ec866fd098d5ed2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d02b137b47966a94909d7a7ec451d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2354d5368dd218d03280d51c953b76677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcb9703420e1b0a22862858139c7ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66580a74e00228aedffdfca031f065fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fa590805898de6e85e2791242856580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2d68a917729837684992dd6e7f8ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64dd27e7aa91efac0e2e70f546b63d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858e392ab0d71db9eeb773c7019844283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70981410d67eaa2d5434cbd361432c7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e11cccaf6e5da2a8b115d735d442d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8ec45a77563b8b509800fa531cb0b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473851dc8c1ed37759b3ce4c2ef945d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf1a5a8fd045df140c5054b02387f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d549b0c81a27a809fd5533756b612589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388af4c5fcc68e4d05a83d2d920635e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf63e5b10654426d4291f10bdac18f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904202876b8e72a6c648cc662709f0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231292d2f9c0a124103fe388c63aeca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281be698a8cf283f71966aa03dfef0b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ed93daa9a7dd8f01992c6af24d9e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d2aa899a2ec8ac7b9082c460997be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20a05acf02c5e313024a68192ea2c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9fde08b129c1162cc5324e3094f9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17937390967fe40b14c141209027e6cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abee655237b4e59d8ecda78308616d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf444cdd4934a3eebd0bcb3e7bc848b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc37489eca8d2f8dc9d2bba1dbf9c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3afb52a7e90ac25c16b6a2988bcd6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9057454408ccc8de0b5e24c6fc247104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fdb9852504ecddd75167a4c2589b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79863b31204b4196f29e63d65aca381e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef1c6b50427189f5fc0d62a3a5e577107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532e730127e3fd6ed7c09cc0050c8b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdc0226c2dd17f897aac044ee0e497109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d27555a0907a57c656fd4d3d64624c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6a8e486190f6078d82e93c5f96bf5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106f3efbb4da7ac4e508c8cf44f1d7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49daba3b5e09a6e967e613a791278f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86325ab6ed6b0629587bc1a96ee87939114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9790428986fe9fe3d45f1199756fb27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a401134887c21d5bc49e3a300d79b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0d0d4919ca66eb3ac10625b0f05f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccae918531fb5360e966b74808be0b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed59eb1a85b71d5888c521d03551a04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2032f42a6d17a4cd40460624f965fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02239e700994abd46c1a524d74f020a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60aed48e12d7525416716815cfb6ea7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881f207171069a42c49c64aa18cceb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd799eaa7a3213dc1944f09982343e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596cc810472d340b3d245d56a4159a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffe88c4972d439665f95fed00352d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce645472f5bc908af96079205e2566127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25b40f8ae913dfa62438fde83556b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f43735ee868a7438f68fa3396e60e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcde214d843541828493b51e163f4ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427b484d7238fe736246b1694b532d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c051d3d077100129e8cade9d77ab0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81ec6af1590294318eadf3dc5f2fee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bed38e0742a4e5085f94f2284cf44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf71b0f614ffb9a3d2f35fc5e26a676135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6603e80ed39296c09c6dc615eae32a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1828021d6d27cbcd6958247b18ce681137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5032acd8d964ce3e5bff67bcab6cff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d405fe6a456f72233bcd6110b6a194e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526553d7b022b5ae965440a8e284ba43140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e166fcbcc344f9184f160f93966a95141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85f402fb10ec5dda32f9776ed87bc6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f26151505647cc6c5f75971f92bbf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5efdb2367db522b42cb1f9856d5059144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4c78fcc2bd1d04a485f7477ec72f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dd5c00c8e3d8be7fb450d91392821146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab660b8eaba65f3cc70555f5115357147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24e7d9c3c781a8233a61d54f3146e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a88d12412bd2b5079687ac83054a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b580745cd38cd27a8f7571419c2ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2b269f642f0472a32adb25494fbab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648c5d10fe7f90f8ae14ba6f0acd91a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55c3a148617a8887da9c8dfe0352d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5629b638f49e727cd26003f72d15b6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f707508938ae9f221c94960776045d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922d5e74fa5497a22ad7c8661cab132156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2e9a93b2a79369255c1c88f57c759157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96a83323a323e0d0fcd444b837d05d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d58ed4bfc4fb5cd08332e93b13f50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21e1dac0b141f0335b3d462f887b66160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18a31343fc51da5dedcac08e17bb8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86d9497483ad82341b4438a469a6ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fd5142b63d6f1f553e592150b8188163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c10527d6dce05ed96d3f009a25219b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620cbbe5f1176bb316dcc45068685d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7ff6a00542c7fe512321c88c8809a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1af0e69951b1f58efb6e77cbb7bd0d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a3293b1af6a662417c9d6ab29ee2d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea8497771cedb6b741a6126d29056a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054fc83d4db7cb47677d6d7695ea86f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23d82ead48066f411c5a72729bf339171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f92621f14a48f2b74ef1227e0f16c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66816fd753235355d7e56fa5b00481d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbdf78a5dd03fb2fadbe1038e85f6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77fcd5d1c349837f15fa8cca519887175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383c2d155cd34f5a1a26f7c9ebd9525176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d42adf6f84ee30042417403b6b014a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7ddeec18f57949f844dab77e617ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4c1a5a479a0feb177cabd932a44e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722da7efd32c467930c8734a8890631180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fc96abc8c755c1ffcd7733a4719b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bff320192ac5026addc44513f0cadc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba361e2c0aa402b101d9e8a316daba0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737a914c6d65ccbf571cb973dbf0f47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8bbf5612269bc60a44925379ddd99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890627dc07b6c98a10227cb772036f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f089e7c008a139fd7938308aaa1f27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74728abb9d66a72d84f8344f49e82eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61a9d3def03fc015974d15fddba992189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0520cfeed05a8afb8e38d7b4b56ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34112c6ec5bf77916f1859ed8373728f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17377d76701decf8b54a173a301a8b03192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122a089e0896c1ee2f91535d1601b1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205be26f8c845a2d62efe185750077e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e948a288af2e61f81e3d09c44471d70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2faf3f191fed25fadb9000e1d35cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662efc1f82d210c78e0593886db3e1bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5090a8a23e6eb260ede6a384720cbd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77ea5994c861da1340a8c69aa47bb0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b14d6bd8f803f8fc723fa4a9e6ccd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4807e0d60cd4c10272139a3e2bf5410201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2755da2b7885c35256d369d80eaf3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2aaf41a68714066f5d30e0dc7db73203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc21d6fed8cf64656914e5e53bdbe6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d005c10b878984f9edfb90830e33b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1ed5af7d5622aa0ffd6f22bb3c885206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef809171c506eee02963a565fe951965207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc7c616d061bb7576b7f7a9eea5819208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151113aaf61237fd1db931f2b48f32e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c1de65d7e559f02a2f4c7f848b667210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bb7898cd0fe94cd28541b0e0ee7d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196259799727db740231f81b04fd05bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faea8bb5a3f0143624b9cd7874a7409213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99394437599141c140f8401b9d46b3ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd5a5b99338f1cbab555cfaffbffc7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002221df53445a480c6e6f33267455e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118226b0a020c6600a4b8d2b314c7a56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27539c2524e603ba497838c3aa92b7e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a844721dc64e1909987af76391c02e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cbac32e5e53e5977c8d1017636ab1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42bf405ab764577ec6cc1e5c5c44d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0afb44f90c976691d0f80da1117ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fdca76022cc9018566750ca502679223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676984068e663555db2fbee91e02016224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e52edea1e9c04a967a1eed7c3aadc6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9904800cc43e27c63a7bc1238b56517226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcacfe8197d9d658b705c65996b5de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462ecd3a2ad493023ece0c686c6a62d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da38e14855da2d5008e11dc2cfa06f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2870a9591a3622396e8b6418a13d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff5234fff472f1518cfa782f682af2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10e616f05f183f50bcf2415de14016232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21deab90a6fd596df63e2b9a4651f95233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316c019760f76b23e8946621afb58a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84b994cfcf12477a16acf1147e3a5b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ae1c990cd88adaa9a842db3836a23236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2ad38b7734c657a7c50d668a74620237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c76e87af17caca7651ddf824fe654b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807ad59c599d11e115ab2adecea705d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5967b01ddf6921710d344767ec5ef9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051ca42d6beb5c3d5e0b53d85d874fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a94aaae965083dbddeb72c86bd6ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c89811604f937a3350b188757718b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12a8f6d96509e9c8d4ab47876b2bca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cfb2a0f4c00606c0d02562d1b97e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87466b60e3af651a7953932cd82dd1ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313f733b878d4fd59ae448f29f984cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8461fcd6ab30b64f67215f629a0c80c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aa658587e32b24f9e1cc15d02b6c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9dd14b7781552c1eb5895939716db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accc9b2db047ad087bc6cb2442027d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f020d30712fcd6565fbf4f84b52801e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505714c44403b5d4bf24c02ff56cc26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b788bd05676399b5eb71463d17ba5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5427f9394b98a2853f797b521603f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fde271883d043c090a0a78cc2f924a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268217ab1b8e2f9e82fd86ff2ccd7b02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b8e7e69990546501af7fecd948703258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b518b3d42b66796c882764ca33a1ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2c5465a5dcf718a47e1d218d08eb7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30ea5f30647ea116fe6af6d49744a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca4851399c384fa34e1e30cf7d47f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a5d2f9288a96c29b3a3c882dc1882263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0ce201603aeb87784b7314ebec7ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0a15b69ea3ac89b0d9675daaab4bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ada178d1d856fa96c41f861afc5eeb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f1e09cc80cc5b71370678866d1fc4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d3ee1e0825cae68022c05724b436a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1352b432164524b7389967061bf3e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01e3ea43ba529fb57f7237052e0059270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e1258dbc076da6a3264fae371f2b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d68485ab588366817af9cf328081d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6554de414818ce3a05f02f24176959273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74905740b2b99fd9dd46f52b5461306274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b5f045f84eacfed12a6c8abfe549a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b20da698ee0dff34a080594315cf82276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd243b95aedc509218cb43609b34657c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953d594bb9279348071d55b83ce90bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94295cf45f222a9ed1d2bfe89aa6ee1d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47bce48edc9acd12c957640fd0721c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540a53309fa256ea0854b2e7873fdcf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2272b15eb299f722c69b0462480c2d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0512429cb6c288fe690decd8cd8ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc569c2a9ef2361ce658b3885c50d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a64685c8bb4ce62ba405bd2793261285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800e2900c4bc540bd2fce7d1ee23272286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7eb623e36a181d4844fabbfeb1671287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273e61ca32d11035eb892481b2d4bf9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d176b15837956c1a5fed723ca955091289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb01ae6e3d7768169b429df80d5a40290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bc01d3fcae7b83adc0a11ec9a943b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e222331451a27c812ab007f4c2a8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc6d38b7c263797e43d2157b11743c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d361d305964fbb439867fc41d57d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005edcd3af4fdadc32d2dabb68bbfa5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dee80b92bd6421bfc903041057752296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a0cffe8810bf7afadd147115db949297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f974f4adcb380fb75e2a7ea59ac0e3e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021a832a9ce2b00cb9fde2f6adbed39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf66e4d8399a8590142b0ce5ea3de6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1e1cdf68d7ff7413e93858e45c4c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986455dcdcbf5f0c8586793e2af1d35b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8831466c5f2692f994687f5b9e066f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc95851730683d99226fc59e993a8d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4830716c5dfdf9757a4025a0bca02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdba0967b4522c60ea467ce11a4061306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac175e7380d743ed4b808e997b9adcbe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9884ae4b38d13220e95c2eba56a0cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbcbd40345350e11cffb93a73957d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefc1fc04bc815972e74dfa193f8ec0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0510722988476610281304cf505e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819c988f9d49d66369196e69a69a601312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64065a5a6cdd3b5d6b6616b21ec89bab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327981e2df6f20cb5c247c3ec217fec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514f989597288ace2c3c3aa9b16f1f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a26f30cab34c85456744161b6f5e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9d26c40b12430ea8eab3b9f4008d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271d424ce6fc7d8608ed878891d016d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94771cc7631960c11912bdb275f3293319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c935f07bc82d61364113576b99a3072320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6d336ec1e19456e4efe609694f169321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1d22ee009d58c209a91b7e13d9b50322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1d37a1fb3966060562ebb5d7d146d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5181f97f5fa83b812b3a2ee70e554f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0e58e200b45147c7ae28e62d21b6c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e713130b99f900c31ea4c084bfe1d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0e8c6383c51cbbb267d3db576c546327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cde74fa95b9e57987d5933225ba524328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6bcde6dd95f69b15cb31925a12a71329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3f7dfa5d237ebeaadff42bb029fa8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b2abdfb739b35a0a2581bdd7ee741331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a153424e6b1cf370a1a580b992b1d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776872410fef5e89e7b1d8749264f417333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430133e236743853c20a15bd681e5d95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a057db8772ea88ea730777e543b0044335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2812b558b13d4338f0f5776dc834a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09066dd399ce3c5412b6e874f65d5b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec82766d5a5f9daadaa8b7f9eb72a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba5267fc8434373297a156c077404f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a867f59cd3edb1755335ce6a66c0af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185224e95e32ddfbf3bb4cbbe80d9b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200fc1ec4a07fe03a3443bc0918b9f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004d58695dd1c14e4e27f90edd90f69343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcb464a6ca776bfb31d1fc5f30b84c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008836e06f32618a676a558ea276621f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317a1060e2a46911b1892e8de7926e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd496f19356f5ce84154ca35f317ef8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3b3cef3d46cdd1488d9a7cc627d66348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add35627f4ebf0678a7808b8e0f15f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69b661f692070a440826ef86602792350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b47837e7baab850671851f2192013351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038605d48754516745958005726bfb5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013f421e07a154cfa8ae5c7e1fa7998353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16387df513af7f6919e005ad8c1c0ee5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb26f8835d474dfcc7f0a5e2f08f5cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05fbba28863d06da375c738a720154356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9703a696f1a005f2e6a80cc41e6d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf94a17d8bf2dc8d0ece4e265c035c0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5752feefe10aeb6ff7176540fae3f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f000ad404fe478f119997b92cac76b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053bc3028b65e48a77762ec29199c7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e7a369c73e76d89b00a9c32e713ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438fd357f05818da7d5aaef915c634d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52315079a460c9042309455e79fc146c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca7a818ec6d92e8a7fd5d0773c8f44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce74d0ef6769c45c9d589fd18653ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a023b2d9a5367826c0e0d86567acf5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcdb0c50ebc6a0eda8a349e1022dcf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3975d1a5dca2ce8ef070ce4b3830a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2689cbdb5a101559201757adb041d6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d59875a849f02a1fdf3c11f93e46d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45803f8f915547d832d065254402685e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0fc01db15c00853a6125e27b367bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143142eabb979b18911b774d3416cdd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791506af17743df53d1502e0f7c0fb4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984dba829e73cc5d4f68e83cff0e78a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf0d134606df146ce133f6ae0713ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5976d8183e1ba3574cd0cf098299631378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21e8147593b5a2d9912e4fde429e59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8c04157aebc6f072d7bb8317f60f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c9bc1ed26c4dc2837aa178af27937381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f93ece1d8353ac5eeda41071e699a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10da941b6f552ae4e64043e6de24b4f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f4de8f83480bde9d5b65c433dc0af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dadf1df875d7fa6b420e9f7e040e7e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae7a4fb3951949666e12e9892deacd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7e7b7eac07feea48d797e8c8f4e9c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7d3d997d7f7a40560e4fbd2f44d6f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eea0a3eafabfd7260b6a9645a9b537389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a529047792dbcf77c6d9bdfafff51390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5e5a36c48f7bba5ad1980374794ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9201d046e88f911ec82e6fcb0144a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebd2f63af1985516c9823c3e6c05e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2929c2211388ddb129ee52de42541394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b1b93905d4433d69e4eee41280259395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78fadf65cedc61b1eb7540af1e40c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083badef086912a0e5034ab9352e53c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472853ace3cd4aedb618ce4f697aac4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761a6efad03588f66008a522249aa01399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2167a05960903a8d2dabdfc485257d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d83b494b54d4689f4d7e1ecbed7ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f20c1974105a6063f56afe4830402b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c35bfe3754198dfe91f9e64b37dcc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06b21aeba45300da5c600a563459d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cea6bd3c708babf272e5a69a65720b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f728ad263af8a84331f766b28f5fbf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bd7b480941604782d1a67288fe77f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127813bf4c41f9251217038dcd7a5f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa5573ffa807194a55963ebc3a6293409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbfcb74553779fa9d6dffea9ecdc97410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761cb280ece39205731e25dcf0d8185411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560785abc9816bfb8d08f1049d25b905412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78f5b47334b1e83ceae9c6647b89c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c4eaf6951b45a3fdd721079b6f8a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2739e13a2a040f0c5bba5b355de509e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afa5913486de7d9c6cc347a9be80a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bda445141df2e97aded7782d19462417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae3cb75909d59939b6bc1446a5271d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bf1e86a2d3747cdb6b290415e3537419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c9b81aff7a504e3231769117a9e1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2acd300ac2225e7b1e19ff3df2bb8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac0e53555fcb17edee611551d78441422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca6eeb901dd823d7391a25f9416cd3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cd31627145ea9f92ea1ff2a7d3f13424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056512bf81248671d71bd37b86462f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fdd81796f8850496b62f82fba0d43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1c4b5fc4ec1acb96684835158ec09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2ad9b0392bbdc0148d4b9fd3d33b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eb4fb8b29c39dd33011b7ec445f3e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69059299e4971f46b74afd3642249c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906388399fef354f0b7ad00a8d6c540431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b94e59cc8d77a9574e484de2b9e74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e091694911e2ab2a74f34e5825305433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249c0309695763ee8ffd275655b88b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc592b8fd25d4c7bdd3e705d80d0b22e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c12d46b896047bf6dc91697ed977ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d594e18ce66b7b4b47a95941e76a3f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c9fe1bcd7c8f3cce35b9ab96da4de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466e4c00ea3157ecd7320c7f8b9fa87439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457421c68999e3b27684773c57d37bef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff97c96927b00b5912b0de6d37d9cd1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e934b016fce0f4febd90d70a3970588442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3dfec1536b49bff6eacfba158f3bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fdac2f05c11816f55fcf82f3193bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f536ff13b3e44cc04a9473b2f38be4b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fad06da197d1edd5ec73628fce95c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831a56597228e4f0a4d69d04918da2b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90cdf7b193014503c535a1a06ab104448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0fb7751d838314c21e133ca8eb30f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4849d6007835bd31e8f56279b0f00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6d9496be51a8167b4451ef851ccdc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f9014bbdde9d55cb3c38a9719b3a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5de24909b022bb7cadc7f072a002d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752ec13d9ca12f41a43e10e1430fe32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62265c7b94ff978fba4f0f9dfd1ff4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ff045bf6aa6064b78c7fb53922745456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44728308363705f4397a669d16b2d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec431f69ec7e00f5852c348c792a29458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2880455e08e6b09524e8d3413e596459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b80401a3f9cc1e1365afce7dca4a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e58739021fbce355347be70464ad5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092c30aa3956e0f21780efa1e914818462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80ca5123c7abf0ceda8f6e45b25362463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477b35b2456008a3a5dde43ed04d728464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438603ca8d267e363e949dd57162af9d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915635247ab83734e7217c0191eafda466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36636db676b30898aabaa847e692be5f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6206af9843a4eba457827edba0c87f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb47e1263f4d8123d7672543161815469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309471167b446ec6d9ae2340d6baaab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cc9a85907a4c1260daf0be69d639f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ac063e09b73b8ecd9f0b674663385472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd3161c09c1ff59a1992e92910e228473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281ae2dbac32f53b52eb96b7b037bc7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ac26a14785ca13424c5c73978d7ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84971d23a976073caa3e604cce355b8f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0873138477b59d3b1aa8a0c88efc3c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f554fd01c0f66b46e03b95bd938ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858b3c0a8cc2146289e15bf6fb8f396479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deef4f020ac9e73891bcb995be4a0c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1e9979c6d68a91bccd83761f1edbb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3271837b78634cab837ee92c829e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80706eb7cde81ec6eceed73768c5ade7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0df179243a43e3bd52732140dac34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164cf0bcd53aba266f09f5125c0f638485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366645812a35d780206e871fe80f9b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4db911bc303ab8e24830fae9949802487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839dc1e578a096b94cf0a12e073a911488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935a36219ff106903cb00cd4ebe575e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c0c9f4d56cb58e6f366d04dfa9cda490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40414330ee5caba9fb50c8947d1abf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1120ef46388ec3e6a7f9332d655b702492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efec268ddee3ffbf7ad4c3b0fc9781493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf132599cdadecd99444d8147a748b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cd29961a6b6cc1f4bb013e16b6ce1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf0663773f3a06a4e92f48382b9cff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87c29d2f17d0df59bf0f880d7f22b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164d7c83df55b0e15614228dd6e3d13498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d497f861e1166311d19e1fdbefd5c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d6e21235a4635c7933dc096ab0747500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d515fcc95427297fb4a3d7b757bd3e1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7b757654dde2e8ecbad8fb3bdb927502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e7823ec613b204589cf61e2e08b3c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17301e8bc675b4c18d1e978025c4eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b08300e5fc72ce0dbc7609ae45af62505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4910ca3405aa5b4c76cb637bde238506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa251f3726740e0233d9177651581a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62700ffb8b1021bc52efa5135889b35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2935eccd8d11b89349d654135a90d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee831bf7fcc07667479d22b94340c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1b31ef838b5966c6d04c62ca3f010511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2589c31f0678a86389de9c07b4b077512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57c0765e7696e668be0fc7f02b4d59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59ca0e123aa82d741cd03e73687850514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84782836391a703bbbfe9965187cf53b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a3454b7bedaae21cb28e0d0d2fead516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d7c8e0386711108b25372962d649f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced42f776a5a3a807977fbb0a063b28e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a386e86a5bd18c3c4797abb16ec41519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe16fd926f5558dd81ef8fb2a2e9cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a8dcb233c77c11db9af25816ca9fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7aecff5553eb6c8845e25809a86eb2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c6413ab0c1e16e6c8cd1ca5a9f8c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9ecf75644b40aeea029a7f782f9e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8e7836a8ad6fb161710196a8e9976525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7d43aa71487845bafe49117eb359d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639799e67c39a91912b3e1b752a3e817527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf28139330fa4cfc8d087a6644b885528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9fdf1149071e1ceafe64dc44a8817529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b67642b2f35c26bbd4decb7da58fdd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63f9e387677ed6f4e1effff501a2c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496da616c7b4030f8b2f82f46c03c37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57feee5d0a847e6eaecc5b2d57a0cf74533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b7abd670759692aede0dcd527a7cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae30f58ff525817a2153e26ec03e15535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59996ff37c79d6cb7dc43efdb1b61da7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d813fde9597a34d031062961a8b9fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e404b4748a41c47c701b2ba8de67e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0342317e9cecf76324c252e30890519539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafb681bafdffce06e256057d306466540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f15b811dcafb0ebe399beb05457e1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475854eae9478893ef4434b20a5fd0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48107212c3ffc54a29f3a5c22e0d0d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c30786c5909883328a35188b7b0b19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cd16944e863270dffd6fb2f96c7f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65ef75c218d7c018696a5522c7227c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384e12347a22c0aa15bc431c9df585a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816be684c9912471d7dc457f469b232548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3bafd282d9e3047b011f9e5823c46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942bb12783dc9e80b4b8bb32f4b29b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b83769429664e629383c809c7b15a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdb3842246143ea77eaedd2e416757552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7911c79585294975d0db2a1bb8495d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b938f805ea98bec8bb01360302d791554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01552001c7b2584bf85ffb033a86b81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9476598d3439e14463664695cfee6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f9566673685cb66408c86712ae93d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ac4f268a652e2acf1157d1c90dcde558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82049d512a001558443887e26ef6d2c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba10cff3d375fda25c2c8c4f6b6d6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1f02d49c6a50815926cea55c4f7d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20508efe447cb74023e1a7cce759d344562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c698e6f813b7657d79e35c187fa9d6a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43250a27f36f171fc11487ac76d118564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293aa9fc1557b040d1b6bbff0863f52565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d00ae8a3a4d05d70519196994295f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a27d4fc6709474b291f85ca3a7cf0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffb88126d65c27a128f7194bebff1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f50bbd4036404662b47898c0257e24569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1874adb4b65f637aa57e6e7fac26000570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90b99289468a4a568e2ef9eab9abc8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19e007e0135fb7d7de47ee7f6102df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a209220885512a059f5a0add10be7f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca5e28e37769cab0bdac4c9a0ed0b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8549565dca026b76608ef3066c555575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3abeccbab34386bdb093396719faa9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de196bb9d4cf436a253edfb7b05068577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35a9d9d22a68bb410436fc94117701578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d5ca1854dc27eca0ebbb804156422579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22305b4686a94d0394cf7007fdc166e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25f60104a19606fc7691fa1414b8b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332cd689e5b5c34069495d2a78de82d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac338c110eef71bb67c3f306c301e607583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6717d4366a972fb5a5f7b0c84e34e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66729204d37202b4c05db5297c274451585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9253e2a4c6efd04cfb8729851d289f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36397163cc5369104304282e02611189587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb453982342bec177b1f96e21f8339588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59956050cd8228afeb1fef802682330589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de777e7c31eafdbf06353566884a6090590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24527f208ae8c0b3f8e982ce7d1aeb08591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe1470632de511a0270cee0ddcd1a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbba1e742f23ae00551a7c70beaebbc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff91fb7b7258b8b83fdc61512273e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa61bf2e826ea70be0e75c3c9bf0a65595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c9d87c82ea52859e3ed9ca68e2d70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebb49b4537e022ed742c50d86f2714597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12c74c1512eabd54cb3950e089e3a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d601ac018d04cf44659595e8c03528599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669aad931b4c2f526db390a984d8f67600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e81016f2e66bf3cdea0177b78fc890601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a49c6d6173584ae9f4d5db43368958602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f49da4cf33e57d47f2e6fd78684e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39496bce6bfedadd37184962fe664519604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959200ff3f78e3c6411b9b1603c00e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848584a92551abbb40e36afae8bb36e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748488991ddc691c3d380c1ca72d682e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace78242d3c1a51fa9348d276b3c5337608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8a1739a21e52d124c51ed819044ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f19e597823fbcbbc87833796a55a78610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b50610f7d947c5be985cfaf614caa7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162b18032c239dda9f2fc98900aa8e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a838a3bc5aaca7ae510b5d901fe065613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf171978905aff0b4e017b469b6b393e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc99ae6a7bbfb3a3971066ae059c4d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364d6c0e8c21ddbc123c03bebeda0e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f483f82e00aaf8d3097bb82223b4bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f4b81ae7e8259692886148ce62db8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdad2d3e01d78322d3fda66edd4f2c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42479cbbe0819ff6cc3e7071e97db37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df8ac17d8a138995cfc6ae4b80c7fc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbaba9b261bc7a3ea1cc88afe868f83622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a5df84e480e8fd7eb74326392e52c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4eae8350e5160cd29f4570b9c3e991624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a334ec4096a5486989a1034e05f72625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27e91c3286eb6f4f75a146469bdbf6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac2b79c9c29cadb260d6f5650e92e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58303fc306b8d30eb93966c69ff3feab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dac568a06b56aa92b6712742e27af4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cec143b0cba62e28d5e3f2d4774f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ad78b058ca3fb2edb40d5ac4991bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee990ac3ecd18fe255a7674525bf6422632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf2fd0bd2e4ca708590bbaf87fe857633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3e9ab1ce1952e7dcb55b83c643ecd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c95f1c9c1de9aba4a7269ee4118fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f03eb164c3e9c7a114a2419bd02c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33a3dfc56cbc8dfaf5dfd101676c48637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4a95cde3cacf66a1237b624b726e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd0114343e859df6cf38d12ab17146639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac6dcad4c8f69a1c3a03be6ad583f8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82de11bf89feb149b038043f3122c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac82f758f8acc7dd42fcaff2fe03d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3590c497bffde553a54b29aee01e2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f85ff0b9940191691e556b635473a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f277ce1755f5f7ea20dd168d06f033645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53838f6826c158492e0e11ebc9220692646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ab320a6ab4babe54348297082443b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55c44f7df25b3fa8d283a029144c15648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706dece7f3996f83e238870e24055f0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d3c32fc4d7c83137358c4f52b7ab0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9890a59fb3f5b3c78cce77b587debeb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95937984c1ba8c4d8293ac501acdac85652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3accaa5f657f7b6c8cebff8ec5ab39653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167284bb5ddf9deba54c7974eff1fbb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84854fd921a64ac67360f77e721cb87655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911c212acf7d578a2490fa8430076f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3de78b846901f859720383d8211d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ebed6e2fc5a7e7228825cc087c7ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af348b51380186c9bb286c7d983a85c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a4a425237367482b113fde7629ee4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978733d5f3a077475cf78ea34154b654661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5801b5f3f6ead0f465c092fce73e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0630ca42c0c97493b6bfd8e97b72ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df40e8fc7466be4760418ee3a37c05664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc5f4b18a9f9fe08b2b56f1b49ef8e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3038fbe2ca39a861c338b94bfd6d4e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918b94f285c4cc31aecec371f4a73a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fbd07b53a0d6cfdbe7a44435413b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc817d37831d38ce15b0dec542bf39c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422a291616264e0a9316bf5c413fd9b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f8f59ff03e8c2cef856f1d15e5727671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c133cb62d2cd41a110af4585952a825672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27410bd144301186adc821b5a377d49c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc5a90a84385c683654ffc12d42cb3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64704e5f7b1c237256aeb984d2e4d834675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514e020afbc86b6af9123f468ce155e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce349f5a6954abfc462468ea3376f721677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a28da9983e65d0c8fb8ca84dab5b7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ea8f964e5bacc5d00b8d6ddfffd06679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb782d9844e18dbecba89e25666befb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326b9ba5f9336c01c9119bf8e2d2b93681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848c59beff1f3b942816fb73f4596d6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec83e4f0150bc6bd8324d553acc7da3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753f5fd802e0af77ebda786388339e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5210799adba04c166370a7b98cd21685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cde1beede518d2feb3177ae810527b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3f5cc0618f2f8ba756cfe11de7531687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d978cd7abfaf560983b3633193b054688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177eef61887cedb1d450e9e31ba7e69689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2523ec1a427a328b22496703dbda834690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af530160055940125c6d33f96934fc32691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1ff901bc2720b58c3907bfdafea0b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfed49f0da3239519715fda339fc2fd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e0852fc35ee502a98e7e78b945e12694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd10533105fa8b6da03f5773446c67a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77440625d16254cbb1ec3288c194d257696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11320172be0e2d2d741c438a0778b15c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9922bb868ea2a09bc2da3351db64938698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3be3fe3100663af3554831e82d1486699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340533ea090373f2f2e90c5c3388e8b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2aba5a1ee171c9b3e87750145a7abe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22aae8d41da815759bde0eef4f9652f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10434562aeb0b4d02615874c29f19386703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e5a994aa8a91ec8ff6eb0d3bca887704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c595bf744a12d04c39c5bdd28be74705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa63afeac89babdb5c7c7d4cb91dbc1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a52beab717e04c4aa525fe28de6cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482f389ee30a715d09059613c795397708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356037dbdda1b0d1a9bdcd4d3f53af3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c90ccc36a5f04c1caa615f03df570710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85157ad3253f55abb703e232c4dbb836711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfa57357448c329110397d9b7f894a712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819e16781726410572aa0c7c99b5b7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbb9b62dcb0c2f6f552d2de7e1aa3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e220fac0fed4245802f7e306cde45c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df9100e0f021f797343426b3184ac34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6894bd3f4687891a41147e5ae20985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9d379e81e89c09460bc60fceafa376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6fe31c55a8196036022ddf4a9af8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af15d4e084ca20e159fe77873e2e428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef11d6b25d6babec7c6260e685b3ee59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc52986d386876551b2822a923d994710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dc3b3eb8a7ea9f79ed150b7106f1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bad3f01a935a347433cef2203df27512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaf68e41de2d9dcbac17f21c8a107d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f2ca97a7a7d7ced10748e1aeab61914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe2b04c65e33073f767093e4dd3cf815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bde88ecd81f0e0300b4c2c1e5428dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191aaa712e8dd87925b604bf60f5b9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2c1a8b99f3b7945bfd9a4fca0a7a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f40e4a6aec68976d23b3f4a03d3bbc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa357ade6f858b2e1b567dd6b5e1b2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef310b5a9649aa1f33b174782a16c7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4340c4579b0ee904218e6b564f6bb422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7fe3eca498852c4b5ef484f45f7ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748d5748347602b38d6169e938ceb5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ef6e959180b94fecc2e69bd21c0c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb3965b36256d169e8de00adac607726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ce47e8303c1a12e68b16127a734dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb1c1c42cd19fbec0775b17d98f14f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15322c6528875f4fc63bb6d4fdd64c4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260cb2e1c3567d9787991bda819d3a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce9608e5e67a2deed619306e2311ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423759efc532caaf04c8b5678b389cbd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e73d5e081e00471c9af7a36fd35d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39bc1dcb47b327f0f6dd179114b8d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed79e850acc5f29e1aa59cbf59bbb0135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001853807b0309ee632eb9ae7480a2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40bc974f192a66ee1ba31034a0dac937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85142ad81a01447b05411654da39ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a071d9f9a1f759007fa3a3686f5aa939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa10a5901e8f992097ec054d04350c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbfc05550b74a9070e7212a95c135b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31de1cba7b7606a7eeecc63f628c4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8829682a8f5770424fdfd083115adc543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2f469e0f30ff5ce01d1e34e03460144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff8fa6f537a3c1f0e83ace3f6da34545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08f4fb5276c3fbddf99610c7f9e34946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6cac03372d87455710076addf4f2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad13c18979de7aa959df0cf0e59d63d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc68cf30cda882f736f922ddb5cc0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455c52a173539417062bce83201219350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b253d5f13da015b2b05e76c011b3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fcf40e2a126db7828bbcede6edeb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d75f9d6ecbb1ba2752da39d73e48753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9fb8a3bcd95934d7cbc2bb00c2c3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101f23888fc704be13a6edc48f3df6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6e1705a908bcd0dccbc952a0dbe1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabea0d9cdd7ff298766eb3d105b3ea557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf6aaa6e06db13d04e55c52a38f06d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66956deed2af0bc40086f6388ecac89459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e53f7d17e0e0f43417f36b47f62d0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949905da0a47024e2dbee5af59364ccd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0287c6d1ca726d92e72419b20c8a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f5eb6e425049947b919fa9daf351563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946ca16f4d08920d1be19fdd1b7e9dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14b325a9f7edb5ae3fda7014bfadfb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0d610f38f01f02dab66ad5ebbebdd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2da4de1b024bb517a7fe1fd8e9dd5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962a7a935ef4efb4f428f5e9384e43b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ed6b8afb7baa43653071d4925d52869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfcc97cc8c6f214bd5bc7146f1469470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d33a1dc9cba0795ced8349b47b08571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55ddb1bd652e8d59f7f3cb75dfe40d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e8f7fbb66db61eff2b2bf3a0ea8eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3de29e92ec6d19b88f877492fbc3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cf5ef530a3ba6fb8c2928add5e21875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd4ac72b71a2eefd90ddd9b161450076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef49ee83abd1672743af9bc3f9671c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ac980ad8fa2f2e220f9c7d051892178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7312d98e29c77f99357b12d938e1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85491afa2cb4ee58f93793429aa44e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329f8070728bcc00dcd826936df2cb081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc389d76f18885eb3c6fcbf7d1f860f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9c4df7509d39d1a079a5bf5ab1f5383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcfa62a3aff5bb7042f6e071529d8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ac9158655b556e0432b6b907cc36f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ad049a20a50623aa744d8747f16df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a66e8ae02ded552166002ef0adb4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f86ad0eafadd1d6b4ff3676e345ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cab7de49a326394da904c3c343bd1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5bdca8f48789fabc079ea0072f69590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34585d7dfe35cf6dea874f39ee1dcf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186062ac457a0f7f92a19c3c4503480c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f615b145d35d0321f5f40321f36a7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1d4594ffc1cf8cd6ca54a8f51116394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746e488952c67dfcaf5c8aad6f514ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b76665ca9cf60fb2abac69063a5f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10a2824246bb227afadb88f62e624c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c151a3aaac8174d358ae7e000e5af998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c6638ef0651fcd9ed61e5484a0e3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c7de023e572b7baab58dc0c1d39d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815784a4b6bc52396cb01e7e282c6fe0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14428f91d9f245f48bbe1650d99dd8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844705502a40ecd5b5b494f6e20faf0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69489e0dfc1e8e17ff696e53964e90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba37f1df7fa0bd483844914752a030105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88415885d0ccd9052cfa5142110507c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e780d0768ced1e4b62e651116eab4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c314335f97be73bd4ca4d0db0166e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092fa4fc78acb1db732d8a0a3badaa4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812930344640ec2f7f87bcfff63db15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648881b0312eae6cff05e2b87d1f0dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc656055e7412a5e11f23c8a456c31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c224f9cee0efd61e182b795b4eaa0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff6ea7cd142922bb9073bd1506c6f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582cf2c4cdd495f088584ec64731cff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e38c0075b14b48532b7fc1f5d2c9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe76c514b3f1b2de99daea0facb2d1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0693fb47d3fd3f0321c9d11d5873f38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499835322266509f60da24c7ed250d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bada790a0b58fe51089f93c0aff91b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d67e78206d297d54a6f53ea837dd6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1d4545f10f726d43f9f5a243feaa7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db508fd9b16d3f4066f3c082e95dd630123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92d7e10249a86d72ace902a47a71e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2104bca5f4696910b022adb00b366125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5433a293e81274bced5ef4224efd70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d526085b630e98a43d75fa7187fe0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b023cebfea99e3d13ed209e4fbbc2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcb7fdf8995415c565aa6998583b10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a0fa6a529d5f7ffe1689fdd4e5779130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a5626bfdb260b7f864f16efa8fb22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b39f8067ac1fe454fb8a4d4e12f1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae09b058f15112ea4902970086bf7ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797500867b96c96cad977b11d5ef3319134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46528cad780d2bcb32f8ddadba1894135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291d29e9ddbbbc043417c76119926e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951538608c740960778024cd380c4df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba252ddad389ec61e5e429ed3fb80bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb48a6f72455f78de166103a0e24d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032c468dc2a936eabc5d1486a3d1d47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37510a76b8cf412a60379e8c2e8f831a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89335e79d525c9bb83376bb4c3e2a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c4583c05813ed77e2146a6b0c2e38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642dd7bdd161d9a471cbf5ccc4a1668144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128208f679637802a6f585f7c79c00fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22503f284e6745f736d433890645bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e70434516a4dc35f93aff1e969312147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57bfe110d4eb06de2bd343cf63d768148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019eb3a9bf5a088c13f9a3327c1bb52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b7fb591121e640ceac23fc365222b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4ba709e322cf021a504cbf9a43f32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5296e6d81e0959d4898aeba9546ce6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85032ab1f376a1288754e0b2aee043153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c92c2d2d3638b73cdc094f8a8a023154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ef2ab6ba436d3490263d16d7b3f99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44838283acfa74f8427d2e33dcc8e6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c696c743e0725caf1e2acf6eb4db04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3deef4837bbf2899eec200b18cac5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d00ce640a3c4faa3236c75d60e4e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627541d9ae8b2aef2c55ab8e2e89fb3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6554fd35de107f979894209576ff3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6727c0aeec96f5dbca1abb7882be2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e7904f5d88843b38905e0f235577e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dee4998cef4e046a85330e0a567ccb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a44145d3f4d42145f9f9dd1bd1719165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a693a9580820f0cb2559c0e626e5ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a814f4df5a02e5191be196b7f880b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1e32b532eff80ed9c2fa4a6323da1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ca0f1fba01ebde3dfc9a1292002a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea65c4d24a2bc6b4afabed6c82dfd7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6b962f68b29023d93195e1d368b1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400785d3cfacb57dd5df857b9287c76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5ad18cad043771ef3244ac991f3b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd21b08e3560ce8cd0ae88883dcd8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61fd050007f10fed5f004914477601175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe892a9fbbc4f6e52a02d4be6eea96e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15647b69c26fba9681ff5d099cee79f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3fc419d27d52e956f1a98c651901a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f64d9d8104ea6d93b122c6f73871c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d034c7cdac5ba020cf27cabaa6914180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4caf36654f7146e37d5b50b7e8e60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3c9278b0507a5d9612ed2fe2e265e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5496381c3b4092fcf04b51523f070183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4419ed24ddf3afa477e727b99a8d84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d15307de90e92dca494249ae51418185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7dddbe33f55047c06997d44d85f20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8501a2e11d0c1cd62af09f7a4f213d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9841703a0bdf3fd91f8e98ff447aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e66d2e490d4cdec5afc72d095e384189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f90aff4e6f2db94134a0f9d1af79ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ecc968a1af61043869013a8c0ede7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f684446e84bf1ed8759c872b262b46192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcaf5b18eece51eb7abea056984206193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cfae07fd6594a970fc553d7d4fdc1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac61f7c8e6e3a7fdd74895c6e03155195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d86812221afa92128047a29ec861b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff873c470fce12413d57161e4b188fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6358021e89d4b5ec074e3547b4b8c18198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98884a38589bab2e5a1a4256c3f5a372199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414c0238dd0f7ba7ed6d8a07f12cfac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0f6f0cc989fba4d34a24c4ae121a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5a85c89c8f1cf3aa68d9815682ba8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b158c9778bb8658befa0f591349195203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6b614d8cb954838c2de126784c94a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad042bcd2fdf17f770b368a8a996d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d574de108a87542b8051ed493672a71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbb5c939afd7f7ef0e1930f814969c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef5b8e451fcd766018bb7ca36ec407208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fe096e2d8f51db59aacb9e09b5bd8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19fa1c9a9fbbe3745144b6f1c38816210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4240ba7c3c1cf6b67e615c33eede9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dca1981a95fdaa18572ddfb1d6fb7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89d82092dbf162946ab296e1b77ec2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828af3008683a4a4c2831998871de5c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1714b056654de8b12ff49941caafc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57445f222e5ffd2850972181871057d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f497cc48fa7f70a63a0b168b2644fe9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67394a3b4554b2a8c7940d6822336782218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461f04d4107f5cd1f7a5ee18e955ee3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16380048b42a819dc5c561f782497cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb1ffb8590203f6dc1865f87febf5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be82325883efc0929be3e6da0e6c07b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bb4353fdf71d62ad7adbb7fc0dbb9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa7447a1520a9d8db1747c27f75988224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ed4b91ef9867e59f21e7708e35ebe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000575b4b691611d38ed6d8dd0a9fedb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0be92394e86a8a30e7ee021455c02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d5b6fd1956b8fea446f98580cacdc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f3c7382b2ccdc1e77c5d14d9e80d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b989e21b7c19f63fe975e2a54389d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42d52494bf88d6c9b977abeb8a8913231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc873662e4e47da9c079aa3da91d4325232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c24ced418491e576bad9878b2ec12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a85b67fee1824627f7913fd6de28a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7fb758923045fb2cb9c762aebe296235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658b1f358c0182d724c826862e75aa8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190c754d36fd7628a9efdf1cf4d57ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea4eebf7ccaf83c642d2c8d186f310238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8be0ea7e4057979fc9b79849b1106239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455125514591dbd3cbc27d1c1615107240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a3683a337c6cf8531d78ab5442db2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb907be5601f2ab80583c77600e76c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f81b79a423df56a9fada0cb853f246243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944d7d40d2045cff69931d3d7458da0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa3659d4a67558777f71151e20e8f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc6afb2fd83a64b2cbbfa22ee7d718246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6953891cd0f770e0bab9bb2649c95c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7af0fbf7f3bafd6ec08e047137949248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31554d90d9aa2aa689a840808a939d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37757e75f04f062b4ae09d722e979f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aeae74f5ace7567c6f2b8367b7009c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7ef7853e5cfbb8435c621c1556635252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bda505eeba6463a9c4a4b9195d127253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a7ed59bf70619c89fa936970f9bd9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7640273c1399e1f41e4f5e5b7b73483255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad254e8cd6b3710e54af221273d9ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650a01c8ab243c269a2141193470699257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8001bc3261e55f78b296643475e259258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f45051a4adaa9cbe1f6fb5d99cd048259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75185438afc3fc90d6944d2e80025ad3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a56c56d305a19af41cb36924cfec8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a83425c64fa9a7411f333f3450762262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445116b95144c68c2c46fac81b79e34c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87f32aba1736dab9e8936fe6e2fa83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e893c874e5aa201296a34b59559d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15ce72bc44750c357e4d58c79d39d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b570cf5982732b1f2a02bd99cd303267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7b7c2b7335bce8844f1e66163acf8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd149dbba647ee69e11f205c3bcfb2bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddcaefeff14ac62692aaaf30ce4536270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b05476014cccd7077507bc9a34f92271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0db06acfef1f451b46e7c587361801272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770511a88cbb75196b6312d820ed557273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bbb9dd2b3e947c1f6770e1ca932d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab417cd631298da3c35f2420ca414a08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87617ec8a3d5739467caade27cca4456276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10b55a0a5bdd74ccf11c51190d498e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c29b5bb078d92e0e332703e43081be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace70d9cee24a295b5ada5f2093d72d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09976692bfa649eb0dfa27ff0f2a4f22280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417396bd4df4c43fa4cc75952a40fd0a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981c24fe4639f7e5eb15ee96a6db807282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe747d0dcaab1e0fa90a7306e37f114283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d05fedccdb2d0d396299515712656284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427230894e37965d5012db7a689311b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d024e501040a0efa4feba012ed2e8f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a49cdcadd66d845ae24c294fc09cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fa6cd44f47a155b15ac318a75e3ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33aad1405fc8bca0c5057ee8054e00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4bb482b6a80264caafafe0143feb5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82e52549a2b2f746131e18784cf3a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489e503a30b459fbd77e3800d935ac7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c8a32e6681a898f7ec1d07fcb0772293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193b370137fbcd56e64d1a86d104962294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f98dfc91f2655ad9110249fab8014295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0105ffed9246c29ba2364908c84df3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b594a7837061149f7b7832b664379297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf50ed6179adb25edcf8294f5914f2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400305c415aa64b85835cb647b75e5db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133f574cd87e409c01bc31465cf0db8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec190fbacfb310dfcf69cdb4e8b7a9c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de289a9b1195df61ed16f3fd353c4b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868ce3990cddda57a56f201cf6cc9a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2e1b5dc2c68dd5bc8c144591291df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69ea91ed58aa8d8448a5c8dfe67690305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ef3a86e72ce6f5556465750585eb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49762cd420b192b85aaeceb46424ea3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cded918347dfa824e415398b90a02308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7f09e2503dd1ab0f66752970e7447309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e41f589d5ef6ea9dcde36c9cd8b74310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89effe8953c9f9547e19ea45a4561cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef49f730c799a9524a95fb0fb202b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2f974b00b7e21370ff4dc3c408baa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5cac7a5c17053dbd8bb107f01901f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b58b411dc7cb6155861a4725d6586315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524e7b99119a60b418754a3cc357534316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776203c644cac4f871ef990f8977fea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7cc857c61ba1392cbe5e998bc61cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f7f7952ac2e999757a9ee6f600c32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a002d8b2ba624db3d60f97cde352221320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e576cbc59204609b620bd96756296c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8edf26982dcf6375fe49c2c85305a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9008a3931913e3a5afe21584c6f13e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d133bd7c8f5310a2a35b12ad9fa92c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549441299c11cea949d780f67efea6b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae31b519e1efc8a34d01ee04fff014326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320109c81bf93f3525f226a1992f486d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5c659a273e06ce98a786b091e2828328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239246e6c76d64738ac2152d6b8f88f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7aad08b5d8964405f3de3b0b710abf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7e490a9773ea672733b91140d38ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5436ecd83fbb0c490855a534567547c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ed85934662656b6e598aa4cd38d85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a41240f10594ee9e071119e67c3d98334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36e6429927e0c6fda254d8026b4653335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f47b71297294f9e6e20e70980cc4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a0865e4ca39e20d5b701b27c98417337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4083737662c5c51d9ee650ffe6902338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca276e02b3da3d0c39abfdd0e8a94cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc1e945b7a0b8e9241894c5e5f24bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1817c4e776166ac1cc44753289c394f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8305a57b1e891c448e1280678988da7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0cf38c6eae8fa2fe201843ac0bded343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee8ca60f4165dfba6121f07c225f47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793f75ecb1abd0d367e0bcc1b7b0851345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a2b22c820f4d8cdd75883d13065d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfe8175b16b475c715f5b97eece647347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa59200309f0af50e1c146a655712f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da81a58fad9b5a7129d9f5f9ec4dad3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8f13c28a862269601010d94ea6b4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a735472f092943787d8df77dd60a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059652a81b58f7b0086571b2ada6946352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e06f56d5cde0e2f158cb222f3c91ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8804e31bed4182ee1de4ae054aa2e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861c3fabcbaeada6e1e3710d54cdaaf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f74721ef84887ea67929724358c564356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47203c0783e81de15293ce23a4556047357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974262f9216925268439659f6d4bb49358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f894a396e033f5380fcc21d8c102f07359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f92f935ee272284e0da434f6ba2e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245b5cc041713b19f5dfe0002487583361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd219964c31062c076036e17be13d9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6b19a0d8227feb40d4bf32c7c0843363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056af4975d734d5b68bc345eca7c7e30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b008462811b37278ff8c1799c73e9f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c621439c7451de7d88fc58fadb7ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda181d52b1bd408d0c0b012a591fbb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533e9d97e8abad7835ffd4eaa578485368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caab5ed20599c83ae1f9dfaa0815a0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeca5bda0372ca3669b10a3ad3fd5a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb03a4d2de03fbd53880d6f1592d9cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f17e9942e0491fe3aa9248a6e04af8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab2015dba0c36243a7260a1114114b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765ba1a308657d75e0a4cceb684ecca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aa048d9fe467f28864103e5fc13d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cfab52c9721c2fd4fca706074a4a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1b663187ddc56ef8b2ae1b3bba7e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fca570c52f82ac4a7719347fe3cf4a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c17cca63480903b5560789b7e8d7a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb04d4b0f70be45c066b8c55c8c24d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490ac080f3901e115e233a095924d6a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339c60c4a6b56d1c9299bd9ab4fbed1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8393e1d5977a85fac9a549cabcf768f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bf5cff5281f8d0562e8b4da5177d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274bf80d65679cde929cb1656da7d2f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb71c664a94cb2b59fe7d3ed5974650386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edb1047e7a368264839faf31ebee65387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356e8ad36f2d5c3029b9558710b5618388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513aa1246c19f79d2793d2fd318f5be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b76e07f019d3aed97b411b00cc2728390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9467967070a6240b525a10ee1bb63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fe3b7af66ec6731fbdafad64b04c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f3f0cb144daaa3d0fde18c622ecad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28277c610e55e47206fc8dedf67346c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293e5f1286c6f67dd3185c51a19e08c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593736ad1e52daeef76316e705c16d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97271fbc5591326e980f2d4d2bfdf31397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2490a389e42145a25dd0bdc009da90b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de006fb4c03ac8e32f2a8c877bfe8620399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed2922de5413db5d24d0401fa44103400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a7215f17dc87bf3a89d279c6891de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca1e7899bfd052394cd99e37bbbe59402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db6522996d09243c3820b357d65d57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89194b733567485fc64f97f27a063e0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7690685df2bcc71efb224015c8a09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626bd2a6819fa9b3683e33911805776406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7daacd15ea5f46e661355e197b67b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00ca1f95b3cab7a73160ec96649631408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54dc2045f3dca8c22fb1aa7ff1f4f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670c2947a2e2151f363b3cc9145c8c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182257b4ab864c92a0e27acb2b242a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c1d841e1fa58fd5787c94de004ab6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff74428e0220f41f78618754a10689f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916553363647c929d0d5fc99b3b20a58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7171668a6bc7e8200ed1c153c4fb9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba660c4f5a2054e96bcbed1371d819416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fd0471e4555d607f712862333182b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac20bd453753d02df4dd998bf1669c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1066397260a183ce3066fa9a1ee2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ef4c3d0efc0ee7346e7e4ede9666c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c15b15bb8ca18cca4eb3874ee9a2d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15097b0296ca1362e0dd95faf9849c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51363c5a165c8350841155fe5f73ff51423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b316d84d96323cb804a8cac587c4acc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00a8e7932886486f1a3601cb65bb32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fda6f3ce4c50ba41e6d8ca07726c5c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb83f86700e2833b94202479b2d59bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f35b4d69768d9c0bea9dca7f932244428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5f3493bff27bff31742148b8b7b60429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43b67421ca5fec3b1b83ef588409b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcfe9b6048c598dfcfc82e7d8c171a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e530c1728c73b461af0c557dfe7cf0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3c72293634c6ba0ab41c8fb7b2138433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f90b350b1b2d4e6070ba2ac6748c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fca5372f890b0798e9bbe563d07642435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa84a8f986379054e682b8497e910ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564143429554456d559f5d1edd79e5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a678470cbb592333ff0074c00e0117f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4a43352055bb022c0c135bbcc7b35439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868e5a41f39acfc5b95bf431ba9a023440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7906bf5622516f17dd2274c61b00e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2713f4ffd6b4bedeabf9add32e3e232442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ae2afb2f8d51a31af482ee89f5c40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9963493aaa0543971487ded4b0f520444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee78828d16c7d844fe1b6804731ad0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2823fa0b26525af7ef1339c0d327900446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a948ab3917f5b0f6fe18308f22c362447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b8efb27af126d9c922b69c18b0e3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361953c131ccc717d75c5f06e9ab77a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead3f1066cd13aa839ddd6a06f0d745450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6e94d88170d6d7baa372b546bdda7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7894ff3d926fce0eef03fed3aedc2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132361ff63060bd42f7a07be4cb9b0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039f46eb636c822d2b600f437f37fa8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bff620a671bd2795c3de4c3a648e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb82f3c4edfd168f58327efde18e3ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17a8b3f91c5aabb83233c7f32644b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bae93b4d0436985ba16602ef3324c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0868cb2ebc028358d9fb6f680612d3b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3120dd3bb1bd370d9e2097bd9e318460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391260fb4c44d4bdbb3a56102612eab4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba042bd759f1830904bf9229a500f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb10d232a2195a3f8a50548ea74d11463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0c398370cdb8120f4e028dc7d33ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e776eea10d5617feafd5394e13ea46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf7a6f023af95b150eea67d43bfca3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42b202b344770540869fba880d5e06467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa71f4fb41f0e8be0d0b3260b9593c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcae059eab75050e0610a61b70ab16469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360f0e74e90ffba683de738900a9697470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65faab031c890667cf7a4d18aa9e88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a7fa7b01b849da4c862f0c00f35d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352838e17ec812d23cb75361ab5985e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618504ea4b18d9a8438990a5ba1b225474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c90c47bd52dbeafdb875c537b4c55a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f827ad88b1e883bb889706a541f95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4d46fdfecf38f47143472a9426fc9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ee30e083d27b9c7dc6044996b31d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68ca0bedd53e28a2f1b829c12b5487479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5ef76a05c29dc90bcefeaa3b02c90480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2b02dcb8e90d987befe780b274423481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4183d4950aa73f21489eedc5a6ce4ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755d075b7289fce8f23d9193044dc07483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04247d2413b38939d321ccb3024f7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752f5c5b46ee7a62492977bd287d81a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0c1486f60dc7aa1de4097441c581f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7692151c6665d7d4046e2c54768c34487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7f936fd526c8f6b0e176287aa9806488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1433c9a87f53f6abe66b4b03595bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7771a7954a243df42bc7c6cc0f7978490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdcdcfcd4129468121ab067bf80147491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3567135eabd660dce837735e4e4c8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d9c09a5266d949e10fdba3d1dc44e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e13695c516a14c088a390fe146134494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bd4602533a7e50e91314f8bdd01d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea423d7ed286c5ceac1dca4d888b177496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e573aa646346fbcb459d2a4ced704497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0287badc0f2ce5e5dc8748df2b54fd1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6ca6754aeb9f38a761256feae5067499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4555f262c1a9d2cba207fb4265d8b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d32e9d9e66a7a13305b129d3267f29501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4191467231a8297dd70492fd9865f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27307563c56494b32ad8b93533a8531f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4240ad215ece205c22fb22d6fa83a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018042d13a51abc9b194df530b6b1b7c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cab755b14b4a98b040f5bc6674c46c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0f63896ca9e62889bee5b893d7985507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aedf62643288dbb936d47c0709ecc9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a79d85ebcf26b41e8dc571484af765509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9ecdf7a1de98a6a3396458caa1e5e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec65f7a38d8f6cc6a39861fb30a693511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5244f6cd4e33c777ae957cf1eede4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b887ab592d932e27740bab05094d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74c9310993978d463391221c6b501b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f016ddc9594e7131085ecaccb5816515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898eb3e84dfd6c0a6e12c3f55cfd4eab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957f98d96f544b0fcb4f99952445400517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72962d6b4f0f1b90175562e36d0d2336518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9644884a1e39238fbe3deaf92a80569519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b353882f7c801e96f0c979e029e015520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea54e91214ee4a5cea08f6221ae69aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20629ba153ca964d1e980109ce3714522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f093dd3b3a859cfe0e88afdc398a95b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fea9e1709c416c4dc3993854756aeb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c6da598c711913df5cb976d008a42525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a514f3eee47aa4f8b0936058bba5471526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8e78036cbac7685690d0aa151c623527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7aec49cc0b7635ef4a51f97b7b3bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab6d18a9124f558cb3ea8138371057529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b5c3018fe65b6d60a6ba72fb6c5f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9b2cbbddf24feb15c5d2babcae0bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a6f2f02c23de34545f01b010efadb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e18833b07c4fdeb78fb22e6b3ec76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec11f24cfad49321da4dd7195faec79534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d2ecab9f762d51f4b545866398a37535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd2b276b724efcfba138f6b3d68c05536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbdef98da150c52804292bb3071c16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e0e90ca72ab6d52390503e5019dac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2d28e11610887027c74d8c20897b0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d552bf364fbb8b4c18dbab48b7512540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b583aa65de7fd536aae9c2ef9a27a5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fc79187ffd76c1a79b19c7a3a3560542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001c246acf84dfa4a90ddd67e901e6a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e387d3fc27218e0ed1c4f37d58e187a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2e4132d3f2b49b8d8dd2ec9bde179545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37307414cf766c86bba23891a557d754546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df659d6037bdca513be79371acfbabdb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cc4c8c1e1c465083b2f29a7f8d586548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493cd17bc357f0a42c108863f905de4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff836b1d00ac31335b4804e63b2fac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9718a3be56fefe85765d455447a91b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd6688406e4efd6554502997e9a7bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7852ad9c7afacc17f09b8e1d37280553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3101ccb3e23979585d8d8da0fc23f88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74365a614fbd2e922692ecfd009cb5cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a78a099e3271732ecb49c908bfd741556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51992f4872bc9eb3be2f8057fbf1299b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0686c4dee261bc2482c6b6c8db1190558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c1c6baf2f6488f5d88645026e59e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac565c25c5598e5d69272183f240e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8166e4f275a8518b1079023704da295561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe201f2815803b43c4b217e7d436fc0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64179fe77ee16ee720be1eeb6db975ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db622f6bd7d4e2dfd407caa75c3a99564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6995bf5308f1f32875b29c1cd4555565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f587d9468d3b66efdd130a73da459ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dc9f973b7210636ec5d6824306ba9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba47df1d3d0bf7df37364e0f254158e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe2dbc4992e5e7d20bf1ad30421bda569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565e1e6c2928f73cb70091718aeccd3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec87f306b4521205142a139b837b5b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfb51e3fd5f0618be4981b04cf0182572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47fe3cef569e7d775d9df53316b5c4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593cbe7256d58b7cc62fdee064f9ed6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5b8911dde2448b7fedde7f711f784575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49556224bc4a690ea669143fefba685e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2979d2ee8f88c53374e95d6527e7a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022a39353ef9ad6c92e257a64fbc8f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a123875c7e226389f0e2d213baabf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802b243bc07eeb06865d140c7fc1a1a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9380eb6d444a056fb1736410028226581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4f5d73c0c16892c1d8877396da974582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2284d8e5838b0816c8420ae689c31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e31feee320a2583bc9a0abbb55b7e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db240fd13fbe78f371c47ecdcc200e2b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3adf35a9b4cc9d7854e5b57bc03d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294ad6f3ddac566111e836b137e32bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b7dd91175e461a5a2a03fa76e7d70588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4638b989935bab2bce5d8b07f12c38589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cddab2ca73295add02359dbf119a39590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec303de486fa21794920f51c4e16f5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2deca7ad3aa441d749053469679dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a761a72e128b6667f35fbecebba47593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585e26d0bea5000a783927bc1fa1256594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd22ed8b33a6d1b0cee2396453654dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45a44c9c524a1dd26542385d176ddf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbde08cbd04570e21a7d55493af20de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d39c231b59ee4de84cdf07a916cb2d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba97ee995d464ecd6cf3224b544191599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9362c3cdc9dba7f23d874ef88976ed3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666d9f6eff0a272806e88498ab153d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15c7211110678b9d34244a14c5152a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc96718a3653223ed25ee89dace963603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a28d7a6e5d90a367b48443aad4b83604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0300058d4a3c2363d3be823e0f52be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631809b4c2a4195b9528a62f7c1a8d84606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643131abc44493c38e78519fdb8f3eb8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d48cb9b596de9796a224125083417608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762471a1ef7b31de06ccdf2ac5f5036d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec54ee29f3e1a2c46b0ff53b3d3f01f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e79887ed3d29d1c191f531e39b1985611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592ae24393680135478b6caa4896eef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ef4e2650a7301e37a8ae0e06fc18d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b9a338385111886a97814f00e327b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455f15d0f06b144577d5f4ba8b07496615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8453ad20884fd661aed643af12a8a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b14c74ee8f1964ff3b0613c64be43617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026239f4023be5e413e8845e269e6f9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8614f62a161fe611c5aa74d0089ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50181058576c00e072c439cf17fd9296620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08382646ad88e4ebaed0a77913496f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b57b28eebb439ff09c25063f356cd9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f879771d3940ba2f65fd513dea563623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce04109f67d8a2a7e250ffbe4835b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f8323907d6b8ec7352edc758cb9a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aae24a155581c761305c20a5957cf0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2af7cfb1112176b2a5fcd00704c849627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e6d68132c3675ac98f582fee2201c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e653c5d65d2c24c767e01dd0bc3b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379e427b5e13089cad22318d1a35ad8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b90d2434ab83b7ce468e7bd6b27a3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd322cdbb40881bb11d327585a6ba3e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe37e4dc2832b8b1797e11aa842538633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71085acdba579fd9d7ddeff761bc1136634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091558a62d5bdfb0f72a16e2a611a92635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866c0e3397b4c858876117f101fb0b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb989bfbcd419845311eec6408a2bd02637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec9bac069b0fa9d3694846fd5da5ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45eb1f32b62ef1aa800b28e58c17847639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057be80ec18a2adb596f6dc16a36081640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d346c54d1d402601f7d391cd996ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36514717cb9f78874c647f4fc70095642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bb06decd21eee52e126d99cfa04aa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb578e6ad93521ba19c781380ea460644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca84c1d2d374d37a05a7c6f0e1fe67645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd31ab7f78d95770b5855b3da4b250646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e06f4b94cd9a80497423985cbad1bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6505503ba01d961b9c04cce344cb8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7ed40d9c67a6a82afde1a7178833d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75aec3e72d76bf961ac70a76159c13650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893208ee95d41b259a20168358bbacd1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabdb8d3486d92d1be4210d8ae39f74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03eaaea5ab7b4e7a96b70b82967ae5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a94825662742f46c227de8e2561781654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c71f2cd0d833644d462d9ec1e9b9f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8de4836e8019f5cfe7700c874aec99656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cb3bc52bfb62cde28391552ade206657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f435a39910e538d159393357e4c46c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aee32f54898c4c513c42f0afcb14b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805530153675c9eddffda747a176042660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee983e5faae9eb45958bf847183902661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f0e3ad63e8ae7a31a33f7cea60435662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e6f27658fe1b7cd6f0e7bc40c58d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128020ca944c6e5463c87b7502f449ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a30313fa5825c3b304d45a11c50b7f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29ebd43cd1b0eaed5f0c7035bafc8b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5676034d2df2492473a79ec55a4dfb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255032754f1990b7678fd86dde0d8af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20275f2de7639e37349052ed617ca4ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bb7931c1f66e1ae66db13cdf876bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb30cf1fc6e5c77f6a60ee557a0626671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52620a36c6e1782c30f630b75cb2f289672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76446c2a1e744dedaf0627367303a8c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf848600eb311841911460101f52ae55674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6345aa32e8352456f96c6d65ee2827675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca973da4c92cde3b36aaa76596fe9548676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57516584e74aa30060fc54b9d7cac3d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fb9bf32c78617d312695b30f45cc1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae766767c228e197cae5ff2d57b21e38679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef2487c0fd28322c038916b63352f2680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>